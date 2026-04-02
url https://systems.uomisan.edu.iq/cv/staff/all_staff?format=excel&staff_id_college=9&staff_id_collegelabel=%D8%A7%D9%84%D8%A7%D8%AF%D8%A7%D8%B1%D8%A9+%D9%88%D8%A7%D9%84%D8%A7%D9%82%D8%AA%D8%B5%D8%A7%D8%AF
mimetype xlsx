--- v1 (2025-12-14)
+++ v2 (2026-04-02)
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>معن عبود علي</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Maan Abood Ali </t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/590qfc1lmb8ht7d.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>2022-06-05</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>maanabood3@gmail.com</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2023-06-02</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>الاقتصاد</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>النظرية الجزئية واقتصاديات الطاقة</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>رياض ضياء عزيز فتحي </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Riadh Dhia Aziz Fathi</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/d439jwab75umo0p.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1984-08-14</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>reyath@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2015-11-19</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>انظمة المعلومات/نظم المعلومات الادارية</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>محمد خليل إبراهيم محمد جواد </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Muhammad Khalil Ibrahim Muhammad Jawad</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/bdcsa9o4rtqpx81.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1969-03-23</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>dr.mohammed.kh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2018-11-25</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>ادارة اعمال </t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>ادارة استراتيجية </t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>زاهد قاسم بدن </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Zahid Qasim bedn</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/losny2qf05hk7ux.jpeg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1975-02-01</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>dr.zahidbadan@gmail.com</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2018-12-08</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>الاقتصاد</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>الاقتصاد الكلي</t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>علاء عبدالسلام مصطفى </t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t> Alaa Abdulslam Mustafa </t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/5wraqcp2dikbf6n.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1984-07-19</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>alaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2019-04-15</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>ادارة اعمال</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>ادارة انتاج وعمليات</t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>محسن نجم سريح</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Mohsin Najm soraeh</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/6jucq50tmesk8bw.jpeg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1981-05-15</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>muhsen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2020-02-27</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات</t>
         </is>
       </c>
@@ -723,55 +699,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>حيدر عليوي شامي</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Hayder Aliwi Shami</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/bzyqwuel6nsa75h.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1982-10-01</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>haideral-siadi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2020-06-15</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>اقتصاد</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>اقتصاد كلي /سياسات مالية ونقدية</t>
         </is>
       </c>
@@ -805,55 +777,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>إيهاب عباس محمد </t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Ihab Abbas Mohammad</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/yvw2z7j508gmdax.jpeg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1986-04-10</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>ihabab_basmohammad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2020-07-19</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>العلوم الاقتصادية</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>الاقتصاد الدولي</t>
         </is>
       </c>
@@ -887,55 +855,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>احمد عباس حسين</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Ahmed Abbas Hussein</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/u12gljwzdo0t94x.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1985-08-28</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>ahmedab85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2020-10-06</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>العلوم المالية والمصرفية</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>علوم مالية</t>
         </is>
       </c>
@@ -965,55 +929,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>فائز عبد الحسن جاسم </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Fayez Abdulhassan Jassim</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/sjvngbmxe30qrda.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1967-07-28</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>allamifaez67@yahoo.com</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>محاسبة</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>محاسبة مالية وتدقيق</t>
         </is>
       </c>
@@ -1047,55 +1007,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>حلمي إبراهيم منشد</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Helmy Ibraheem Menshad</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>uploads/files/0ri7ozylewhuq_5.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1964-05-27</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Helmy_IbraheemMenshed@uomisan.adu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2023-11-01</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>الإقتصاد</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>النظرية الاقتصادية الكلية، السياسات المالية والنقدية</t>
         </is>
       </c>
@@ -1129,55 +1085,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>محمد أحمد وهم</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Mohammed Ahmed Waham</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>uploads/files/3firle_vtzxp670.jpeg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1983-07-25</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>mohammedwaham@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2025-05-18</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>نظرية المنظمة والسلوك التنظيمي</t>
         </is>
       </c>
@@ -1211,55 +1163,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>علي محمد علي</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>ali mohammed ali</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5dehva_utknj8x9.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1970-12-13</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Alialfredawy1970@yahoo.com</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>1973-12-10</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>احصاء</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>احصاء</t>
         </is>
       </c>
@@ -1289,55 +1237,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>احمد جاسم محمد </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Ahmed jasim mohammed </t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/mgl01wsv9jainxe.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1985-05-01</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>ahmedjm85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2016-07-31</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>علوم مالية </t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>علوم مالية </t>
         </is>
       </c>
@@ -1367,55 +1311,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>حيدر صباح طعمه</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Sadiq Hussein Nabhan Ali</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/5nzpjq6kghc0m9o.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1983-11-17</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>haidar_1100@yahoo.com</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2016-08-05</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>الرياضيات التطبيقية والمعلوماتية/احصاء</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>الاحصاء</t>
         </is>
       </c>
@@ -1449,55 +1389,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>علي خزعل جبار</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>ali khazaal jabbar</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/1in5aq9esfy3b8r.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1985-10-05</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>ali-khazaal@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2016-09-21</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>المحاسبة</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>محاسبة التكاليف</t>
         </is>
       </c>
@@ -1527,55 +1463,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>علي حميد مؤمن</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>ali hamid moamen</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/u8sjwqafp02y369.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1981-02-12</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>ahm.ac@yahoo.cim</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2019-02-13</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>هندسة المكائن والمواد</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>ali@hm2021</t>
         </is>
       </c>
@@ -1605,55 +1537,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>هند نعيم حوشي</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Hind Naeem Hoshi</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/s2w8avlfhxpnq50.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1989-01-03</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>hind@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2019-04-17</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>ادارة التسويق</t>
         </is>
       </c>
@@ -1683,55 +1611,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>ريم صباح محمد </t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Reem Sabah Mohammad</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kz_amnjd3l6hof5.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1984-08-09</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>reem-sabah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2019-05-19</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>هندسة </t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>ادارة هندسية</t>
         </is>
       </c>
@@ -1761,55 +1685,51 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>رائد صياد علي </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Raid saiad ali</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/n_ph1qe2lx8ojmi.jpeg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1982-10-31</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>raid_saiadali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2019-08-16</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>الاقتصاد </t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>اقتصاديات النفط والطاقة </t>
         </is>
       </c>
@@ -1843,55 +1763,51 @@
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>زينب خليل هاشم</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Zainab Khalil Hashem</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/nabj05fdu4mhsoe.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1973-08-08</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Zainbkhalilhashim@gmail.com</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2019-08-29</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>مالية</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>ادارة تأمين</t>
         </is>
       </c>
@@ -1921,55 +1837,51 @@
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>علي خالد عبد الله</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Ali Khaled Abdullah</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/q4blmgs6jcrux5k.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1983-10-01</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>ali.khalid@gmail.com</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>علوم اقتصادية</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>السياسة المالية</t>
         </is>
       </c>
@@ -2003,55 +1915,51 @@
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>مظهر عبد الجبار حسن</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Mudher abd uljabbar hasan</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/zkfs0vbu8omrtgq.png</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1968-07-01</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>mudher68irri@yahoo.com</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
           <t>2019-10-04</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>التبلوجيا الجبرية</t>
         </is>
       </c>
@@ -2085,55 +1993,51 @@
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>مكي قاسم كعيبر بازاغا </t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Makki ghasim kuibr</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/l854iy_16pexhdq.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>2015-03-14</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>maki_qasim@yahoo.com</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2019-12-15</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>محاسبة</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>محاسبة قانونية</t>
         </is>
       </c>
@@ -2167,55 +2071,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>عدي جاسم محمد</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Uday Jassim Mohammed</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/otp6481a52vxucd.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1982-05-15</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>odayalmaliki@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>محاسبة</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>تدقيق</t>
         </is>
       </c>
@@ -2249,55 +2149,51 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>صادق حسين نبهان علي </t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Sadiq Hussein Nabhan Ali</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/7jhbvxwg1slin6u.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1984-05-09</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>sadiq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2020-12-20</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t> المحاسبة </t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>التدقيق</t>
         </is>
       </c>
@@ -2327,55 +2223,51 @@
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>ميثم عبد الحسين يندر</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Maytham Abdulhussein Bandar</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/6d4pg5f9emc7unr.JPG</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1973-06-15</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>maytham@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
           <t>2020-12-28</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>محاسبة</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>تدقيق محاسبي </t>
         </is>
       </c>
@@ -2405,55 +2297,51 @@
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>رسول ماجد صحيب </t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Rassol majid suhaeb</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/37m1jhrdfnyiz4p.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>1985-08-15</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>rasoolmajidd@gmail.com</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>ماجستير محاسبة </t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>رقابة وتدقيق</t>
         </is>
       </c>
@@ -2483,55 +2371,51 @@
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>علي سلمان طعمه</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Ali Salman Toma</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ujn3bewghrxs_c5.jpeg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1981-02-20</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>ali.salman@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>2021-04-11</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>اقتصاد</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>اقتصاد</t>
         </is>
       </c>
@@ -2561,55 +2445,51 @@
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>فائز رمضان لعيبي</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>faiz ramadan luaebi</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ytapwb180uhq4v5.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>1982-02-23</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>faiz82.rl@gmail.com</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
           <t>2021-09-14</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>ادب عربي</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>ادب عربي</t>
         </is>
       </c>
@@ -2639,55 +2519,51 @@
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>حيدر سامي علوان </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Haidar sammi aluwan</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/psa2licvm4jfnb9.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1987-01-14</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>haydersami.a87@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
           <t>2023-06-18</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t> الاحصاء</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>الاحصاء</t>
         </is>
       </c>
@@ -2717,55 +2593,51 @@
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>سيف الدين حسن حسان</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t> Saif Aldeen Hasan</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/ywfzirtbm603_pe.jpeg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>1991-01-07</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>saif_aldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>2024-12-07</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>الذكاء الاصطناعي</t>
         </is>
       </c>
@@ -2795,55 +2667,51 @@
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>ضرغام محمد عبدالوهاب</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Dargham Muhammad Abdel Wahab</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/qhuwsy7pbn0to4e.jpg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>2022-03-14</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
           <t>dhurgammhmad@gmail.com</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
           <t>2015-11-15</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>الاقتصاد</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>الاقتصاد</t>
         </is>
       </c>
@@ -2877,55 +2745,51 @@
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>زهراء نعيم قاسم </t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>zahraa Naeem Qasim</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/70snvzoh2iap45x.PNG</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1990-07-14</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>zhraalsaade90@gmail.com</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
           <t>2018-05-15</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>ادارة اعمال </t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>ادارة استرلتيجية </t>
         </is>
       </c>
@@ -2959,55 +2823,51 @@
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>عمار هيثم محسن</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>ammar haetham mohsin</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/kxm9piy806h42t7.jpg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>1982-04-09</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>emar.haetham@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
           <t>2019-06-30</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>قانون خاص</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>قانون خاص</t>
         </is>
       </c>
@@ -3037,55 +2897,51 @@
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>علاء جمعه كريم </t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Alaa jumaa karrim</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/wb_myevdqnl1xci.JPG</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>1979-12-03</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
           <t>alaa.jm2017@gmail.com</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
           <t>2019-08-17</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>محاسبه</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>محاسبه</t>
         </is>
       </c>
@@ -3115,55 +2971,51 @@
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>محمد جمعة عبد الحسين سعيد </t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Muhammad Jumaa Abdul Hussein Saeed</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/n4wpj905eu8lkay.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>2021-06-13</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
           <t>moj19862017@gmail.com</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
           <t>2020-09-09</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>قانون </t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>قسم القانون الدولي </t>
         </is>
       </c>
@@ -3197,55 +3049,51 @@
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>شيماء ماهود محمد</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Shaymaa</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/k1i_zt8rvn6420m.jpg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>1982-02-03</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
           <t>shaymamahod@uomisan.edu.com</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
           <t>2021-01-09</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t> الاحصاء</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>احصاء تطبيقي</t>
         </is>
       </c>
@@ -3275,55 +3123,51 @@
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>محمد علي حسين </t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Muhammad Ali Hussein</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/xg9vnelay3owf5p.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>1991-10-06</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>mohammedali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
           <t>2021-02-07</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
           <t>إدارة الاعمال</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>إدارة استراتيجية </t>
         </is>
       </c>
@@ -3353,55 +3197,51 @@
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>محمد رؤوف محمود</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Mohammed Raoof Mhmood</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/4b58k9j1eni7s0z.jpg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>1994-07-28</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>mohamed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>ادارة اعمال</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>ادارة معرفة</t>
         </is>
       </c>
@@ -3431,55 +3271,51 @@
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>مرتضى خاجي حياوي </t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Murtaza Khachi Hayyawi</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ciw8z5nba0ku_6h.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>1982-12-18</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>murtadha.k@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
           <t>ادارة التسويق</t>
         </is>
       </c>
@@ -3509,55 +3345,51 @@
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>عباس العيبي حسون ابراهيم </t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Abbas Elaibi Hassoon ibrahim</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/km6nypb_70lx1eq.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1986-08-29</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Abbas.Ibrahim1203@coadec.uobaghdad.edu.iq</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>2022-01-20</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>علوم ادارة الاعمال</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>علوم ادارة الاعمال</t>
         </is>
       </c>
@@ -3587,55 +3419,51 @@
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>محمد حمادي جابر </t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Mohammed Hammadi Jaber </t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ch8p4dg6wyu2l_5.jpg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>1980-05-30</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>mohammed.hamadi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
           <t>2022-12-28</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>إدارة الاعمال</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>إدارة الاعمال</t>
         </is>
       </c>
@@ -3665,55 +3493,51 @@
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>إبراهيم أحمد عبد</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>IBEAHIM AHMED ABED</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/8mfgu_zldbnv2q7.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>1987-01-01</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>ibrahim.ahmed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
           <t>2023-01-08</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>العلوم المالية والمصرفية</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>العلوم المالية والمصرفية</t>
         </is>
       </c>
@@ -3743,55 +3567,51 @@
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>حسين كاظم حميد </t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Hussien Kadhim Hameed </t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/gvfh2zirt0s6l9u.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>1979-07-01</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>mohammadalkapi123@gmail.com</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
           <t>2023-02-11</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>قانون</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>قانون خاص</t>
         </is>
       </c>
@@ -3821,55 +3641,51 @@
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>رواء يحيى خلف</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>RAWAA YAHYA KHALAF</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/61wivpckhrfoe59.jpg</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>1992-03-15</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
           <t>rawaa.yaha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
           <t>اقتصاد</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
           <t>مالية عامة</t>
         </is>
       </c>
@@ -3903,55 +3719,51 @@
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t> بتول منشد جاسم</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Batool Munshed Jasim</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/uhklenorwfy3pd0.jpg</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>1991-06-01</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
           <t>nargsalaa213@gmail.com</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
           <t>2023-03-15</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
           <t> دارة الاعمال</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
           <t>إدارة الاعمال</t>
         </is>
       </c>
@@ -3981,55 +3793,51 @@
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>صفا نجاح عبد الامير</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Safa Najah Abdalammer </t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/faktlosw5xzvjb0.png</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>1988-12-15</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
           <t>safa.najah88@yahoo.com</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
           <t>2023-05-04</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>الاحصاء</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
           <t>الاحصاء الرياضي</t>
         </is>
       </c>
@@ -4063,55 +3871,51 @@
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>كرار علي حسن </t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Karar Ali Hassan</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/6wkbj5ghn9zc7y4.jpeg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>1994-10-01</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>kararali18817@gmail.com</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
           <t>2023-05-06</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>المحاسبة </t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>المحاسبة </t>
         </is>
       </c>
@@ -4141,55 +3945,51 @@
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>زهراء موسى سعد</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Zahraa Mousa Saad</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/w2863f4tuizpbea.jpeg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>1987-01-24</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
           <t>zahraa.m.s@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
           <t>2023-05-17</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Software engineering</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>Software engineering</t>
         </is>
       </c>
@@ -4219,55 +4019,51 @@
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>محمد صادق جعفر</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>mohammed sadiq jaffar</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/mtgpnx04y2vs685.jpg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>1987-11-10</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>M@GMAIL.COM</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
           <t>2023-06-13</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>ادارة اعمال</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>ادارة اعمال</t>
         </is>
       </c>
@@ -4297,55 +4093,51 @@
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>عباس ظاهر محسن</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>ABBAS DHAHIR MOHSIN</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2hkrcmtvbe5ygsp.jpg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>1984-05-20</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
           <t>abbas.dh.m@umisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
           <t>2023-06-17</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
           <t>الادارة الاستراتيجية </t>
         </is>
       </c>
@@ -4375,55 +4167,51 @@
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>هشام مايع فزاع</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Husham Maya Fazza</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/a49wrish7vm8tg0.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>1978-06-18</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
           <t>hushlkj78867maliki@gmail.com</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>ادارة عامة</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
           <t>ادارة انتاج</t>
         </is>
       </c>
@@ -4453,55 +4241,51 @@
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>حيدر صالح مهدي </t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>HAYDER SALIH MAHDI</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/aifjgnb4tev8q16.jpeg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>1990-05-16</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
           <t>hadr.53@gmail.con</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
           <t>محاسبة</t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
           <t>محاسبة دولية </t>
         </is>
       </c>