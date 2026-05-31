--- v0 (2025-10-19)
+++ v1 (2026-05-31)
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>محمد حسين حميدي </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Mohameed hussein hameedi</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1lejs5nxao7zdg6.jpeg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1971-06-24</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>mohmeed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2014-01-24</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>تربية بدتية</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>بايو ميكانيك العاب قوى</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>محمد صبيح حسن </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Mohammed Sabeh Hassan</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/nkuqa6xh_25wzt8.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1976-11-16</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>profdmsh@gmail.com</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2017-01-17</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>التدريب الرياضي - الكرة الطائرة</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>رحيم حلو علي </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>raheem hilo ali</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/0p4nmz79_b23qj8.jpeg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1973-01-01</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>d.raheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2017-10-15</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>علم النفس الرياضي</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>سعيد غني نوري </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>saeed Cheni Noori </t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/67bxr0mwekq5ynz.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1972-05-07</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>ghani.saeid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2018-09-08</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t> تربية بدنية وعلوم رياضة </t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>علم النفس نظريات التعلم والسلوك </t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>محمد عبد الرضا كريم</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>mohammed abdulrada kareem</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qkbzye8_1m5cxsj.jpeg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>2022-06-06</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>D.Altipd@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2020-11-11</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>التعلم الحركي</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>التعلم الحركي</t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>علي عبدالأئمة كاظم </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Ali Abdulaaima Kadhim </t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/dwmly49szxjihg_.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1965-10-14</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>dr.Alialsade@gmail.com</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية وعلوم الرياضة </t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>طرائق التدريس / كرة سلة</t>
         </is>
       </c>
@@ -727,55 +703,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t> محمد ماجد محمد صالح</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Mohammad Majid Mohammad Saleh</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/7qc0vuka6hl3pft.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1980-07-24</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>dr.mohmmed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>القياس والتقويم - كرة اليد</t>
         </is>
       </c>
@@ -809,55 +781,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>افراح سعيد محمد</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>afrah saeed mohammed</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/l46ck5f17g90h8j.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1975-01-07</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>afrah@uomisa.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2021-06-30</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>فسلجة التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>فسلجة تدريب الكرة الطائرة</t>
         </is>
       </c>
@@ -891,55 +859,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>ماجد عزيز لفته</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>MAGHD AZIZ LAFTA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ni98_w6723kfevp.jpeg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>2022-06-01</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Dr.raheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2021-09-18</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>فسلجة تدريب العاب فرديه</t>
         </is>
       </c>
@@ -973,55 +937,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>ماجد شندي والي </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Majed Shendi Wali</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/vcwz_2n6bah8iqr.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Majid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2021-11-13</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية </t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>الفسلجة</t>
         </is>
       </c>
@@ -1055,55 +1015,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>رحيم عطيه جناني</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Rahim Atiya Janani</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/da9ch1_r7ut465y.jpeg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>2022-07-01</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Dr.raheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2022-07-13</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>اختبارات وقياس كرة القدم</t>
         </is>
       </c>
@@ -1133,55 +1089,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>حيدر صبيح نجم خاجي التميمي </t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Haider Sabih Najem Khaji </t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/mfq04unls2or3ib.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1970-06-16</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>iraqhayder30@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2023-03-17</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>بايوميكانيك جمناستك</t>
         </is>
       </c>
@@ -1215,55 +1167,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>مثنى ليث حاتم</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Muthana Layth Hatem</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/nykoj3s6qm78t59.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1969-06-19</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>muthanalhatem@gmail.com</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2025-01-09</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>فسلجة التدريب الرياضي /كرة القدم</t>
         </is>
       </c>
@@ -1297,55 +1245,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>محمد عبد الله صيهود</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Mohammed Abdullah Saihood</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/pbdj7tyf80453kn.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1965-12-01</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>dr.mohammed7abdullah@gmail.com</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
@@ -1375,55 +1319,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>ماجد محمد مساعد </t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Majid Mohammed Msaed </t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/pur2d46sqlxg03i.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1979-06-01</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>majidalkaapi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2015-10-15</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>إصابات وتأهيل كرة اليد </t>
         </is>
       </c>
@@ -1457,55 +1397,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>احمد عبد الأئمة كاظم محمد </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Ahmed Abd ALImamah Kazemi Muhammad </t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/lv5qh0gok1_stx3.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1970-07-01</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ahmedabad64477@gmail.com</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2016-03-18</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>تربيه بدنيه </t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>تدريب رياضي _كرة السله</t>
         </is>
       </c>
@@ -1539,55 +1475,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>ناطق عبدالرحمن وريثة </t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>NATIQ ABDULRAHMAN WERYTHA </t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/oavpfhj4gc6n5_b.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>2022-03-14</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>natikallami1970@gmail.com</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2016-11-28</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية </t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>فسلجة تدريب </t>
         </is>
       </c>
@@ -1617,55 +1549,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>رياض صيهود هاشم</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Riyadh Saihood Hashim</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ykwv8zts9d6iaor.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1975-09-27</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>riadsehood@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2016-12-13</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية </t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>علم النفس الرياضي / كرة اليد</t>
         </is>
       </c>
@@ -1699,55 +1627,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>رؤى صلاح قدوري</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Ruaa salah qaddoori</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/bc38e74xi09zwjv.jpeg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1982-09-13</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>rusaualah82@gmail.com</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2017-06-22</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>تدريب رياضي</t>
         </is>
       </c>
@@ -1781,55 +1705,51 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>سيف عباس جهاد سيف</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>saif abbas jihad</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/nsgvtm_wefqr9xp.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1985-04-08</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>seff.seff@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2017-07-30</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>تدريب رياضي_العاب مضري</t>
         </is>
       </c>
@@ -1863,55 +1783,51 @@
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>عمار علي اسماعيل</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Ammar Ali ismael </t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/axvprnj_hu5i9kt.jpeg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1970-03-21</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>timimy6666@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2017-12-26</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>علوم تربية بدنية </t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>فسلجة</t>
         </is>
       </c>
@@ -1945,55 +1861,51 @@
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>مرتضى محسن عبد </t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Mortada Mohsen Abed</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/e56c0qiul23hxsw.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1979-10-09</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>martdimuhsen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
           <t>2018-07-02</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية وعلوم الرياضة </t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>التعلم الحركي</t>
         </is>
       </c>
@@ -2027,55 +1939,51 @@
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>حسن غالي مهاوي </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Hasan Ghali Mhawi </t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/46a530i97vfdbhg.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1982-03-20</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>hassan_gale@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
           <t>2018-09-10</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة </t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>الإدارة والتنظيم </t>
         </is>
       </c>
@@ -2109,55 +2017,51 @@
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>مصطفى عبدالزهرة عبود </t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Mustafa ABDULZAHRA ABOOD </t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/qcw_nyzki5b0hum.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1970-03-03</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Mustafa-M720@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2019-04-07</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة </t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>القياس والتقويم</t>
         </is>
       </c>
@@ -2191,55 +2095,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>رافد دفار عرير </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Radid dfar urayer</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/iwk8ajhdmbyp7uf.jpeg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1983-03-18</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>rafdfar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2019-04-18</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية</t>
         </is>
       </c>
@@ -2273,55 +2173,51 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>مصطفى جاسب عبد الزهرة </t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Mustafa Chasib Abdulzahra </t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/g028uw9r3n75myz.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1979-04-08</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>mustafafencing@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2020-03-01</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>فسيولوجيا التدريب الرياضي / المبارزة</t>
         </is>
       </c>
@@ -2355,55 +2251,51 @@
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>حسين محسن سعدون</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Hussein Mohsen Saadon</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/gko29tjaldu3cv4.jpeg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1984-07-25</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>hms@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
           <t>2020-07-02</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>بايوميكانيك / العاب القوى</t>
         </is>
       </c>
@@ -2433,55 +2325,51 @@
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>هديل عبدالاله عبدالحسين</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>hadeel abdulellah abdulhussein</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/aqr1ohecpz9xs4i.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>1976-12-31</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>hadeel@uonisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>2020-09-01</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>اختبارات وقياس -جمناستك ايقاعي</t>
         </is>
       </c>
@@ -2515,55 +2403,51 @@
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>علي مطير حميدي</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Ali moter hmadiy </t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/a2xh4rtyel5ik7d.jpeg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1963-12-12</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>dly072312@gmail.com</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>2021-01-27</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>علم النفس الرياضي </t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>علي النفس الرياضي_كرة السلة </t>
         </is>
       </c>
@@ -2597,55 +2481,51 @@
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>ميثم جبار مطر </t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Maetham Jabar Matar</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/32v9g85anx1juzr.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>1983-07-17</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Meathim.y@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
           <t>2021-03-13</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>فلسفة التربية الرياضية </t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>إدارة و تنظيم الرياضي </t>
         </is>
       </c>
@@ -2679,55 +2559,51 @@
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>فاضل باقر مطشر</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Fadhil Baker Mutsher</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/hxstigl08bjpcrd.jpeg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1972-12-14</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>allamifathil@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
           <t>2021-06-30</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>فلسفة التربية الرياضية</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>علم نفس رياضي - ملاكمة </t>
         </is>
       </c>
@@ -2761,55 +2637,51 @@
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>حيدر مجيد شويع</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Haider majeed shuaea</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/xlbketo76_dgj3q.jpeg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>2022-02-01</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Hayder_h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>2021-10-12</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>طرائق التدريس/ كرة قدم الصالات</t>
         </is>
       </c>
@@ -2843,55 +2715,51 @@
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>علي محمد ياسين</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Ali Mohammed Yseen</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/p5lfbs2qu0ceti7.jpg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>2016-04-15</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
           <t>alibasket@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
           <t>2021-11-15</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>كرة السلة</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>التدريب الرياضي</t>
         </is>
       </c>
@@ -2925,55 +2793,51 @@
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>عدنان راضي فرج</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Adnan Radhi Faraj</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/4zl9xgnj0ami6kq.jpg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>2022-01-01</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>adnan_radi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
           <t>2022-02-02</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>تأهيل إصابات/كرة القدم الصالات والمفتوحة</t>
         </is>
       </c>
@@ -3007,55 +2871,51 @@
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>علي حسن فليح حسون </t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>ali hassan falih </t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/nujd4zehac36f2p.PNG</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>1981-02-10</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>aboodgflh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
           <t>2022-02-18</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية وعلوم الرياضة </t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>تدريب معاقين </t>
         </is>
       </c>
@@ -3089,55 +2949,51 @@
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>مصطفى سلطان حسين</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Mostafa s hosen</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7ujals34ixwr_zm.jpeg</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>1979-02-16</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
           <t>mostafa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
           <t>2022-02-20</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>تدريب معاقين</t>
         </is>
       </c>
@@ -3171,55 +3027,51 @@
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>جاسم علي محمد </t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Jassim Ali Mohammed</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/h6bwt8z5gvcanxo.jpeg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>1976-10-22</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Jassmali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
           <t>2022-02-22</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>فلسفة التربيةالرياضية</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>الادارة الرياضية</t>
         </is>
       </c>
@@ -3253,55 +3105,51 @@
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>احمد حنون خنجر</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>AHMAD HANON</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tc53fy41m0pqi_v.jpeg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>2022-06-29</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
           <t>ahmed_hanon@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
           <t>2022-06-09</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>بايوميكانيك العاب قوى</t>
         </is>
       </c>
@@ -3335,55 +3183,51 @@
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>ضياء سالم حافظ</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Diha Salem hafidh</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/wmavyxi7kt2rps3.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>2022-07-20</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>hayder.k.j@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
           <t>2022-07-06</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>تربية رياضيه</t>
         </is>
       </c>
@@ -3413,55 +3257,51 @@
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>عباس طه حسين</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Abbas Taha Hussein </t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7rxohseuwgp8v6n.jpeg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>1983-05-28</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Abbas_taha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
           <t>2024-05-13</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس/ كرة اليد</t>
         </is>
       </c>
@@ -3491,55 +3331,51 @@
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>ميس عبد علي</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>mays.a.j@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/_q5k9yi30ldt18r.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>mays.a.j@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>تعلم حركي</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
           <t>جمناستك ايقاعي</t>
         </is>
       </c>
@@ -3573,55 +3409,51 @@
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>محمد عبد الرضا حسان</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>mohammed abdulridha hassan</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/n52peqg4ofdjtwm.jpeg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1975-04-04</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>kaled.salh2004@gmail.com</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>2015-05-07</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>علم الاجتماع الرياضي</t>
         </is>
       </c>
@@ -3655,55 +3487,51 @@
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>شهاب احمد كاظم </t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Shihab Ahmed Kahdim </t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tkcub4vadx5jho9.jpg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>1974-10-14</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>shihabahmed33@gmail.com</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
           <t>2017-02-09</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>التدريب الرياضي - فسلجة</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>جمناستك</t>
         </is>
       </c>
@@ -3737,55 +3565,51 @@
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>علي عزيز داود</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Ali Aziz Dawood </t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/fdkwe3a6goszyhp.jpeg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>1971-02-20</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>aliendawoodaz@gmail.com</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
           <t>2017-11-29</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Philosophy of physical education sciences and sports sciences </t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>Sociology-  physical fitness </t>
         </is>
       </c>
@@ -3819,55 +3643,51 @@
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>شهاب احمد نعمه </t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Shihab Ahmed Nima</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/8gnxmrawpo9k_q3.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>1987-01-21</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>SHiHuB.S@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
           <t>2018-12-19</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية </t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>فسلجة تدريب / كرة السلة </t>
         </is>
       </c>
@@ -3901,55 +3721,51 @@
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>علي حسن علي </t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Ali hassan ali</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1gjfdsmbcn47qyx.jpg</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>1972-12-11</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
           <t>alihasan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
           <t>2019-05-22</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
           <t>علم النفس</t>
         </is>
       </c>
@@ -3983,55 +3799,51 @@
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>احمد مهدي شلش</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Ahmed mahdi shalash</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/la_615xtjn3zwsh.jpg</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>2022-02-20</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
           <t>ahmed.m.sh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
           <t>2019-06-16</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
           <t>علاج وتأهيل</t>
         </is>
       </c>
@@ -4065,55 +3877,51 @@
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>إحسان علي ثابت فؤاد </t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Ihsan Ali Thabit </t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ia9pb3g_027oe4s.jpg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>1984-11-25</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
           <t>dr.ihsan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
           <t>2019-06-20</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>فلسفة التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
           <t>التعلم الحركي / المصارعة</t>
         </is>
       </c>
@@ -4147,55 +3955,51 @@
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>وجدان سعيد جهاد </t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Wajdan sawed </t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/avuj0czix7e9d1n.jpeg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>1976-12-09</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>wajdan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>تربيه رياضيه </t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>تدريب جمناستك  اجهزه </t>
         </is>
       </c>
@@ -4229,55 +4033,51 @@
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>نادية مهدي محمد</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Nadia mahdi Mohammed </t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>uploads/files/6iqdznrv1pg5khm.jpg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>1990-10-17</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
           <t>nadiam@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
           <t>2019-12-03</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t> كلية التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>التعلم الحركي_ كرة اليد</t>
         </is>
       </c>
@@ -4307,55 +4107,51 @@
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>حسين عبد الكريم جعفر</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Huseain abdalkreem jafaar</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2vpysw0f7jgma1c.jpg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>1977-05-11</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>hhuussjjaaff@gmail.com</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
           <t>2020-04-05</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>دكتور اه تدريب كره اليد</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>دكتوراه تدريب كره اليد</t>
         </is>
       </c>
@@ -4389,55 +4185,51 @@
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>قحطان محمد جبار </t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Qahtan Mohammed Jabbar </t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/5d_1rxv3s8qb27y.jpg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>1977-01-12</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
           <t>qahtan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
           <t>2020-10-06</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة </t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
           <t>علم الاجتماع الرياضي /الكرة الطائرة  </t>
         </is>
       </c>
@@ -4467,55 +4259,51 @@
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>رجاء كريم جبوري </t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Rajaa Kareem Jabory</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/r3j_tsue8oh264w.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>1970-07-20</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
           <t>raja.k.j@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
           <t>2021-01-19</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>فنون تشكيلية</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
           <t>رسم</t>
         </is>
       </c>
@@ -4545,55 +4333,51 @@
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>مـازن عبد الأئمة كاظم </t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>MAZIN ABDULAAIMA KADHIM</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/5i2qvh1slwmru6o.jpeg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>1976-04-10</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
           <t>mazinalsaidi24@gmail.com</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
           <t>أدارة وتنظيم </t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس </t>
         </is>
       </c>
@@ -4623,55 +4407,51 @@
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>علي عباس حسن </t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>ali abass Hassan </t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/x3f2vakwud8bp9i.jpeg</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>2016-08-15</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="inlineStr">
         <is>
           <t>alisport19857@gmail.com</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
           <t>2022-02-08</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية </t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
           <t>الإدارة الرياضية </t>
         </is>
       </c>
@@ -4701,55 +4481,51 @@
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>فرزدق عبد القادر حمدان</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Farazdaq Abdelkader Hmdan</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/1m7yb9eoih0ars4.jpg</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>1982-06-10</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
           <t>farazdaq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
           <t>2022-05-08</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
           <t>تربيةبدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
           <t>الاختبارات و القياس - المصارعة</t>
         </is>
       </c>
@@ -4779,55 +4555,51 @@
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>حيدر كاظم جري</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>‪Hayder Kadhim Jerri‬‏</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9cpzikv4xyojgqf.jpg</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>1976-11-15</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="inlineStr">
         <is>
           <t>hayder.k.j@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
           <t>2015-10-23</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
           <t>اداب</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
           <t>ادب انكليزي</t>
         </is>
       </c>
@@ -4857,55 +4629,51 @@
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>سرى ستار جبار</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Sura satar jabar</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/is4qenx62uy1f_m.jpg</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>1987-11-01</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="inlineStr">
         <is>
           <t>surasatar4@gmail.com</t>
         </is>
       </c>
       <c r="I59" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J59" s="1" t="inlineStr">
         <is>
           <t>2018-05-09</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
@@ -4935,55 +4703,51 @@
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>سجى محمد حافظ </t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Saja Mohammed Hafiz </t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/wjed1fo4ab9i58m.png</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>1989-11-27</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G60" s="1"/>
       <c r="H60" s="1" t="inlineStr">
         <is>
           <t>sajamohamed47@gmail.com</t>
         </is>
       </c>
       <c r="I60" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J60" s="1" t="inlineStr">
         <is>
           <t>2018-05-09</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية </t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
           <t>فسلجة تدريب رياضي /كرة السلة</t>
         </is>
       </c>
@@ -5013,55 +4777,51 @@
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>علاء جواد كاظم </t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Alaa Jawad Kadhim </t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/l_qceprdn3b5h70.jpg</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>1989-05-26</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G61" s="1"/>
       <c r="H61" s="1" t="inlineStr">
         <is>
           <t>alaajawad@uomisan.edu</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
           <t>2018-05-27</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية </t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>فسلجة العاب ريلضية</t>
         </is>
       </c>
@@ -5091,55 +4851,51 @@
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>قصي مجبل شنون</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Qusai Mijbil Shannoun</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yskln1hoe8c5_dp.jpg</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>1976-03-24</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G62" s="1"/>
       <c r="H62" s="1" t="inlineStr">
         <is>
           <t>qusay@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
           <t>2018-10-17</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>قانون دولي عام</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
           <t>قانون دولي</t>
         </is>
       </c>
@@ -5169,55 +4925,51 @@
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>هاله عدنان كاظم عبد الله</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>halah adnan kadhim</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ersax8mihy5_l01.jpg</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>1982-06-23</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
           <t>halaadnan2016@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
           <t>2018-11-21</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
           <t>العلوم النفسية والتربوية</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
           <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
@@ -5247,55 +4999,51 @@
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>ضحى محمد حافظ </t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Duha Mohammed Hafiz </t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3kgnxhrvm_9o7wy.jpg</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>1986-02-22</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G64" s="1"/>
       <c r="H64" s="1" t="inlineStr">
         <is>
           <t>duhamohammed1986222@gmail.com</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
           <t>2018-12-12</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية </t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
           <t>كرة قدم الصالات/ الاختبارات والقياس</t>
         </is>
       </c>
@@ -5325,55 +5073,51 @@
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>رعد قاسم عبد</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Raed Qasim Abed</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/01q8fw7tnhy2bm9.jpg</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>1984-02-12</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G65" s="1"/>
       <c r="H65" s="1" t="inlineStr">
         <is>
           <t>raad_kasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
           <t>2019-04-29</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
           <t>تربيةبدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
           <t>الاختبارات و القياس - الكرة الطائرة</t>
         </is>
       </c>
@@ -5403,55 +5147,51 @@
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>علي عبد الكريم عبد الحسين خلف </t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>ALI ABDULKAREM ABDULHUSSEIN</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r5b6p9kmhl7wa2f.jpg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>1986-10-25</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G66" s="1"/>
       <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ali.a.kh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
           <t>2019-04-29</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>ماجستير تربية بدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
           <t>ادارة - ملاكمه</t>
         </is>
       </c>
@@ -5481,55 +5221,51 @@
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>زهراء خالد عبد الواحد كبيان</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>zahraa khalid abdulwaheed</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/e8s1_a26bjdqr0y.jpg</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>1990-01-22</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G67" s="1"/>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Zahraakalid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
           <t>2019-04-29</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
           <t>ماجستير تربية بدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس - سلة</t>
         </is>
       </c>
@@ -5559,55 +5295,51 @@
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>محمد كاظم عاشور</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>mohammed khadim ashour</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hsz1nmpqvt6ge4u.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>1989-01-01</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G68" s="1"/>
       <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Mohamedkadim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
           <t>2019-06-12</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
           <t>فسلجة التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
           <t>فسلجة - سلة</t>
         </is>
       </c>
@@ -5637,55 +5369,51 @@
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>منتهى واثق شمخي </t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Muntaha watheq shamkhe </t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/wcyegsunm3lo_jt.jpg</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>1990-11-18</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G69" s="1"/>
       <c r="H69" s="1" t="inlineStr">
         <is>
           <t>ahmadwathq113@gmail.com</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
           <t>2019-06-12</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
           <t>تربيه بدنيه وعلوم الرياضية </t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
           <t>العاب قوى /طرائق تدريس </t>
         </is>
       </c>
@@ -5715,55 +5443,51 @@
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>نبيل عبد الرزاق ياسين</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Nabeel Abdulrazaq yaseen</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/v_j54sch3m0utkr.jpg</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>1968-10-06</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
           <t>nabil@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
           <t>2019-10-10</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
           <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
           <t>هندسة البرامجيات</t>
         </is>
       </c>
@@ -5793,55 +5517,51 @@
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>فراس جاسب خلف</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>firas chasib khalaf</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/0uesdaznitv_5lg.jpg</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>1982-12-28</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G71" s="1"/>
       <c r="H71" s="1" t="inlineStr">
         <is>
           <t>firaschk@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
           <t>2019-12-09</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
           <t>بايوميكانيك العاب قوى</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
           <t>بايوميكانيك العاب قوى</t>
         </is>
       </c>
@@ -5871,55 +5591,51 @@
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>اسراء عبدالزهره ارخيص</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Esraa Abdulzahra Irkhayis</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/i5pmw6ec3oanl_q.jpg</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>1991-07-30</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
           <t>essrra.iraq@gmqil.com</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
           <t>2019-12-09</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
           <t>التعلم الحركي / الكرة الطائرة</t>
         </is>
       </c>
@@ -5949,55 +5665,51 @@
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>زينب عبد الكاظم حسناوي </t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Zainab Abd Ulkadhim Hasnawi</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/5xm0fu69nk7rg_v.jpg</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>1990-04-01</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
           <t>zainbkathiam@gmail.com</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
           <t>2019-12-13</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة </t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
           <t>البايوميكانيك/ العاب القوى </t>
         </is>
       </c>
@@ -6027,55 +5739,51 @@
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>جواد كاظم جواد</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Jawad Kazem Jawad</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/0clnyrx_j9wsbuh.jpg</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>1981-02-19</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
           <t>jawad.kadhim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
           <t>2020-02-19</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
           <t>التاريخ</t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث ومعاصر</t>
         </is>
       </c>
@@ -6109,55 +5817,51 @@
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t> حيدر كاظم عبد الزهرة</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Haider kadhim abd ulzahra </t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/oibzw7y_tps0udc.jpg</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>2022-02-19</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Drhaiderkadhim15@gmail.com</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
           <t>2022-02-19</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
           <t>علم النفس الرياضي</t>
         </is>
       </c>
@@ -6191,55 +5895,51 @@
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>هند قاسم مهلهل </t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Hind Qassem Mohalhal</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qg5ch26ap4rxi8o.jpg</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>1987-08-15</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="inlineStr">
         <is>
           <t>hnd@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I76" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J76" s="1" t="inlineStr">
         <is>
           <t>2022-02-20</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
           <t>جمناستك </t>
         </is>
       </c>
@@ -6269,55 +5969,51 @@
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>نبأ حميد جلوب</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Nabaa hameed chaloob </t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hyekio30x1sugqv.jpg</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>2022-02-01</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Nabaa.hameed@yahoo.com</t>
         </is>
       </c>
       <c r="I77" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J77" s="1" t="inlineStr">
         <is>
           <t>2022-02-20</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
           <t>فسلجه تدريب</t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
           <t>فسلجه تدريب جمناستك ايقاعي </t>
         </is>
       </c>
@@ -6347,55 +6043,51 @@
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>انسام علي صادق عبد الكريم</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Ansam Ali Sadiq </t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/f8d16ijgqveaw03.jpg</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>1975-08-01</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="inlineStr">
         <is>
           <t>ansamali8282@gmail.com</t>
         </is>
       </c>
       <c r="I78" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J78" s="1" t="inlineStr">
         <is>
           <t>2022-03-10</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس</t>
         </is>
       </c>
@@ -6425,55 +6117,51 @@
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>ابرار جبار عمار اسحق</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>abrar jabber ammer</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/wuiz5sl_jhq2cpb.jpg</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>1989-10-23</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="inlineStr">
         <is>
           <t>masaftgamilcom@gmail.com</t>
         </is>
       </c>
       <c r="I79" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J79" s="1" t="inlineStr">
         <is>
           <t>2022-03-10</t>
         </is>
       </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
           <t>تربية بدنية</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
         <is>
           <t>تعلم حركي /مبارزة</t>
         </is>
       </c>