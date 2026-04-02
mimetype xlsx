--- v0 (2025-10-21)
+++ v1 (2026-04-02)
@@ -317,55 +317,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>غسان مهدي داغر </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Ghassan Mahdi  Daghir</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/1fso3zgyntupwjb.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1965-02-09</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>daghirg@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2020-10-04</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>امراض نبات</t>
         </is>
       </c>
@@ -399,55 +395,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>عزالدين خزعل نجم </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Azalldeen Kazal  AL-Zubaidi</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/i5scyb6o72nje4z.jpeg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1966-11-09</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>ez_aldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2023-02-22</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>علوم الأغذية</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>كيمياء الأغذية</t>
         </is>
       </c>
@@ -473,55 +465,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>محمد هاتو  محمد </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Mohammed Hato Mohammed</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/buhrn7comjd0ye2.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1967-10-11</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Imar.alnajo@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>علم الاسماك</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>انتاج اسماك</t>
         </is>
       </c>
@@ -555,55 +543,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>طلال حسين صالح</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Talal Hussein Saleh</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/946sega8h3qxr2j.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1961-07-08</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>talal196161@uomisan.ed.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2018-01-02</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>وقاية النبات</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>امراض نبات</t>
         </is>
       </c>
@@ -637,55 +621,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>ا.م.د ضرغام صبيح كريم </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Dhurgham Sabeeh Kareem</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/pe57_3wh18uk6zm.png</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1984-01-10</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Dhurgham.sabih@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2018-12-06</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>العلوم الزراعية - محاصيل حقلية </t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>محاصيل حقلية </t>
         </is>
       </c>
@@ -719,55 +699,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>عبد الكريم  قاسم جبر </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Abdulkareem kassim  Jabar</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/k3jtmxnil_6c8ou.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1960-10-18</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>abdelkarim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>  أمراض نبات - فايروسات نباتية</t>
         </is>
       </c>
@@ -801,55 +777,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>قصي حطاب ماضي</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Qusai Hattab Madhi</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/f50xte3hs7aqdkb.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1982-10-07</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>qusay.hattab@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2020-10-14</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>امراض نبات</t>
         </is>
       </c>
@@ -883,55 +855,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>علي حسن حرفش</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Ali Hasan harfash</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/dujcvf1qnp_olk4.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1973-03-29</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>ali.h.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2022-03-10</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>حشرات</t>
         </is>
       </c>
@@ -965,55 +933,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>علي عباس هاشم </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>ALI ABBAS HASHIM</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/n_v9wcgb4x0psaf.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1981-11-23</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>ali_abbas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2023-10-15</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>مكننة زراعيه </t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>ساحبات وقوى </t>
         </is>
       </c>
@@ -1047,55 +1011,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>احمد مالك جمعة </t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Ahmed Malik Jumaah</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/onhjtque2iwk0c9.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1985-09-18</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ahmed.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2024-02-25</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>امراض نبات - نيماتودا</t>
         </is>
       </c>
@@ -1129,55 +1089,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>يحيى عاجب عوده</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Yahya Ajib Oudeh</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/fvt6r19aehb3z8g.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1989-07-15</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Yahya.ajjb@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2024-11-03</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>علوم التربة والموارد المائية</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>فيزياء التربة</t>
         </is>
       </c>
@@ -1211,55 +1167,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>فرحان جاسم محمد</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Farhan Jasim Mohammed </t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/a764b_goil9hdfz.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1973-07-01</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>farhanalhakim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2024-12-04</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>وقاية النبات</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>حشرات</t>
         </is>
       </c>
@@ -1293,55 +1245,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>انوار ياسر حسين </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t> Anwaar yaser Hussein</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/d6vhrmsilp74oqc.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1975-09-18</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>anwaaryaser@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2009-09-03</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>صناعة اغذية</t>
         </is>
       </c>
@@ -1375,55 +1323,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>علاء كاظم فرحان</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Alaa Kadhim Farhan</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/p9ifl70cwrkhjzm.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1966-10-12</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ahmed.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2016-10-12</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>اقتصاد زراعي </t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>اقتصاد زراعي</t>
         </is>
       </c>
@@ -1457,55 +1401,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>اسعد شامل عطية </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Asaad Shamil  Atiya 	</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/md23jyv9ls_afux.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1986-02-25</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>asaad.shameel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2018-11-13</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>علوم اغذية</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>تقانات احيائية</t>
         </is>
       </c>
@@ -1539,55 +1479,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>كرار اكرم كامل</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Karrar Akram kamil</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/nj1mo5ghcip7s3u.jpeg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1987-01-20</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>karar.akram@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2020-02-25</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>علم النبات</t>
         </is>
       </c>
@@ -1617,55 +1553,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>احمد فالح شامخ</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Ahmed Falih Shamukh</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/px72cf8usj4e_kt.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1985-01-17</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>ahmed.faleh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2020-07-05</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Agriculture </t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>Horticulture </t>
         </is>
       </c>
@@ -1695,55 +1627,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t> حسنين نجم عبود </t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Hasanain Najm</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/j4g_b93tu6wlhdn.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1975-02-12</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>hasanayn.najam@uamisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2021-03-10</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>صناعة اغذية</t>
         </is>
       </c>
@@ -1777,55 +1705,51 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>عبد الرضا عاتي جعفر </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Abdulridha Ati Jaafar</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/j50kzg1p62se7ab.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1984-12-29</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>ridha1984iraq@gmail.com</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2021-04-07</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>تقانات احيائية</t>
         </is>
       </c>
@@ -1859,55 +1783,51 @@
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>شبيب منشد جاسم</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>shabeeb munshid jasim</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/yhmnifvbw42seo5.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1982-05-01</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>shabib.mandesh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2021-05-05</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>علوم اغذية</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>بايوتكنلوجي</t>
         </is>
       </c>
@@ -1937,55 +1857,51 @@
         <is>
           <t>927</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>حيدر علي كريم</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Haider Al Khazraji</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1991-09-20</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>hayder-ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
           <t>2022-03-16</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>تقانات خضر</t>
         </is>
       </c>
@@ -2011,55 +1927,51 @@
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>نورفلاح مهدي </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Noor Falah Mahdi</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/iyj273mfeg61wda.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1987-11-17</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>noor_falah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
           <t>2022-09-22</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>انتاج حيواني </t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>علم اللحوم</t>
         </is>
       </c>
@@ -2093,55 +2005,51 @@
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>حيدر خلف محمد</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>hayder khalaf mohammed</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/_hysmp3at461n2g.jpeg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1984-11-24</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>aldahabee@gmail.com</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2023-02-22</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>علوم التربة والمياه</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>خصوبة تربة</t>
         </is>
       </c>
@@ -2175,55 +2083,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>م.د. مصطفى عدنان عيدان</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Dr. Mustafa Adnan Idan</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/mtz54hw2qvak6jc.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1993-01-28</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>mustafa.adnan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2023-09-27</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>علوم اغذية</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>تقنية حياتية</t>
         </is>
       </c>
@@ -2257,55 +2161,51 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>محمد حمدان </t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Mohammed Hamdan </t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/qmu6vwx1jzpcrly.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1991-05-01</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>moh.hamdan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2023-10-27</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>امراض نبات</t>
         </is>
       </c>
@@ -2339,55 +2239,51 @@
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>فاطمة قاسم حمدان </t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Fatimeh Qassem Hamdan</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/fcurnko3ymxjbhd.jpg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1989-11-25</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Fatimehmdan88@gmail.com</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>حشرات</t>
         </is>
       </c>
@@ -2421,55 +2317,51 @@
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>علي حسين علي </t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Ali Husain ali</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/hci7ku_jf3veosy.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>1971-01-05</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>aalsodine286@gmail.com</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>2024-10-02</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>حشرات</t>
         </is>
       </c>
@@ -2503,55 +2395,51 @@
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>صادق فنجان حسناوي </t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Sadiq Fenjan Hasnawi</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/skrwi61af0bo2ln.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1973-11-16</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>sadiq.fanjan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>2024-11-19</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>علوم اغذية </t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>التقانات الاحيائية</t>
         </is>
       </c>
@@ -2585,55 +2473,51 @@
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>صلاح عبد الحسن غيلان</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Salah Abdulhassan Ghaylan	</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/h4ld21b0ukxz_ny.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>1975-10-16</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>salah.ghilan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
           <t>2024-11-25</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>البستنة وهندسة الحدائق</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>فسلجة فاكهة (فسلجة نخيل) </t>
         </is>
       </c>
@@ -2667,55 +2551,51 @@
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>رشا ناجي </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Rasha Naji </t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/dke0z8uyqo7p3fb.jpeg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1983-09-14</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>albehdili@gmail.com</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
           <t>2017-11-09</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>صناعات غذائية</t>
         </is>
       </c>
@@ -2745,55 +2625,51 @@
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>دنيا موحي محسن </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Dunya mohi mohsin</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/7vz0293_5wroycx.jpg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>1986-06-01</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>dunya.m.mohsin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>2018-01-31</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Sciences of Agriculture</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>Horticulture</t>
         </is>
       </c>
@@ -2827,55 +2703,51 @@
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>ورود جبار عيدان</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>warud jabbar idan</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/rzojqw8me4hdp2b.jpg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>1983-12-01</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
           <t>warud.jabbar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
           <t>2018-10-11</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>محاصيل حقلية</t>
         </is>
       </c>
@@ -2909,55 +2781,51 @@
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>ميساء محسن محمدعلي</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Mayssa</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/ldztvco23ji0psq.jpg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1971-04-05</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>maysaa.m.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
           <t>2018-11-18</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>فسلجة حيوان</t>
         </is>
       </c>
@@ -2987,55 +2855,51 @@
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>علي عدنان حسوني</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>  Ali Adnan Hassouni</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/sc0_zfr4u6mnxbe.jpg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>1986-03-18</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>ali.adnan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
           <t>2020-11-18</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>محاصيل حقلية </t>
         </is>
       </c>
@@ -3065,55 +2929,51 @@
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>محمد عبد الحسن بريسم</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>MOHAMMED ABDULHASAN BRESAM</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/qrbflixws84261z.jpg</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>1975-02-01</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
           <t>m.abdulhasan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
           <t>2021-02-14</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>امراض نبات</t>
         </is>
       </c>
@@ -3147,55 +3007,51 @@
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>نجلاء زكي منور</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>najlaa zaki manwar</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/xifedmsh9oj1lvk.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>1986-05-01</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
           <t>najlaa.zaki@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
           <t>2022-01-18</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>محاصيل حقلية</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>محاصيل حقلية</t>
         </is>
       </c>
@@ -3229,55 +3085,51 @@
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>علي جاسم محمد </t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Ali Jassim mohamad</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/w3rz94l7pnhay0t.jpg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>1993-01-03</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
           <t>ali.jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
           <t>2022-02-02</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية / انتاج حيواني </t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية / انتاج حيواني</t>
         </is>
       </c>
@@ -3307,55 +3159,51 @@
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>زينب زيدان خلف </t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>zainab zedan khalaf </t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/mjty_x92feac5sr.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>1990-12-10</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>zainab.zd91@gmail.com</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
           <t>2022-03-10</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
           <t>ماجستير انتاج حيواني</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>انتاج حيواني</t>
         </is>
       </c>
@@ -3385,55 +3233,51 @@
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>دعاء علي حسين</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Duaa ali hussain</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/64nlr8awiqzjhko.jpeg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>1986-09-01</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>alzbydyda349@gmail.com</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
           <t>2022-07-19</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
@@ -3463,55 +3307,51 @@
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>عباس لعيبي عبيد</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>ABBAS LUAIBI OBAID</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/09xvqpmscf3niou.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>1979-09-10</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>abbas.alrajhe@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
           <t>2022-11-25</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>ماجستير هندسة حاسبات </t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
           <t> تكنولوجيا المعلومات</t>
         </is>
       </c>
@@ -3541,55 +3381,51 @@
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>حميد مجيد راضي</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Hameed Majeed Radhi</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/khy1gtlndj72ae5.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1992-05-16</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>hameed.majeed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>2023-04-04</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية</t>
         </is>
       </c>
@@ -3619,55 +3455,51 @@
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>فيصل غازي لازم</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Faisal Ghazi Lazim</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/9vuagjtkfms8602.JPG</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>1987-10-23</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>f.bio1987@gmail.com</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>علوم بايولوجي</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>علم الحيوان</t>
         </is>
       </c>
@@ -3697,55 +3529,51 @@
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>وداد مارد حمود</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>wedid mard hemod</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/qb896m_ai2zx0jw.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>1994-03-06</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>wedadmarid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
           <t>2023-12-05</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>وقاية النبات</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>حشرات</t>
         </is>
       </c>