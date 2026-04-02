--- v0 (2025-10-21)
+++ v1 (2026-04-02)
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>قيصر علي كريدي </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Qayssar Ali Kraidi </t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/_8kzar7vs24hq5u.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1974-04-03</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>caesar.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2019-03-12</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>طب بيطري</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>فايروسات</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>حيدركريم عبود</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Hyder Kareem Abbood</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>uploads/files/xioqlbf6yzecnh8.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1974-03-16</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>dr.hyder@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2018-06-05</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>طب بيطري</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني والوقائي</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>مصطفى عدنان نعمه</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Mustafa Adnan Nama</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>uploads/files/myrinsa0e5hjobf.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1968-09-29</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>alnoorimustafa81@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2020-09-01</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية/منماعة</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>هادي حسين ماضي</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Hadi Hussein Madhi</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/74l3h8a_qu9gxn5.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1985-01-13</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>hadihm8@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>علوم الحاسوب</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>تقنيه معلومات</t>
         </is>
       </c>
@@ -559,55 +543,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>ثاني اسمر راضي </t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Thani Asmar Radhi </t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/fxt_jd7q0lg3yv5.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1986-05-10</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>thaniasmar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2021-12-27</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>التمريض</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>تمريض صحة البالغين </t>
         </is>
       </c>
@@ -637,55 +617,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>غزوان عبدالحسين </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Ghazwan Abdulhussein</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/q71pce4uz_kjwir.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1982-01-03</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ghazwanabdulhussein@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2018-04-28</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>تمريض</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>تمريض صحة المجتمع</t>
         </is>
       </c>
@@ -719,55 +695,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>سعد صبري شامخ علي </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Saad Sabri Shamkh Ali </t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/lst2vf14rgpnix_.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1981-09-23</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>saadsabri@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2019-01-08</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>علوم في التمريض </t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>تمريض صحه المجتمع </t>
         </is>
       </c>
@@ -797,55 +769,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>أسامة ناصر والي</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Osamah Nassir Wali</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/muh3png4oyrz9fq.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1974-07-20</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>os74nass@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2019-03-03</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>الطب البيطري</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>التشريح والانسجه</t>
         </is>
       </c>
@@ -875,55 +843,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>مصطفى سالم عبدالرضا</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Mustafa Salem Abdel Redha</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/7ar8vtufxk2z4je.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>2021-10-21</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>mustafa.amara83@gmail.com</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>علوم في التمريض</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>علوم تمريض الاطفال</t>
         </is>
       </c>
@@ -953,55 +917,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>عقيل عزيز عرار ناصر </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>AQEEL AZEEZ ARRAR </t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/o7mvp9a4fkl6hgi.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>2022-10-10</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>akeelazeez@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>التمريض</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>تمريض البالغين</t>
         </is>
       </c>
@@ -1035,55 +995,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>موحان حسن صبيح</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>muhan hasan sabih</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/m9dbvt2auw4cexh.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1976-08-13</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>mohanhasan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2022-02-14</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>علم اللغة المقارن</t>
         </is>
       </c>
@@ -1117,55 +1073,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>سولاف عبدالقادر حميد</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Solaf Abdel Qader Hameed</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/jys29adbh05up8i.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1978-11-02</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>soulafah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2018-05-30</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>ادارة اعمال</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>سلوك تنظيمي</t>
         </is>
       </c>