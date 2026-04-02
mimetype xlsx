--- v0 (2025-10-21)
+++ v1 (2026-04-02)
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>أحمد عبود خليفة</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Ahmed Aboud Khalifa</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/1lxawri7pcdgytn.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1960-06-09</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>physiologist@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2001-08-18</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>فسلجة حيوان وغدد صماء</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>احمد هاشم عبود </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Ahmad Hashim Abood </t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/lv8xyn620r4c7st.jpeg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1968-06-05</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>prof.dr.ahmad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2011-09-20</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>الهوائيات المايكرووية</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>كريم سالم عباس </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Kareem Salim Abbas </t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/uexnl_s39b1k2ic.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1960-07-01</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Kareem_Salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2012-07-13</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Chemistry </t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>Organic Chemistry </t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>زهره عدنان داخل الشمري </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Zahrah Adnan Dakhel </t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>uploads/files/34_ludmy9g0csw6.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>2022-08-10</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>russia_201369@yahoo.com</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2016-06-06</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>احياء مجهريه </t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>بكتريا مرضيه</t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>زينب عبد الجبار رضا </t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Zainab Abduljabbar Ridha  </t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/gcx3df0abukli85.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>zainab-alali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2016-12-28</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية </t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>فسلجة حيوان </t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>علي عبدالواحد قاسم</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>ali abdalwahid qasim</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/smk3_qgi7f6xypw.png</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1967-11-16</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>alimycol@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2016-12-29</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Biology</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>Mycology</t>
         </is>
       </c>
@@ -727,55 +703,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>بشار جبار جمعة</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Bashar Jabbar Juma</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/_6xh5vio9tueqac.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1973-07-17</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>agr.coll@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2017-01-29</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>علوم تربة وموارد مائية</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>كيمياء تربة ومياه</t>
         </is>
       </c>
@@ -809,55 +781,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>زاهد سعدون عزيز </t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Zahid Sa&amp;#39;doon Aziz</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/t9yh1gi8qzx_7jn.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1974-11-21</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>dr.aziz_zoonobiology@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2020-05-13</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية /بكتريا مرضية</t>
         </is>
       </c>
@@ -891,55 +859,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>سالم نعمة صالح </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Salim Albukhaty</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/rh_tdgvnme9qzs5.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1976-07-01</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>albukhaty.salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>طب بيطري</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>النانوبايوتكنولوجي</t>
         </is>
       </c>
@@ -973,55 +937,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>   حسين علي مهوس</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Hussain Ali Mhouse </t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ol45nezw08u3_av.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1959-07-01</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>hussainsaady@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2021-05-11</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>طفيليات</t>
         </is>
       </c>
@@ -1055,55 +1015,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>علاء حسين خنوبه</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Alaa Hussein khanoba</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/grkju89n2ya3id7.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1976-09-28</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>alaa.hussein@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2013-09-13</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء </t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>كيمياء حياتية</t>
         </is>
       </c>
@@ -1133,55 +1089,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>أسامة علي محسن</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Usama Ali Muhsen</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/i1asnec2ym8fdgt.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1976-10-25</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>usama.muhsen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2015-04-16</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>الكيمياء</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>الكيمياء العضوية</t>
         </is>
       </c>
@@ -1215,55 +1167,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>صفاء صبري نجم</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Safaa Sabri Najim</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/j76h0alv1e4_wgr.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1956-11-02</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>safchem2000@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2017-03-30</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>الكيمياء </t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>الكيمياء التحليلية</t>
         </is>
       </c>
@@ -1293,55 +1241,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>رشيد رحيم حتيت</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Rashid Rahim Hateet</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/w2rl_fqg4oi3hzn.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1972-10-01</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>biorashed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية</t>
         </is>
       </c>
@@ -1371,55 +1315,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>محمد عباس عبد علي سبهان </t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Mohammed Abbas Abed Ali </t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/7ucb6s_8otp53ia.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1965-10-10</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>mohaa975@gmail.com</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2017-10-16</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Bacterial Genetics /Biotechnology</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>Bacterial Genetics /Biotechnology </t>
         </is>
       </c>
@@ -1453,55 +1393,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>نسرين عبدالكريم عبدالعالي </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Nisreen Abdulkareem Abdulaali</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/7yoe8qtkxd6clwg.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1978-11-01</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>nisreen.abdulkareem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2018-10-22</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>الكيمياء </t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>الكيمياء التحليلية </t>
         </is>
       </c>
@@ -1535,55 +1471,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>علي خلف علي غضب </t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Ali Khalaf Ali </t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ptl4h0vkb8wzy2_.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1975-08-17</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>dr.alikhalaf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2018-12-06</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Biology</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>Histology</t>
         </is>
       </c>
@@ -1617,55 +1549,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>صالح حسن جازع</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Hassan Salih Jazza</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/tn5fg_m3dwj64ix.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1970-07-01</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>salih-jazza@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2019-01-31</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>تلوث بيئي</t>
         </is>
       </c>
@@ -1699,55 +1627,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>ميثم عبد الكاظم دراغ</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Maytham Abdulkhadim Daragh</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/mf2t6hid0prs3a9.png</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1971-04-02</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>maithamdragh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2019-05-15</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>HUST, University, China /علوم حياة</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t> HUST, University, China/ هندسة وراثية واشارة خلوية</t>
         </is>
       </c>
@@ -1781,55 +1705,51 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>جاسم عباس حسين </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Jassim Abbas Hussein</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/81t709463imk5fr.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1976-02-08</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>jassimal-hilfi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>كيمياء لا عضوية</t>
         </is>
       </c>
@@ -1863,55 +1783,51 @@
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>باقر عبيد ثعبان</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>baqer obaid thuaban</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/u4c2ab1sh57ojqi.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>baqernano@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2020-05-01</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>nanotechnology</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>nano optics</t>
         </is>
       </c>
@@ -1945,55 +1861,51 @@
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>صلاح حسن فرج </t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Salah Hassan Faraj </t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/tw9krayd8n2qjzb.JPG</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1981-07-27</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>salah81ss@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية/ انتاج حيواني</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>وراثة جزيئية</t>
         </is>
       </c>
@@ -2027,55 +1939,51 @@
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>احمد خلف زغير </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>ahmad khalaf zaghir</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/sjq6gh2of91pvce.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1973-02-20</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>ahmedkhalafzager@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
           <t>2020-10-28</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>ذكاء صناعي</t>
         </is>
       </c>
@@ -2109,55 +2017,51 @@
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>هند مهدي صالح</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Hind Mahdi Saleh</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/lsh7fzmxutj0anr.jpeg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1980-09-04</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>hind1980@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2020-12-28</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>كيمياء</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>كيمياء صناعية (بوليمر)</t>
         </is>
       </c>
@@ -2187,55 +2091,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>منذر عبد الحسن خضير </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>mundhir abd alhasan khadayr</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/udvhxnt57z2asrc.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1973-03-26</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Mundher.Al-Shakban@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2021-01-29</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>المواد النانوية</t>
         </is>
       </c>
@@ -2269,55 +2169,51 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>اسوان كاظم جبر </t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>aswan kadhim jabr</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/qvgxlr6o09nbah1.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1975-08-16</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>aswan.abboodi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2021-01-31</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>الطفيليات</t>
         </is>
       </c>
@@ -2351,55 +2247,51 @@
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>احمد مجيد عباس</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Ahmed Majeed  Abbas</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/4_7v9bri20h5w1f.jpg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1966-01-01</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>ahmedjmn@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
           <t>2021-02-03</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>الكيمياء</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>كيمياء بوليمر</t>
         </is>
       </c>
@@ -2433,55 +2325,51 @@
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>صبيح جاسم كاطع</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Sabeeh Jasim gataa</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/e_5rtqdhoz870nl.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>2021-05-31</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>dr.sabeehjassim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>2021-05-05</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>علوم فيزياء</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>حالة صلبة</t>
         </is>
       </c>
@@ -2511,55 +2399,51 @@
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t> صادق صبيح كريم </t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>sadeq sabeeh kareem </t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>uploads/files/jx2a4rgwp05sy6d.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1987-10-24</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>sas_altti@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>2021-06-26</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>تصنيف نبات </t>
         </is>
       </c>
@@ -2589,55 +2473,51 @@
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>اسراء قصي فالح</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Israa Qusay Falih</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/f4v1hwd8e095o6i.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>2021-03-12</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>israaqusai@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
           <t>2021-07-12</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Ph.D. in chemistry</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>Biochemistry</t>
         </is>
       </c>
@@ -2671,55 +2551,51 @@
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>زيدون جواد كاظم</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Zaidoon Jawad Kadhim</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/r2ehbd8w1v9juil.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1962-03-26</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>zaidoonjwad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
           <t>2021-09-05</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>كيمياء</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>كيمياء عضويه</t>
         </is>
       </c>
@@ -2749,55 +2625,51 @@
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t> زهراء عبد الحسين أسماعيل </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Zahraa Abd Al Hussein Ismail</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/iomws1t736f4k_q.jpg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>2020-01-13</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Zahraaismail@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>2021-09-19</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>فيزياء</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>فيزياء-نووية وبيئية</t>
         </is>
       </c>
@@ -2831,55 +2703,51 @@
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>تحسين صدام فندي </t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>tahseen Saddam Fandi</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ep0a95z1fcvy3n4.jpeg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
           <t>tahseensaddam@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
           <t>2021-12-22</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>كيمياء</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>كيمياء عضوية</t>
         </is>
       </c>
@@ -2913,55 +2781,51 @@
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>محمد كامل حساني </t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Mohammed Kamil Hassani </t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/d9s6if7olzprjq4.jpg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1983-09-15</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>mohamedkamel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
           <t>2022-03-14</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة / كلية العلوم </t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>الانسجة </t>
         </is>
       </c>
@@ -2991,55 +2855,51 @@
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>شيماء ربيع بعنون</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Shaymaa Rabeaa Baanoun</t>
         </is>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>2015-12-08</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>shimarb@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>بايولوجي جزيئي</t>
         </is>
       </c>
@@ -3069,55 +2929,51 @@
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>زيدون طارق هاشم</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Zaidon Al-aqbi</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>uploads/files/plx_v3ais5ubyc2.jpeg</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>1988-01-17</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
           <t>zaidon.alaqbi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>علوم الكيمياء </t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>كيمياء تحليلية</t>
         </is>
       </c>
@@ -3151,55 +3007,51 @@
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>ضياء بدر حبش</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Diaa Badr Habash</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/vi4yz6af7jb5suo.jpeg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>1983-01-26</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
           <t>dheyaa.alameri@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
           <t>2012-04-08</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Solid State Physics</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>Nanomaterials and Condensed Matter </t>
         </is>
       </c>
@@ -3233,55 +3085,51 @@
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>نيران عدنان عباس موسى </t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Neran Adnan Abaas </t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ar_x1gq72ktc5lf.jpg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>1974-07-02</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
           <t>neranecology@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
           <t>2014-06-01</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>ecology</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>Algae/GIS</t>
         </is>
       </c>
@@ -3315,55 +3163,51 @@
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>الاء عباس عبادي </t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Alaa Abbas Ibadi </t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/sny3z1k2d9i6ea4.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>1984-01-22</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>alaa.abed84@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
           <t>2015-07-20</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
           <t>كيمياء </t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>كيمياء تحليلية </t>
         </is>
       </c>
@@ -3393,55 +3237,51 @@
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>حوراء حميد راضي</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Hawraa Hameed Rady</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/nbd2hmz6_0tjocl.jpg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>1986-01-03</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>howraaatchem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
           <t>2015-09-08</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>chemistru</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>physical chemistry</t>
         </is>
       </c>
@@ -3475,55 +3315,51 @@
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>علي طه صالح طه</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Ali Taha Saleh</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/7j1bi_5m9w36dpa.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>1962-07-03</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>alitaldosari@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
           <t>2017-03-16</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>الكيمياء</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
           <t>الكيمياء اللاعضويه</t>
         </is>
       </c>
@@ -3557,55 +3393,51 @@
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>علي عبد الرحمن  فاضل</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Ali abdulrahman fadhil</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/90jxz81v4cbawt5.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1987-01-10</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>alibiologist87@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>2017-10-05</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>فسلجة نبات</t>
         </is>
       </c>
@@ -3635,55 +3467,51 @@
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>ميادة جاسم محمد</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Mayada Jassim Mohammed</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/iu5c9kg8ahw_zj1.png</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>1983-11-25</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>mayadajassim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
           <t>2017-12-22</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>الفيزياء النظرية والجزيئية</t>
         </is>
       </c>
@@ -3713,55 +3541,51 @@
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>احمد شهاب احمد</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Ahmed shehab ahmed</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/6cge379bwn2r05x.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>1986-02-01</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>ahmedshihab@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>تقانات الليزر </t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>laser material interaction</t>
         </is>
       </c>
@@ -3795,55 +3619,51 @@
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>احمد سعدون </t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Ahmed Sadoun  </t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/nel132fm80giryh.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>1982-09-02</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>ahmed.saadoun@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
           <t>2019-09-05</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>هندسة وراثية</t>
         </is>
       </c>
@@ -3877,55 +3697,51 @@
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>حسن سلام</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Hasan Salam</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/uhtxbqzg5w6skp4.jpeg</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>1980-02-02</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
           <t>hasan.salam@uom.edu.iq</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
           <t>2019-11-10</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Vet. Medicine</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
           <t>Vet. Medicine</t>
         </is>
       </c>
@@ -3951,55 +3767,51 @@
         <is>
           <t>922</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>أحمد سعدون حسين</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Ahmed sadoon Hussein</t>
         </is>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>1982-09-25</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
           <t>ahmed.saadoun@uo.misan.edu.iq</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
           <t>2019-12-29</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
           <t>علوم أغذية وتقنيات أحيائية</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
           <t>هندسة وراثية وتقنيات أحيائية</t>
         </is>
       </c>
@@ -4029,55 +3841,51 @@
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>زينب سعد كرم محسن </t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Zainab saad karam</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ijpq7u18xsnb6cl.jpg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>1987-06-15</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
           <t>zainab-almosawi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
           <t>2020-01-19</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
           <t>شبكات</t>
         </is>
       </c>
@@ -4107,55 +3915,51 @@
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>اسراء ابراهيم لازم</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Israa Ibrahim Lazim</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/gylcjoka0qbsmvh.jpg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>1979-12-31</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>biology-lazim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
           <t>2020-04-28</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>تلوث بيئي</t>
         </is>
       </c>
@@ -4189,55 +3993,51 @@
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>اسماء بدر سبتي</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Asmaa Badr Sabti</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/z1ptcyfk5j6_8u3.jpg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>2022-07-05</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
           <t>asmaabadr@uomisan.com</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
           <t>2020-07-01</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Chemistry</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>Inorganic chemistry</t>
         </is>
       </c>
@@ -4271,55 +4071,51 @@
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>مسلم عيدان هامل جاسم </t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Muslim Idan Hamil</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/5cl7au6gzwesn90.jpg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>1986-06-28</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>muslim.iddan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
           <t>2020-07-21</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>نانوتكنولوجي</t>
         </is>
       </c>
@@ -4349,55 +4145,51 @@
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t> علاء حسين كامل</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Alaa Hussein Kamil</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/sz0o28lh5nyati3.jpg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>1976-07-04</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
           <t>alaahusein5@gmail.com</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
           <t>2020-08-02</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
           <t>طبقات الجو العليا والفضاء الخارجي</t>
         </is>
       </c>
@@ -4427,55 +4219,51 @@
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>سمر جاسم محمد </t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Samar Jassim Mohammed</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/vqefmgap9by_3nu.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>2021-10-08</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
           <t>samarjasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
           <t>فسلجة نبات</t>
         </is>
       </c>
@@ -4505,55 +4293,51 @@
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>مثنى توفيق</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Muthana taofiq</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/a5e1cumw9lxbk3s.jpeg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>1984-06-24</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
           <t>muthana.t.alsadoun@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
           <t>2021-05-30</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Chemistry </t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
           <t>Polymer </t>
         </is>
       </c>
@@ -4583,55 +4367,51 @@
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>معن عبدالدايم حسن</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Maan Abdul Dayem Hassan</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/_jvenq2th34k06f.jpg</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>1977-12-26</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="inlineStr">
         <is>
           <t>maanalali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
           <t>2021-07-13</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Physical organic chemistry</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
           <t>RAFT Polymers grafting nanoparticles</t>
         </is>
       </c>
@@ -4661,55 +4441,51 @@
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t> أحمد سعيد محمد</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Ahmed Saeed Mohammed</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/qlf0513wjv2a_dm.jpg</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>1978-10-21</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
           <t>ahmedalbudeiri@gmail.com</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
           <t>2021-08-11</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Biology</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
           <t>Invertebrates</t>
         </is>
       </c>
@@ -4743,55 +4519,51 @@
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>زينب جاسم محمد</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Zainab Jassim Mohammed </t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/k4ousvxpihmcebt.jpg</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>1987-08-03</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="inlineStr">
         <is>
           <t>zainbjasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
           <t>2021-10-03</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
           <t>حشرات</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
           <t>بيئة حشرات</t>
         </is>
       </c>
@@ -4821,55 +4593,51 @@
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>هدى حلو علي</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Huda Hilo Ali</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/x6ej_qrhks1v3i8.jpeg</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>1986-07-18</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="inlineStr">
         <is>
           <t>hudahilo.ha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I59" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J59" s="1" t="inlineStr">
         <is>
           <t>2024-05-08</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
           <t>علوم بيئة</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
           <t>بيئة نبات</t>
         </is>
       </c>
@@ -4903,55 +4671,51 @@
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>رائد صدام ماضي </t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Raed Saddam Madhi </t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/f7l91zngucxskob.jpg</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>1986-07-25</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G60" s="1"/>
       <c r="H60" s="1" t="inlineStr">
         <is>
           <t>raedsaddam@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I60" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J60" s="1" t="inlineStr">
         <is>
           <t>2014-07-15</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
           <t>مناعة </t>
         </is>
       </c>
@@ -4985,55 +4749,51 @@
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>محمد عبد الرحيم سعيد</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Mohammed Abdulraheem Saeed </t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/xu_1mi0two93zbf.jpg</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>1985-10-18</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G61" s="1"/>
       <c r="H61" s="1" t="inlineStr">
         <is>
           <t>al-asadim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
           <t>2015-10-06</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>الهندسة الكيمياوية</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>Renewable Energy</t>
         </is>
       </c>
@@ -5063,55 +4823,51 @@
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>علي عبد الكريم رحيم</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Ali Abdulkareem Raheem</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/l6xbtju0depa42r.jpg</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>1989-11-18</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G62" s="1"/>
       <c r="H62" s="1" t="inlineStr">
         <is>
           <t>alichemo@gmail.com</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
           <t>2016-12-25</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>chemistry</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
           <t>organic chemistry</t>
         </is>
       </c>
@@ -5141,55 +4897,51 @@
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>مرتضى محمد</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>MURTADHA MOHAMMED</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/3w9zpx7q5rt_kdn.jpg</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>1986-01-22</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
           <t>enana@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
           <t>2017-02-13</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
           <t>هندسة البيئة والتلوث</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
           <t>هندسة البيئة والتلوث</t>
         </is>
       </c>
@@ -5219,55 +4971,51 @@
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>حسن سوادي طارش محيسن </t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t> HASAN SWADI TARSH</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/2sc036jpzoeulwq.jpg</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>1984-10-03</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G64" s="1"/>
       <c r="H64" s="1" t="inlineStr">
         <is>
           <t>hasan_it@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
           <t>2018-01-30</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات </t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
           <t>تقنية المعلومات </t>
         </is>
       </c>
@@ -5297,55 +5045,51 @@
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>خمائل ابراهيم عبد الواحد</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Khamael ibrahim Abdul Wahid</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/8yfu_ns70mbj9r3.png</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>1980-09-22</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G65" s="1"/>
       <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Khamael_ibrahim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
           <t>2018-11-29</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
           <t>علوم الفيزياء</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
           <t>علوم الفيزياء</t>
         </is>
       </c>
@@ -5375,55 +5119,51 @@
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>حسين سعدون ياسين</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Hussein Saadoun</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/sqe3g9x46a5fm2y.jpeg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>1981-12-15</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G66" s="1"/>
       <c r="H66" s="1" t="inlineStr">
         <is>
           <t>hus_phy8@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
           <t>2019-10-19</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
@@ -5531,55 +5271,51 @@
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>عادل كريم جاسم</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Adel kareem Jasim</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/uh43pjmwng_fcle.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>1989-01-11</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G68" s="1"/>
       <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Adelkarimmm@uomasin.edu.eq</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
           <t>2019-12-09</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
           <t>علوم الكيمياء </t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
           <t>الكيمياء الحياتية</t>
         </is>
       </c>
@@ -5609,55 +5345,51 @@
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>بهاء الدين كاظم قاسم علي</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>BAHAULDDIN KADHIM QASIM</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/3no9lwyei_pbsh7.jpg</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>1987-01-03</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G69" s="1"/>
       <c r="H69" s="1" t="inlineStr">
         <is>
           <t>bahaaldeen87@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
           <t>2020-12-06</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
           <t>الفيزياء النانوية</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
           <t>خلايا شمسية صبغية</t>
         </is>
       </c>
@@ -5687,55 +5419,51 @@
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>رشا شاكر محمود</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Rasha shaker mahmood</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/v1xbid0zt_hlk6f.jpg</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>2021-06-13</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
           <t>rasha_shaker@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
           <t>2020-12-18</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
           <t>كيمياء لاعضويه</t>
         </is>
       </c>
@@ -5765,55 +5493,51 @@
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>رواءحمزة علي</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Rawaa Hamza Ali</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9oy0e38_d6q1ij5.jpg</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>1980-12-29</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G71" s="1"/>
       <c r="H71" s="1" t="inlineStr">
         <is>
           <t>rawaaha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
           <t>2022-01-17</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
           <t>ماجستير علوم حاسبات</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات</t>
         </is>
       </c>
@@ -5839,55 +5563,51 @@
         <is>
           <t>966</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>زينب زامل كاطع</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Zainab Zamil Gataa Allami</t>
         </is>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>1990-11-21</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
           <t>zainabzamil@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
           <t>2022-05-19</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
@@ -5913,55 +5633,51 @@
         <is>
           <t>938</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>ضحى كاظم ماضي</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Dhuha Kadhim Madhi</t>
         </is>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>1993-06-02</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
           <t>dhuhakadhim322@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
           <t>2023-05-19</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية طبية </t>
         </is>
       </c>
@@ -5987,55 +5703,51 @@
         <is>
           <t>950</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t> مروه علي مجيد</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Marwah Ali Majeed</t>
         </is>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>1988-11-29</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
           <t>marwah882023@gmail.com</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
           <t>2024-04-21</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
           <t> علوم حياة</t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
           <t>فسلجة حيوان</t>
         </is>
       </c>
@@ -6061,55 +5773,51 @@
         <is>
           <t>919</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>ندى فاضل عباس </t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="inlineStr">
         <is>
           <t>nadafadhil@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
           <t>2025-02-27</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
           <t>immunology </t>
         </is>
       </c>