--- v1 (2026-04-02)
+++ v2 (2026-05-31)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P75"/>
+  <dimension ref="A1:P74"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -4869,988 +4869,914 @@
       <c r="L62" s="1" t="inlineStr">
         <is>
           <t>organic chemistry</t>
         </is>
       </c>
       <c r="M62" s="1" t="inlineStr">
         <is>
           <t>Synthesis and characterization of new cyclic imides linked to Schiff&amp;#39;s bases</t>
         </is>
       </c>
       <c r="N62" s="1"/>
       <c r="O62" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P62" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>430</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>مرتضى محمد</t>
+          <t>حسن سوادي طارش محيسن </t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>MURTADHA MOHAMMED</t>
+          <t> HASAN SWADI TARSH</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3w9zpx7q5rt_kdn.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2sc036jpzoeulwq.jpg</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>1986-01-22</t>
+          <t>1984-10-03</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
-          <t>enana@uomisan.edu.iq</t>
+          <t>hasan_it@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
-          <t>2017-02-13</t>
+          <t>2018-01-30</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
-          <t>هندسة البيئة والتلوث</t>
+          <t>علوم حاسبات </t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
-          <t>هندسة البيئة والتلوث</t>
+          <t>تقنية المعلومات </t>
         </is>
       </c>
       <c r="M63" s="1" t="inlineStr">
         <is>
-          <t>Environmentally friendly recycling of metal cans and polymer bottles obtained from household waste </t>
+          <t>DEVELOPMENT OF THE KEYSTROKE -BASED USER IDENTIFICATION SYSTEM ON HAMMING&amp;#39;S PROXIMITY MEASME</t>
         </is>
       </c>
       <c r="N63" s="1"/>
       <c r="O63" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P63" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>427</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>حسن سوادي طارش محيسن </t>
+          <t>خمائل ابراهيم عبد الواحد</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t> HASAN SWADI TARSH</t>
+          <t>Khamael ibrahim Abdul Wahid</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2sc036jpzoeulwq.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8yfu_ns70mbj9r3.png</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>1984-10-03</t>
+          <t>1980-09-22</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>hasan_it@uomisan.edu.iq</t>
+          <t>Khamael_ibrahim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
-          <t>2018-01-30</t>
+          <t>2018-11-29</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات </t>
+          <t>علوم الفيزياء</t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
-          <t>تقنية المعلومات </t>
+          <t>علوم الفيزياء</t>
         </is>
       </c>
       <c r="M64" s="1" t="inlineStr">
         <is>
-          <t>DEVELOPMENT OF THE KEYSTROKE -BASED USER IDENTIFICATION SYSTEM ON HAMMING&amp;#39;S PROXIMITY MEASME</t>
+          <t>Cu Doped ZnO as Transparent Electrode for Dye Sensitized Solar Cell )DSSC( </t>
         </is>
       </c>
       <c r="N64" s="1"/>
       <c r="O64" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P64" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>455</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>خمائل ابراهيم عبد الواحد</t>
+          <t>حسين سعدون ياسين</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>Khamael ibrahim Abdul Wahid</t>
+          <t>Hussein Saadoun</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8yfu_ns70mbj9r3.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/sqe3g9x46a5fm2y.jpeg</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>1980-09-22</t>
+          <t>1981-12-15</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G65" s="1"/>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>Khamael_ibrahim@uomisan.edu.iq</t>
+          <t>hus_phy8@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
-          <t>2018-11-29</t>
+          <t>2019-10-19</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
-          <t>علوم الفيزياء</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
-          <t>علوم الفيزياء</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="M65" s="1" t="inlineStr">
         <is>
-          <t>Cu Doped ZnO as Transparent Electrode for Dye Sensitized Solar Cell )DSSC( </t>
+          <t>تصنيع مرهم نانوي لعلاج حروق جلد الحيوانات</t>
         </is>
       </c>
       <c r="N65" s="1"/>
       <c r="O65" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P65" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>936</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>حسين سعدون ياسين</t>
+          <t>احمد جعفر الموسوي</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>Hussein Saadoun</t>
+          <t>Ahmed Jaafar Al-Musawi</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/sqe3g9x46a5fm2y.jpeg</t>
+          <t>uploads/photos/awn4h3b91evuxir.jpg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>1981-12-15</t>
+          <t>1991-03-04</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G66" s="1"/>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>07715930994</t>
+        </is>
+      </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
-          <t>hus_phy8@uomisan.edu.iq</t>
+          <t>ahmedjaafar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
-          <t>2019-10-19</t>
+          <t>2019-11-01</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>كيمياء</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>كيمياء عضوية</t>
         </is>
       </c>
       <c r="M66" s="1" t="inlineStr">
         <is>
-          <t>تصنيع مرهم نانوي لعلاج حروق جلد الحيوانات</t>
+          <t>تحضير وتشخيص وتقييم مضاد للالتهاب لبعض المشتقات الجديده لـ            ۲-(۳-فلوروبايفنيل-٤-يل)حامض البروبانويك</t>
         </is>
       </c>
       <c r="N66" s="1"/>
       <c r="O66" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P66" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>502</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>احمد جعفر الموسوي</t>
+          <t>عادل كريم جاسم</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Jaafar Al-Musawi</t>
+          <t>Adel kareem Jasim</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/awn4h3b91evuxir.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/uh43pjmwng_fcle.jpg</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>1991-03-04</t>
+          <t>1989-01-11</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G67" s="1"/>
       <c r="H67" s="1" t="inlineStr">
         <is>
-          <t>ahmedjaafar@uomisan.edu.iq</t>
+          <t>Adelkarimmm@uomasin.edu.eq</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
-          <t>2019-11-01</t>
+          <t>2019-12-09</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
-          <t>كيمياء</t>
+          <t>علوم الكيمياء </t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>كيمياء عضوية</t>
+          <t>الكيمياء الحياتية</t>
         </is>
       </c>
       <c r="M67" s="1" t="inlineStr">
         <is>
-          <t>تحضير وتشخيص وتقييم مضاد للالتهاب لبعض المشتقات الجديده لـ            ۲-(۳-فلوروبايفنيل-٤-يل)حامض البروبانويك</t>
+          <t>تحضير وتشخيص بعض البلورات السائلة الدايمرية الغير متماثلة </t>
         </is>
       </c>
       <c r="N67" s="1"/>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P67" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>426</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>عادل كريم جاسم</t>
+          <t>بهاء الدين كاظم قاسم علي</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>Adel kareem Jasim</t>
+          <t>BAHAULDDIN KADHIM QASIM</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/uh43pjmwng_fcle.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3no9lwyei_pbsh7.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>1989-01-11</t>
+          <t>1987-01-03</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G68" s="1"/>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>Adelkarimmm@uomasin.edu.eq</t>
+          <t>bahaaldeen87@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
-          <t>2019-12-09</t>
+          <t>2020-12-06</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
-          <t>علوم الكيمياء </t>
+          <t>الفيزياء النانوية</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
-          <t>الكيمياء الحياتية</t>
+          <t>خلايا شمسية صبغية</t>
         </is>
       </c>
       <c r="M68" s="1" t="inlineStr">
         <is>
-          <t>تحضير وتشخيص بعض البلورات السائلة الدايمرية الغير متماثلة </t>
+          <t>Preparation of Multi-Walled Carbon Nanotube/TiO2 Mesoporous Hybrid as Photoanode for Dye-Sensitized Solar Cell</t>
         </is>
       </c>
       <c r="N68" s="1"/>
       <c r="O68" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P68" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>457</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>بهاء الدين كاظم قاسم علي</t>
+          <t>رشا شاكر محمود</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>BAHAULDDIN KADHIM QASIM</t>
+          <t>Rasha shaker mahmood</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3no9lwyei_pbsh7.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/v1xbid0zt_hlk6f.jpg</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>1987-01-03</t>
+          <t>2021-06-13</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G69" s="1"/>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>bahaaldeen87@uomisan.edu.iq</t>
+          <t>rasha_shaker@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
-          <t>2020-12-06</t>
+          <t>2020-12-18</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء النانوية</t>
+          <t>علوم كيمياء</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
-          <t>خلايا شمسية صبغية</t>
+          <t>كيمياء لاعضويه</t>
         </is>
       </c>
       <c r="M69" s="1" t="inlineStr">
         <is>
-          <t>Preparation of Multi-Walled Carbon Nanotube/TiO2 Mesoporous Hybrid as Photoanode for Dye-Sensitized Solar Cell</t>
+          <t>تحضير وتشخيص ودراسة الفعاليه البايزلوطيه لبعض معقدات Co(II).Ni(II).Cu(II)المحتويه على ليكاندات ازو-ازوميثين</t>
         </is>
       </c>
       <c r="N69" s="1"/>
       <c r="O69" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P69" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>704</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>رشا شاكر محمود</t>
+          <t>رواءحمزة علي</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>Rasha shaker mahmood</t>
+          <t>Rawaa Hamza Ali</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/v1xbid0zt_hlk6f.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9oy0e38_d6q1ij5.jpg</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>2021-06-13</t>
+          <t>1980-12-29</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>rasha_shaker@uomisan.edu.iq</t>
+          <t>rawaaha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
-          <t>2020-12-18</t>
+          <t>2022-01-17</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
-          <t>علوم كيمياء</t>
+          <t>ماجستير علوم حاسبات</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
-          <t>كيمياء لاعضويه</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="M70" s="1" t="inlineStr">
         <is>
-          <t>تحضير وتشخيص ودراسة الفعاليه البايزلوطيه لبعض معقدات Co(II).Ni(II).Cu(II)المحتويه على ليكاندات ازو-ازوميثين</t>
+          <t>Text Based Steganography Using Unicode Characters</t>
         </is>
       </c>
       <c r="N70" s="1"/>
       <c r="O70" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P70" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>966</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>رواءحمزة علي</t>
+          <t>زينب زامل كاطع</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>Rawaa Hamza Ali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zainab Zamil Gataa Allami</t>
+        </is>
+      </c>
+      <c r="D71" s="1"/>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>1980-12-29</t>
+          <t>1990-11-21</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" s="1" t="inlineStr">
         <is>
-          <t>rawaaha@uomisan.edu.iq</t>
+          <t>zainabzamil@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
-          <t>2022-01-17</t>
+          <t>2022-05-19</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
-          <t>ماجستير علوم حاسبات</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="M71" s="1" t="inlineStr">
         <is>
-          <t>Text Based Steganography Using Unicode Characters</t>
+          <t>دراسة التشكل الوراثي للجينات ذات العلاقة بالتنبؤ بسرطان الثدي</t>
         </is>
       </c>
       <c r="N71" s="1"/>
       <c r="O71" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P71" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>938</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>زينب زامل كاطع</t>
+          <t>ضحى كاظم ماضي</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>Zainab Zamil Gataa Allami</t>
+          <t>Dhuha Kadhim Madhi</t>
         </is>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>1990-11-21</t>
+          <t>1993-06-02</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
-          <t>zainabzamil@uomisan.edu.iq</t>
+          <t>dhuhakadhim322@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
-          <t>2022-05-19</t>
+          <t>2023-05-19</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>احياء مجهرية طبية </t>
         </is>
       </c>
       <c r="M72" s="1" t="inlineStr">
         <is>
-          <t>دراسة التشكل الوراثي للجينات ذات العلاقة بالتنبؤ بسرطان الثدي</t>
+          <t>دراسة وراثية ومصلية لداء البوريليات وعالقته  بمتالزمة االضطرابات النفسية في محافظة البصرة</t>
         </is>
       </c>
       <c r="N72" s="1"/>
       <c r="O72" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P72" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>938</t>
+          <t>950</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>ضحى كاظم ماضي</t>
+          <t> مروه علي مجيد</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>Dhuha Kadhim Madhi</t>
+          <t>Marwah Ali Majeed</t>
         </is>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>1993-06-02</t>
+          <t>1988-11-29</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
-          <t>dhuhakadhim322@uomisan.edu.iq</t>
+          <t>marwah882023@gmail.com</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
-          <t>2023-05-19</t>
+          <t>2024-04-21</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة </t>
+          <t> علوم حياة</t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
-          <t>احياء مجهرية طبية </t>
+          <t>فسلجة حيوان</t>
         </is>
       </c>
       <c r="M73" s="1" t="inlineStr">
         <is>
-          <t>دراسة وراثية ومصلية لداء البوريليات وعالقته  بمتالزمة االضطرابات النفسية في محافظة البصرة</t>
+          <t>دراسة تأثير التدخين والتقدم بالعمر على بعض المعايير الفسيولوجيه في الاشخاص المصابين بكثرة الكريات الحمر في محافظة ميسان</t>
         </is>
       </c>
       <c r="N73" s="1"/>
       <c r="O73" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P73" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>919</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t> مروه علي مجيد</t>
+          <t>ندى فاضل عباس </t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Marwah Ali Majeed</t>
+          <t>N</t>
         </is>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>1988-11-29</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
-          <t>marwah882023@gmail.com</t>
+          <t>nadafadhil@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
-          <t>2024-04-21</t>
+          <t>2025-02-27</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
-          <t> علوم حياة</t>
+          <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
-          <t>فسلجة حيوان</t>
-[...6 lines deleted...]
-      </c>
+          <t>immunology </t>
+        </is>
+      </c>
+      <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P74" s="1" t="inlineStr">
-        <is>
-[...64 lines deleted...]
-      <c r="P75" s="1" t="inlineStr">
         <is>
           <t>كلية العلوم</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">