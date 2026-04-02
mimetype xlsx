--- v0 (2025-10-21)
+++ v1 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P114"/>
+  <dimension ref="A1:P121"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>عادل مانع داخل</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Adel Mana&amp;#39; Dakhil</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/0fzyrb2v6x57gqs.png</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1974-01-03</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>Dr.adelmanaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2017-07-03</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>الكترونيات قدرة</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>احمد كاظم محمد </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Ahmed Kadhim </t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ztwi1v5nrbysf27.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1974-02-01</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>dr.ahmed_alshara@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2017-12-24</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Mechanical Engineering الهندسة الميكانيكية </t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>Thermal Mechanics الحراريات</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>عبدالخالق عبداليمه جعفر</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Abdulkhaliq Abdulyimah Jaafer</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/2_ntziy905g8joq.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1981-11-25</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>aljabery@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t> هندسة مدنية</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>  هندسة انشائية (انشاءات)</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>عباس عوده داود</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Abbas Oda Dawood</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/5p_golcvwm3rnz2.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1977-03-01</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>abbasoda03@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2020-07-21</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>هندسة الانشاءات</t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>سعد فهد رسن</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Sa&amp;#39;ad Fahad Resan</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/427qpyxmakhfz1u.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>2021-02-28</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>sadresan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2021-03-11</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Civil Engineering</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>Structures</t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>رائد ساعي جاسم </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Riaed Al siaede</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/6u0pb3wixy8o2ar.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>2024-06-23</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>dr.ra.iraq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2022-07-06</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>جيولوجي</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>جيوتكنيك </t>
         </is>
       </c>
@@ -727,55 +703,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>حيدر حسان فرج دهم </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Haider Hassan Faraj</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/xsqth0vgip975o2.JPG</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1984-04-11</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>h.dahm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2017-07-31</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Geophysics</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>Seismic Exploration</t>
         </is>
       </c>
@@ -809,55 +781,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>جبار رحيم راشد مريشد الراشدي</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Jabbar Raheem Rashed</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/gawdfertj56mscq.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1972-05-12</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>dr.jabar72@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2018-01-18</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>الهندسة الكهربائية</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>هندسة القدرة الكهربائية</t>
         </is>
       </c>
@@ -891,55 +859,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t> أمير لطيف صالح</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Ameer Latef Saleh</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/61y0i8gp3cst79k.JPG</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1990-06-26</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>ameer-lateef@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2019-03-03</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>هندسة كهربائية</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>قدرة ومكائن</t>
         </is>
       </c>
@@ -969,55 +933,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>سامر محمد جاسب</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t> samir Mohammed Chassib</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/rpw0qvm2bgedyic.jpeg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1985-01-01</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>eng_samir@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2019-03-21</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>الهندسه المدنيه</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>انشاءات</t>
         </is>
       </c>
@@ -1051,2323 +1011,2207 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>حيدر عبد راضي </t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Hayder Abed radhi</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/b9kf186_drijg57.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1979-01-10</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>hayder_alkhazraji@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2020-01-09</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>هندسة مدني</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>مواد بناء</t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
           <t>Long Term Deflection of High Strength R.C.BEAMS </t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
           <t>nce of crack opening, aggregates size and volume fraction on hydro-mechanical properties of concrete in Brazilian s</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>486</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>علي ظاهر محسن</t>
+          <t>علي حسين حسن غافل </t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>Ali Dhahir Mohsin</t>
+          <t> Ali Hussein Hasan</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2gtrs7951m8v_40.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/75ofg_0482usqje.png</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1979-04-10</t>
+          <t>1975-05-09</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>alidh11@uomisan.edu.iq</t>
+          <t>al_azzawwi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2020-05-01</t>
+          <t>2020-02-06</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسبات</t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا المعلومات</t>
+          <t>هندسة المواد</t>
         </is>
       </c>
       <c r="M13" s="1" t="inlineStr">
         <is>
-          <t>using methods of pattern recognition for the analysis of test results </t>
-[...2 lines deleted...]
-      <c r="N13" s="1"/>
+          <t>IMPROVING THE HARDNESS AND WEAR RESISTANCE OF CAST IRON SURFACE BY LASER MELT BEAM INJECTION METHOD (LMI) WITH MECHANICAL ALLOYED POWDER</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>IMPROVING THE HARDNESS AND WEAR RESISTANCE OF CAST IRON SURFACE BY LASER MELT BEAM INJECTION METHOD (LMI) WITH MECHANICAL ALLOYED POWDER</t>
+        </is>
+      </c>
       <c r="O13" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P13" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>476</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>مظفر يعقوب حسين</t>
+          <t>علي ظاهر محسن</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>mudhaffar Yacoub Hussein</t>
+          <t>Ali Dhahir Mohsin</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/lrexog_aq8bvs92.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2gtrs7951m8v_40.png</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1964-08-24</t>
+          <t>1979-04-10</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>myhussein2017@uomisam.edu.iq</t>
+          <t>alidh11@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2020-08-26</t>
+          <t>2020-05-01</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
-          <t>هندسة كيمياوية</t>
+          <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
-          <t>ظواهر انتقال</t>
+          <t>تكنولوجيا المعلومات</t>
         </is>
       </c>
       <c r="M14" s="1" t="inlineStr">
         <is>
-          <t>أنتاج الماء اللاابوني من مياه فضلات معمل أنتاج البطافات الالكترونية بواسطة المبادلات الايونية </t>
-[...6 lines deleted...]
-      </c>
+          <t>using methods of pattern recognition for the analysis of test results </t>
+        </is>
+      </c>
+      <c r="N14" s="1"/>
       <c r="O14" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P14" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>827</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>فاتن ابراهيم موسى </t>
+          <t>ثائر عبدالرحيم كريم </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>Faten Ibrahim MUSSA</t>
+          <t>Thaar Abdalraheem kareem </t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/owra98fm6ikl3cq.jpg</t>
+          <t>uploads/files/_26og01ny7tap8i.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1975-08-13</t>
+          <t>1984-11-15</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>fatin.haydree@uomisan.edu.iq</t>
+          <t>thaar_kareem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2021-01-14</t>
+          <t>2020-06-20</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدني</t>
+          <t>هندسة الالكترونيك والاتصالات </t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
-          <t>انشاءات</t>
+          <t>هندسة الاتصالات</t>
         </is>
       </c>
       <c r="M15" s="1" t="inlineStr">
         <is>
-          <t>An evaluation and improvements of some public transport routes in Baghdad City</t>
+          <t>A Study on The Determinant Spectrum and Performance of STTC on Slow Fading Channels</t>
         </is>
       </c>
       <c r="N15" s="1" t="inlineStr">
         <is>
-          <t>Experimental and Numerical Analysis of Thermal Behavior of Composite Bridge Girders</t>
+          <t>Contribution to the design of CSS-UWB receiver for medical applications in the WBAN network</t>
         </is>
       </c>
       <c r="O15" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P15" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>788</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>احمد ريسان حسين سدخان</t>
+          <t>مظفر يعقوب حسين</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Raysan Hussein Sedkhan</t>
+          <t>mudhaffar Yacoub Hussein</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_0fyt36woivz5ah.png</t>
+          <t>uploads/photos/lrexog_aq8bvs92.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1970-04-29</t>
+          <t>1964-08-24</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>alhusseinahmed70@uomisan.edu.iq</t>
+          <t>myhussein2017@uomisam.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2021-02-11</t>
+          <t>2020-08-26</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكهربائية</t>
+          <t>هندسة كيمياوية</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
-          <t>قدرة ومكائن</t>
+          <t>ظواهر انتقال</t>
         </is>
       </c>
       <c r="M16" s="1" t="inlineStr">
         <is>
-          <t>speed control of separately excited DC motor using fuzzy logic controller</t>
+          <t>أنتاج الماء اللاابوني من مياه فضلات معمل أنتاج البطافات الالكترونية بواسطة المبادلات الايونية </t>
         </is>
       </c>
       <c r="N16" s="1" t="inlineStr">
         <is>
-          <t>Dissolved-gas-analysis based intelligent expert system for power transformers faults diagnosis and insulation oil quality assessment</t>
+          <t>السيطرة على تكون التكلسات في غشاء ثاني أوكسيد التيتانيوم الخزفي النانوفلتر</t>
         </is>
       </c>
       <c r="O16" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P16" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>425</t>
+          <t>657</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t> حسنين عباس حسن</t>
+          <t>فاتن ابراهيم موسى </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t> Hasanain Abbas Hasan</t>
+          <t>Faten Ibrahim MUSSA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vzeg8rwldqbpyjx.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/owra98fm6ikl3cq.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2021-08-28</t>
+          <t>1975-08-13</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>dr-hasanain@uomisan.edu.iq</t>
+          <t>fatin.haydree@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-01-14</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
-          <t>Electrical Engineering </t>
+          <t>هندسة مدني</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
-          <t>Communication Engineering</t>
+          <t>انشاءات</t>
         </is>
       </c>
       <c r="M17" s="1" t="inlineStr">
         <is>
-          <t>Quantum Mixed Transform</t>
+          <t>An evaluation and improvements of some public transport routes in Baghdad City</t>
         </is>
       </c>
       <c r="N17" s="1" t="inlineStr">
         <is>
-          <t>Propagation Model for Nowcasting of HF Communications with Aircraft on Polar Routes</t>
+          <t>Experimental and Numerical Analysis of Thermal Behavior of Composite Bridge Girders</t>
         </is>
       </c>
       <c r="O17" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P17" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>101</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>محمد عبد الامير عبد النبي </t>
+          <t>احمد ريسان حسين سدخان</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Abdul Ameer </t>
+          <t>Ahmed Raysan Hussein Sedkhan</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ejs2x_l6igwmbh1.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_0fyt36woivz5ah.png</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1968-08-19</t>
+          <t>1970-04-29</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>dr.alhumairi@uomisan.edu.iq</t>
+          <t>alhusseinahmed70@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2021-09-05</t>
+          <t>2021-02-11</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
-          <t>هندسة النفط</t>
+          <t>الهندسة الكهربائية</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
-          <t>هندسة انتاج النفط</t>
+          <t>قدرة ومكائن</t>
         </is>
       </c>
       <c r="M18" s="1" t="inlineStr">
         <is>
-          <t>Evaluation of Multi Phase Flow Pressure Drop a Cross Production Choke Valve</t>
+          <t>speed control of separately excited DC motor using fuzzy logic controller</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
-          <t>Experimental Study to Investigate Plugging Of Fracture by Solids Carrier Fluid</t>
+          <t>Dissolved-gas-analysis based intelligent expert system for power transformers faults diagnosis and insulation oil quality assessment</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P18" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>425</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>حنون حسن مشكور</t>
+          <t> حسنين عباس حسن</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Hanoon Hasan Meshkoor</t>
+          <t> Hasanain Abbas Hasan</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/7xw13pdi9vl0mzt.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vzeg8rwldqbpyjx.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1963-06-03</t>
+          <t>2021-08-28</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>hanoon@uomisan.edu.iq</t>
+          <t>dr-hasanain@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2021-10-07</t>
+          <t>2021-07-29</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
-          <t>كيمياء فيزياوية</t>
+          <t>Electrical Engineering </t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t>خطوط انابيب نقل النفط و الغاز</t>
+          <t>Communication Engineering</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
-          <t>بحث حول العمليات الحرارية والهيدروديناميكية في خطوط أنابيب نقل الغاز الطبيعي</t>
+          <t>Quantum Mixed Transform</t>
         </is>
       </c>
       <c r="N19" s="1" t="inlineStr">
         <is>
-          <t>بحث حول العمليات الحرارية والهيدروديناميكية في خطوط أنابيب نقل الغاز الطبيعي</t>
+          <t>Propagation Model for Nowcasting of HF Communications with Aircraft on Polar Routes</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>500</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>محمد رزاق محمد</t>
+          <t>محمد عبد الامير عبد النبي </t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Razzaq Mohammed</t>
+          <t>Mohammed Abdul Ameer </t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/r4zo2jn760ma35i.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ejs2x_l6igwmbh1.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1983-11-01</t>
+          <t>1968-08-19</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>mohammedrazzaq14@uomisan.edu.iq</t>
+          <t>dr.alhumairi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2022-11-29</t>
+          <t>2021-09-05</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
-          <t>هندسة المواد</t>
+          <t>هندسة النفط</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t>المواد الحيوية</t>
+          <t>هندسة انتاج النفط</t>
         </is>
       </c>
       <c r="M20" s="1" t="inlineStr">
         <is>
-          <t>Effect of Temperature and UV on Some Mechanical Properties of PVC Pipes</t>
+          <t>Evaluation of Multi Phase Flow Pressure Drop a Cross Production Choke Valve</t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
-          <t>Injectable Composite Biomaterials for Cartilage Tissue Engineering</t>
+          <t>Experimental Study to Investigate Plugging Of Fracture by Solids Carrier Fluid</t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>688</t>
+          <t>830</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>مرتضى عباس عبد علي</t>
+          <t>حنون حسن مشكور</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Murtada Abbas Abed Ali</t>
+          <t>Hanoon Hasan Meshkoor</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vd7ms9xq10rho3u.jpg</t>
+          <t>uploads/photos/7xw13pdi9vl0mzt.jpeg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1983-02-12</t>
+          <t>1963-06-03</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>murtadaa@uomisan.edu.iq</t>
+          <t>hanoon@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2023-01-05</t>
+          <t>2021-10-07</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>كيمياء فيزياوية</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>انشاءات</t>
+          <t>خطوط انابيب نقل النفط و الغاز</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t>تطوير الخرسانة الحاوية على  الياف البولي بروبيلين</t>
+          <t>بحث حول العمليات الحرارية والهيدروديناميكية في خطوط أنابيب نقل الغاز الطبيعي</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>تحري التصرف خلال الزمن والتصرف الميكانيكي للمواد المركبة المصنعة من الخشب المعالج حراريا والبلاستك للأستعمال في المنشأت البحرية</t>
+          <t>بحث حول العمليات الحرارية والهيدروديناميكية في خطوط أنابيب نقل الغاز الطبيعي</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>463</t>
+          <t>795</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>محمد خلف جمعة</t>
+          <t>محمد رزاق محمد</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Khalaf jumaa</t>
+          <t>Mohammed Razzaq Mohammed</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/punx086zvfg35ds.jpg</t>
+          <t>uploads/photos/r4zo2jn760ma35i.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1983-11-10</t>
+          <t>1983-11-01</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>muhammed.kh@uomisan.edu.iq</t>
+          <t>mohammedrazzaq14@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2023-01-13</t>
+          <t>2022-11-29</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكهربائية و الالكترونية</t>
+          <t>هندسة المواد</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>القدرة و المكائن</t>
+          <t>المواد الحيوية</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t>INCREASING OF EFFICIENCY OF ENERGY SYSTEM OF THE INDUSTRIAL COMPLEX BY VOLTAGE REGULATION</t>
+          <t>Effect of Temperature and UV on Some Mechanical Properties of PVC Pipes</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t>FPGA BASED FUZZY LOGIC CONTROLLER FOR MULTICONVERTER IN DC DISTRIBUTED POWER SYSTEMS</t>
+          <t>Injectable Composite Biomaterials for Cartilage Tissue Engineering</t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>688</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>نصيف جاسم هادي</t>
+          <t>مرتضى عباس عبد علي</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Nsaif Jasim hadi</t>
+          <t>Murtada Abbas Abed Ali</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/cbjsr2w09fnoeud.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vd7ms9xq10rho3u.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1983-07-15</t>
+          <t>1983-02-12</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>nsf_jsm@uomisan.edu.iq</t>
+          <t>murtadaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2023-01-15</t>
+          <t>2023-01-05</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>هندسة الاتصالات وهندسة الحاسبات</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>هندسة الاتصالات الإلكترونية وهندسة الحاسبات</t>
+          <t>انشاءات</t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
-          <t>FPGA Implantation of Matrix Processing Cores</t>
-[...2 lines deleted...]
-      <c r="N23" s="1"/>
+          <t>تطوير الخرسانة الحاوية على  الياف البولي بروبيلين</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>تحري التصرف خلال الزمن والتصرف الميكانيكي للمواد المركبة المصنعة من الخشب المعالج حراريا والبلاستك للأستعمال في المنشأت البحرية</t>
+        </is>
+      </c>
       <c r="O23" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>463</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>ناصر حكيم طعمة </t>
+          <t>محمد خلف جمعة</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Nasser Hakeem Tu&amp;#39;ma</t>
+          <t>Mohammed Khalaf jumaa</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/qfekclx_61g50th.png</t>
+          <t>uploads/photos/punx086zvfg35ds.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1977-12-20</t>
+          <t>1983-11-10</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>naserhakeem@uomisan.edu.iq</t>
+          <t>muhammed.kh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2023-03-15</t>
+          <t>2023-01-13</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية </t>
+          <t>الهندسة الكهربائية و الالكترونية</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>انشاءات </t>
+          <t>القدرة و المكائن</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>التأثير الديناميكي للرياح على مجموعة من الابراج و قبة</t>
+          <t>INCREASING OF EFFICIENCY OF ENERGY SYSTEM OF THE INDUSTRIAL COMPLEX BY VOLTAGE REGULATION</t>
         </is>
       </c>
       <c r="N24" s="1" t="inlineStr">
         <is>
-          <t>سلوك عتبا ت خرسانة المساحيق الفعالة المسلحة بقضبان الياف البوليمرات المسلحة</t>
+          <t>FPGA BASED FUZZY LOGIC CONTROLLER FOR MULTICONVERTER IN DC DISTRIBUTED POWER SYSTEMS</t>
         </is>
       </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>112</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>محمد حسوني جاسم </t>
+          <t>نصيف جاسم هادي</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Hassoni Jasim</t>
+          <t>Nsaif Jasim hadi</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/9elb0_5c8xandur.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/cbjsr2w09fnoeud.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1994-07-14</t>
+          <t>1983-07-15</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>mohammedhasson30@gmial.com</t>
+          <t>nsf_jsm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>2023-05-24</t>
+          <t>2023-01-15</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
-          <t>هندسة اتصالات الحاسوب</t>
+          <t>هندسة الاتصالات وهندسة الحاسبات</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء وحاسبات </t>
+          <t>هندسة الاتصالات الإلكترونية وهندسة الحاسبات</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
-          <t>التقنيات الحديثة المستخدمة للكشف عن أنشطة الروبوتات داخل الشبكة باستخدام بيانات Netflow و اكتشاف الروبوتات في البيئات الافتراضية</t>
+          <t>FPGA Implantation of Matrix Processing Cores</t>
         </is>
       </c>
       <c r="N25" s="1"/>
       <c r="O25" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P25" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>821</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>مصطفى جاسب جاسم</t>
+          <t>ناصر حكيم طعمة </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Chasib Jasim </t>
+          <t>Nasser Hakeem Tu&amp;#39;ma</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/veh3ajd9wrxl48m.png</t>
+          <t>uploads/photos/qfekclx_61g50th.png</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1986-01-01</t>
+          <t>1977-12-20</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>mustafa-jasim@uomisan.edu.iq</t>
+          <t>naserhakeem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
-          <t>2023-10-31</t>
+          <t>2023-03-15</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>Civil Engineering</t>
+          <t>هندسة مدنية </t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>Structural</t>
+          <t>انشاءات </t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
-          <t>PREDICTION OF LOAD CARRYING CAPACITY OF REINFORCED CONCRETE DEEP BEAMS WITH AND WITHOUT WEB OPENING USING ARTIFICIAL NEURAL NETWORK</t>
+          <t>التأثير الديناميكي للرياح على مجموعة من الابراج و قبة</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
-          <t>Damage-Tolerant Optimal Design of Structures Subjected to Blast Loading</t>
+          <t>سلوك عتبا ت خرسانة المساحيق الفعالة المسلحة بقضبان الياف البوليمرات المسلحة</t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P26" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>804</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>صادق دعير عنيد</t>
+          <t>محمد حسوني جاسم </t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>Sadeq D. Al-Majidi</t>
+          <t>Mohammed Hassoni Jasim</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/nf6ykmget2_5jch.jpg</t>
+          <t>uploads/photos/9elb0_5c8xandur.jpeg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1984-09-08</t>
+          <t>1994-07-14</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>sadeqalmajidi@uomisan.edu.iq</t>
+          <t>mohammedhasson30@gmial.com</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
-          <t>2023-11-08</t>
+          <t>2023-05-24</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>هندسة اتصالات الحاسوب</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>قدرة</t>
+          <t>هندسة كهرباء وحاسبات </t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
-          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
-[...6 lines deleted...]
-      </c>
+          <t>التقنيات الحديثة المستخدمة للكشف عن أنشطة الروبوتات داخل الشبكة باستخدام بيانات Netflow و اكتشاف الروبوتات في البيئات الافتراضية</t>
+        </is>
+      </c>
+      <c r="N27" s="1"/>
       <c r="O27" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P27" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>481</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>فراس جواد كاظم</t>
+          <t>مصطفى جاسب جاسم</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Firas Jawad Kadhim</t>
+          <t>Mustafa Chasib Jasim </t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/9zdetym7wa6253u.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/veh3ajd9wrxl48m.png</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1980-04-03</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>firasjk@uomisan.edu.iq</t>
+          <t>mustafa-jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
-          <t>2024-01-18</t>
+          <t>2023-10-31</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>هتدسة بناء وانشاءات</t>
+          <t>Civil Engineering</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>هندسة جيوتكنيك</t>
+          <t>Structural</t>
         </is>
       </c>
       <c r="M28" s="1" t="inlineStr">
         <is>
-          <t>خصائص الانضمام في الترب غير المشبعة</t>
+          <t>PREDICTION OF LOAD CARRYING CAPACITY OF REINFORCED CONCRETE DEEP BEAMS WITH AND WITHOUT WEB OPENING USING ARTIFICIAL NEURAL NETWORK</t>
         </is>
       </c>
       <c r="N28" s="1" t="inlineStr">
         <is>
-          <t>Experimental Investigation on the Effect of Biogrouting  by Using Different Calcium Sources on the Improvement  and Performance of Poorly Graded Fine Sand</t>
+          <t>Damage-Tolerant Optimal Design of Structures Subjected to Blast Loading</t>
         </is>
       </c>
       <c r="O28" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>796</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>ميس كريم جبار </t>
+          <t>صادق دعير عنيد</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>Mays Kareem Jabbar </t>
+          <t>Sadeq D. Al-Majidi</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ps0j3y_w61rquz.jpg</t>
+          <t>uploads/photos/nf6ykmget2_5jch.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1985-12-01</t>
+          <t>1984-09-08</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>m_mays85@uomisan.edu.iq</t>
+          <t>sadeqalmajidi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
-          <t>2024-11-14</t>
+          <t>2023-11-08</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات والاتصالات</t>
+          <t>قدرة</t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
-          <t>An Efficient Handoff Scheme for WiMAX Networks with Load Balancing</t>
+          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
         </is>
       </c>
       <c r="N29" s="1" t="inlineStr">
         <is>
-          <t>HyperGraph Based Stable Clustering in VANET</t>
+          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
         </is>
       </c>
       <c r="O29" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>789</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>ابوذر طالب حلبوص</t>
+          <t>فراس جواد كاظم</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>Abouther Thalib Halboose</t>
+          <t>Firas Jawad Kadhim</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xhdgoic62f9r4sa.jpg</t>
+          <t>uploads/photos/9zdetym7wa6253u.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1978-09-07</t>
+          <t>1980-04-03</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>abouther@uomisan.edu.iq</t>
+          <t>firasjk@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>2010-10-10</t>
+          <t>2024-01-18</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>Chemical Engineering</t>
+          <t>هتدسة بناء وانشاءات</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>Petrochemicals</t>
+          <t>هندسة جيوتكنيك</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
-          <t>Oil Removal from Wastewater of Al-Bezerqan Crude Oil Field by Air Flotation</t>
+          <t>خصائص الانضمام في الترب غير المشبعة</t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>3D printed membranes for oil water separation processes </t>
+          <t>Experimental Investigation on the Effect of Biogrouting  by Using Different Calcium Sources on the Improvement  and Performance of Poorly Graded Fine Sand</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>477</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>ماب علاء حسين</t>
+          <t>ميس كريم جبار </t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Maab alaa hussain</t>
+          <t>Mays Kareem Jabbar </t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/u6cwqm17fh0yt_o.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ps0j3y_w61rquz.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1986-01-12</t>
+          <t>1985-12-01</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>maab-alaa@uomisan.edu.iq</t>
+          <t>m_mays85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2016-06-25</t>
+          <t>2024-11-14</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>هندسة الكترونيك واتصالات</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>حاسبات</t>
+          <t>هندسة الحاسبات والاتصالات</t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>تجميع البيانات من الشبكات اللاسلكية باستخدام الطرق الذكية</t>
-[...2 lines deleted...]
-      <c r="N31" s="1"/>
+          <t>An Efficient Handoff Scheme for WiMAX Networks with Load Balancing</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>HyperGraph Based Stable Clustering in VANET</t>
+        </is>
+      </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>473</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>د. حيدر خلف جبار اللامي</t>
+          <t>ابوذر طالب حلبوص</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Dr. Haider Khalaf Jabbar</t>
+          <t>Abouther Thalib Halboose</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/32bk_eivq15n6ax.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xhdgoic62f9r4sa.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1983-08-18</t>
+          <t>1978-09-07</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>haider.allamy@uomisan.edu.iq</t>
+          <t>abouther@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2017-05-15</t>
+          <t>2010-10-10</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>Chemical Engineering</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي والانظمة الخبيرة</t>
+          <t>Petrochemicals</t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>قواعد بيانات  ربط العملاء  الهاتف المحمول</t>
+          <t>Oil Removal from Wastewater of Al-Bezerqan Crude Oil Field by Air Flotation</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
-          <t>تطوير نظام خبير باستخدام الشبكات العصبية الاصطناعية الذكية</t>
+          <t>3D printed membranes for oil water separation processes </t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>790</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>علي حسين جبار</t>
+          <t>ماب علاء حسين</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>ALI HUSSEIN JABBAR </t>
+          <t>Maab alaa hussain</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/97d4eysh8_0ra2l.jpg</t>
+          <t>uploads/photos/u6cwqm17fh0yt_o.jpeg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1982-10-26</t>
+          <t>1986-01-12</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>alihussein.mcm@uomisan.edu.iq</t>
+          <t>maab-alaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>2018-03-28</t>
+          <t>2016-06-25</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>هندسة الكترونيك واتصالات</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>حراريات</t>
+          <t>حاسبات</t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
-          <t>Experimental and numerical investigation of mechanisms governing the performance of electrodialysis for liquid desiccant regeneration</t>
-[...6 lines deleted...]
-      </c>
+          <t>تجميع البيانات من الشبكات اللاسلكية باستخدام الطرق الذكية</t>
+        </is>
+      </c>
+      <c r="N33" s="1"/>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>844</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>صباح فالح حبيب الحمدي</t>
+          <t>د. حيدر خلف جبار اللامي</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>Sabah F. H. Alhamdi</t>
+          <t>Dr. Haider Khalaf Jabbar</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/cgnu8ezm7ib9tkh.jpg</t>
+          <t>uploads/photos/32bk_eivq15n6ax.jpeg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>1980-11-22</t>
+          <t>1983-08-18</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>sabahalhamdi@uomisan.edu.iq</t>
+          <t>haider.allamy@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
-          <t>2018-08-08</t>
+          <t>2017-05-15</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الميكانيكية</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>حراريات</t>
+          <t>الذكاء الاصطناعي والانظمة الخبيرة</t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
-          <t>دراسة أنفصال الجريان بين ريشتي الضاغطة المحورية</t>
+          <t>قواعد بيانات  ربط العملاء  الهاتف المحمول</t>
         </is>
       </c>
       <c r="N34" s="1" t="inlineStr">
         <is>
-          <t>INTERMITTENCY EFFECTS ON THE UNIVERSALITY OF LOCAL DISSIPATION SCALES IN TURBULENT BOUNDARY LAYER FLOWS WITH AND WITHOUT FREE-STREAM TURBULENCE</t>
+          <t>تطوير نظام خبير باستخدام الشبكات العصبية الاصطناعية الذكية</t>
         </is>
       </c>
       <c r="O34" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>510</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>مصطفى محسن غيثان</t>
+          <t>علي حسين جبار</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>Mostfa Mohsin Albdair</t>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+          <t>ALI HUSSEIN JABBAR </t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/97d4eysh8_0ra2l.jpg</t>
+        </is>
+      </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1974-01-01</t>
+          <t>1982-10-26</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>mostfa.albdair@gmail.com</t>
+          <t>alihussein.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
-          <t>2019-02-03</t>
+          <t>2018-03-28</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
-          <t>شبكات</t>
-[...3 lines deleted...]
-      <c r="N35" s="1"/>
+          <t>حراريات</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>Experimental and numerical investigation of mechanisms governing the performance of electrodialysis for liquid desiccant regeneration</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Experimental and numerical investigation of mechanisms governing the performance of electrodialysis for liquid desiccant regeneration</t>
+        </is>
+      </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P35" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>817</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>علي حسين حسن غافل </t>
+          <t>صباح فالح حبيب الحمدي</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t> Ali Hussein Hasan</t>
+          <t>Sabah F. H. Alhamdi</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/75ofg_0482usqje.png</t>
+          <t>uploads/photos/cgnu8ezm7ib9tkh.jpg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>1975-05-09</t>
+          <t>1980-11-22</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
-          <t>al_azzawwi@uomisan.edu.iq</t>
+          <t>sabahalhamdi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
-          <t>2020-02-06</t>
+          <t>2018-08-08</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
-          <t>هندسة المواد</t>
+          <t>حراريات</t>
         </is>
       </c>
       <c r="M36" s="1" t="inlineStr">
         <is>
-          <t>IMPROVING THE HARDNESS AND WEAR RESISTANCE OF CAST IRON SURFACE BY LASER MELT BEAM INJECTION METHOD (LMI) WITH MECHANICAL ALLOYED POWDER</t>
+          <t>دراسة أنفصال الجريان بين ريشتي الضاغطة المحورية</t>
         </is>
       </c>
       <c r="N36" s="1" t="inlineStr">
         <is>
-          <t>IMPROVING THE HARDNESS AND WEAR RESISTANCE OF CAST IRON SURFACE BY LASER MELT BEAM INJECTION METHOD (LMI) WITH MECHANICAL ALLOYED POWDER</t>
+          <t>INTERMITTENCY EFFECTS ON THE UNIVERSALITY OF LOCAL DISSIPATION SCALES IN TURBULENT BOUNDARY LAYER FLOWS WITH AND WITHOUT FREE-STREAM TURBULENCE</t>
         </is>
       </c>
       <c r="O36" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P36" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>964</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>حسين طعمه حازم </t>
+          <t>مصطفى محسن غيثان</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>Hussein Tuama Hazim</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mostfa Mohsin Albdair</t>
+        </is>
+      </c>
+      <c r="D37" s="1"/>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>1989-06-03</t>
+          <t>1974-01-01</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
-          <t>hussein.tuama@uomisan.edu.iq</t>
+          <t>mostfa.albdair@gmail.com</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
-          <t>2020-04-26</t>
+          <t>2019-02-03</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
-          <t>هندسة الالكترونيك والاتصالات</t>
-[...11 lines deleted...]
-      </c>
+          <t>شبكات</t>
+        </is>
+      </c>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
       <c r="O37" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P37" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>468</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>محمد تالي قاسم المالجي</t>
+          <t>حسين طعمه حازم </t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Tali Qasim Almalchy</t>
+          <t>Hussein Tuama Hazim</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/hgake6nx5piw43f.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hliwn2ka_bcgdp1.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>1987-06-24</t>
+          <t>1989-06-03</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>mohammed.almalchy@uomisan.edu.iq</t>
+          <t>hussein.tuama@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
-          <t>2020-06-12</t>
+          <t>2020-04-26</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسوب</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
-          <t>تكنلوجيا المعلومات</t>
+          <t>هندسة الالكترونيك والاتصالات</t>
         </is>
       </c>
       <c r="M38" s="1" t="inlineStr">
         <is>
-          <t>نظام ادارة جامعي لجامعة ميسان</t>
+          <t> energy efficient bandwidth allocation for LTE mobile Networks</t>
         </is>
       </c>
       <c r="N38" s="1" t="inlineStr">
         <is>
-          <t>مساهمات في تصميم وتنفيذ أنظمة الرعاية الصحية استنادًا إلى شبكات الاستشعار اللاسلكية القابلة للارتداء</t>
+          <t>not yet</t>
         </is>
       </c>
       <c r="O38" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P38" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>846</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>ثائر عبدالرحيم كريم </t>
+          <t>محمد تالي قاسم المالجي</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>Thaar Abdalraheem kareem </t>
+          <t>Mohammed Tali Qasim Almalchy</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/yvikdjhunqezr7_.jpg</t>
+          <t>uploads/photos/hgake6nx5piw43f.jpeg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>1984-11-15</t>
+          <t>1987-06-24</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>thaar_kareem@uomisan.edu.iq</t>
+          <t>mohammed.almalchy@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
-          <t>2020-06-20</t>
+          <t>2020-06-12</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
-          <t>هندسة الالكترونيك والاتصالات </t>
+          <t>علوم الحاسوب</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
-          <t>هندسة الاتصالات</t>
+          <t>تكنلوجيا المعلومات</t>
         </is>
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
-          <t>A Study on The Determinant Spectrum and Performance of STTC on Slow Fading Channels</t>
+          <t>نظام ادارة جامعي لجامعة ميسان</t>
         </is>
       </c>
       <c r="N39" s="1" t="inlineStr">
         <is>
-          <t>Contribution to the design of CSS-UWB receiver for medical applications in the WBAN network</t>
+          <t>مساهمات في تصميم وتنفيذ أنظمة الرعاية الصحية استنادًا إلى شبكات الاستشعار اللاسلكية القابلة للارتداء</t>
         </is>
       </c>
       <c r="O39" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P39" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>466</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>مصعب صباح عبد</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Musab sabah abed</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/450tk8ndp2iyarl.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>1984-02-15</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>musciveng@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
           <t>2020-06-24</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
           <t>هندسة مدني</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>جيوتكنيك</t>
         </is>
       </c>
@@ -3397,55 +3241,51 @@
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>مشتاق عبد الكريم حسين</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Mushtaq Abdul Kareem Hussein</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/ajiobnh15qc0_w3.PNG</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>1969-07-03</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>mushtaqkareem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
           <t>2021-04-08</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>هندسة ميكانيكية</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>ميكانيك تطبيقي</t>
         </is>
       </c>
@@ -3479,55 +3319,51 @@
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>جاسم حسن علك صحين </t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Jasim Hasan Ilik </t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/4sqjygki85_ucoz.JPG</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>1971-09-26</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>j.h.al-bedhany@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
           <t>2021-06-21</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>ميكانيك</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
           <t>ميكانيك تطبيقي (تصاميم)</t>
         </is>
       </c>
@@ -3561,55 +3397,51 @@
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>خالد وليد ناصر </t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>khalid Waleed </t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/j_zkwercnd3g8q9.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1984-06-21</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>khalid.waleed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>2021-06-29</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>electrical engineering</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>electrical power and energy engineering</t>
         </is>
       </c>
@@ -3639,3917 +3471,3737 @@
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>ساجد كامل زمام</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>sajid kamil zemam</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/htjosq7bea_ycxm.jpg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>2021-09-27</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>sajid.kamil@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
           <t>2021-10-11</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>هندسة مدني</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>هندسة مدني</t>
         </is>
       </c>
       <c r="M44" s="1" t="inlineStr">
         <is>
           <t>Experimental study of bending behavior of a clay under different suctions - Analysis by digital image processing</t>
         </is>
       </c>
       <c r="N44" s="1"/>
       <c r="O44" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P44" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>751</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>م.د نور كاظم فهيد</t>
+          <t>زهراء محسن اغضيب</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>noor k. faheed</t>
+          <t>Zahraa Mehssen Agheeb </t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/0gctqxe9p7oml8_.jpg</t>
+          <t>uploads/files/dytmvc95k8j4fhg.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>1991-04-20</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
-          <t>noor.kf@uomisan.edu.iq</t>
+          <t>zahraa.mo.eng@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
-          <t>2022-02-20</t>
+          <t>2022-01-18</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
-          <t>هندسة المواد</t>
+          <t>electrical engineering</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
-          <t>هندسة المواد الاحيائية</t>
+          <t>communication systems </t>
         </is>
       </c>
       <c r="M45" s="1" t="inlineStr">
         <is>
-          <t>تأثير درجات الحراره علئ انبعاج اعمدة المواد المتراكبه</t>
+          <t>M-dimension hybrid algorithm for scientific workflow in cloud computing</t>
         </is>
       </c>
       <c r="N45" s="1"/>
       <c r="O45" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P45" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>787</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>سنان عماد صبري</t>
+          <t>م.د نور كاظم فهيد</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>Sinan Imad Sabri</t>
+          <t>noor k. faheed</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/bv8lqu57min1ck9.jpg</t>
+          <t>uploads/photos/0gctqxe9p7oml8_.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>1979-07-07</t>
+          <t>1991-04-20</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>sisabri@uomisan.edu.iq</t>
+          <t>noor.kf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
-          <t>2022-05-14</t>
+          <t>2022-02-20</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>هندسة المواد</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
-          <t>Computer Vision</t>
+          <t>هندسة المواد الاحيائية</t>
         </is>
       </c>
       <c r="M46" s="1" t="inlineStr">
         <is>
-          <t>Image Restoration Using Neural Networks</t>
-[...6 lines deleted...]
-      </c>
+          <t>تأثير درجات الحراره علئ انبعاج اعمدة المواد المتراكبه</t>
+        </is>
+      </c>
+      <c r="N46" s="1"/>
       <c r="O46" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P46" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>818</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>محمد حسن لازم</t>
+          <t>سنان عماد صبري</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Hasan Lazim </t>
+          <t>Sinan Imad Sabri</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/65nifavo7pkbgm4.jpg</t>
+          <t>uploads/photos/bv8lqu57min1ck9.jpg</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>1988-03-21</t>
+          <t>1979-07-07</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
-          <t>mohammed.hasan@uomisan.edu.iq</t>
+          <t>sisabri@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
-          <t>2022-06-09</t>
+          <t>2022-05-14</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكهربائية</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
-          <t>قدرة و مكائن</t>
+          <t>Computer Vision</t>
         </is>
       </c>
       <c r="M47" s="1" t="inlineStr">
         <is>
-          <t>المحرك الحثي المتعدد الدوائر مع تحسين أداء قدرته</t>
-[...2 lines deleted...]
-      <c r="N47" s="1"/>
+          <t>Image Restoration Using Neural Networks</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Learning Representations for Human Identification</t>
+        </is>
+      </c>
       <c r="O47" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P47" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>840</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>محمد مهدي صالح </t>
+          <t>محمد حسن لازم</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>Mohammad Mahdie Saleh</t>
+          <t>Mohammed Hasan Lazim </t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/rkytwuv7z63hsl_.jpg</t>
+          <t>uploads/photos/65nifavo7pkbgm4.jpg</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>1981-04-25</t>
+          <t>1988-03-21</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
-          <t>mohammed.alazawii@uomisan.edu.iq</t>
+          <t>mohammed.hasan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
-          <t>2022-07-21</t>
+          <t>2022-06-09</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الميكانيكية</t>
+          <t>الهندسة الكهربائية</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
-          <t>موائع وحراريات</t>
+          <t>قدرة و مكائن</t>
         </is>
       </c>
       <c r="M48" s="1" t="inlineStr">
         <is>
-          <t>أنتقال الحرارة بالحمل الطبيعي خلال وسط مسامي محدد اسطواني ثلاثي الابعاد مع ظروف حدية لدرجة حرارة جدار ثابتة ودورية</t>
-[...6 lines deleted...]
-      </c>
+          <t>المحرك الحثي المتعدد الدوائر مع تحسين أداء قدرته</t>
+        </is>
+      </c>
+      <c r="N48" s="1"/>
       <c r="O48" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P48" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>820</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>حيدر ناصر مناتي اللامي</t>
+          <t>محمد مهدي صالح </t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>Hayder Naser Mnati Al-Lami</t>
+          <t>Mohammad Mahdie Saleh</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/n6vjf1uk24halis.jpg</t>
+          <t>uploads/photos/rkytwuv7z63hsl_.jpg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>1987-03-19</t>
+          <t>1981-04-25</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
-          <t>hayderallami@uomisan.edu.iq</t>
+          <t>mohammed.alazawii@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
-          <t>2022-11-16</t>
+          <t>2022-07-21</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
-          <t>موائع</t>
+          <t>موائع وحراريات</t>
         </is>
       </c>
       <c r="M49" s="1" t="inlineStr">
         <is>
-          <t>-Detailed simulations of sub-surface boundary  layer in wind-generated waves </t>
-[...2 lines deleted...]
-      <c r="N49" s="1"/>
+          <t>أنتقال الحرارة بالحمل الطبيعي خلال وسط مسامي محدد اسطواني ثلاثي الابعاد مع ظروف حدية لدرجة حرارة جدار ثابتة ودورية</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>تخزين الطاقة الحرارية بالحرارة المحسوسة في خزان معبأ بالهواء والألومينا باستخدام التدفق المحوري والتدفق المحوري مع الطبقات والتدفق القطري</t>
+        </is>
+      </c>
       <c r="O49" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P49" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>791</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>محمود شاكر محمود </t>
+          <t>حيدر ناصر مناتي اللامي</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>Mahmood Shacker Mahmood</t>
+          <t>Hayder Naser Mnati Al-Lami</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/1tf78ehl0j9w46k.jpg</t>
+          <t>uploads/photos/n6vjf1uk24halis.jpg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>1978-10-14</t>
+          <t>1987-03-19</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>mahmood-shacker@uomisan.edu</t>
+          <t>hayderallami@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
-          <t>2023-04-05</t>
+          <t>2022-11-16</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>ميكانيك</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
-          <t>تطبيقي</t>
+          <t>موائع</t>
         </is>
       </c>
       <c r="M50" s="1" t="inlineStr">
         <is>
-          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
-[...6 lines deleted...]
-      </c>
+          <t>-Detailed simulations of sub-surface boundary  layer in wind-generated waves </t>
+        </is>
+      </c>
+      <c r="N50" s="1"/>
       <c r="O50" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P50" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>832</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>نبيل نجم بهلول </t>
+          <t>محمود شاكر محمود </t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>Nabil Najm Bahloul</t>
+          <t>Mahmood Shacker Mahmood</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qt4w0homa21psud.jpg</t>
+          <t>uploads/photos/1tf78ehl0j9w46k.jpg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>1984-05-21</t>
+          <t>1978-10-14</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>nabeelclick@uomisan.edu.iq</t>
+          <t>mahmood-shacker@uomisan.edu</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
-          <t>2023-05-14</t>
+          <t>2023-04-05</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
-          <t>قسم الهندسة الميكانيكية</t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا التصنيع المتقدمة</t>
+          <t>تطبيقي</t>
         </is>
       </c>
       <c r="M51" s="1" t="inlineStr">
         <is>
-          <t>EFFECT OF POST TREATMENT PARAMETERS ON CORROSION RESISTANCE OF Ti-13Nb-13Zr COATED WITH HYDROXYAPATITE  VIA ELECTROPHORETIC DEPOSITION</t>
-[...2 lines deleted...]
-      <c r="N51" s="1"/>
+          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
+        </is>
+      </c>
       <c r="O51" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P51" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>98</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>المدرس الدكتور  رياض طعمه حازم</t>
+          <t>نبيل نجم بهلول المياحي</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>Dr.Ryad Tuma Hazem</t>
+          <t>NABEEL NAJM BAHLOH AL-MAYYAHI</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/7tzfgnploxsik85.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qt4w0homa21psud.jpg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>1977-10-22</t>
+          <t>1984-05-21</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>0773363187</t>
+          <t>+9647702780422</t>
         </is>
       </c>
       <c r="H52" s="1" t="inlineStr">
         <is>
-          <t>ryadtuma@uomisan.edu.iq</t>
+          <t>nabeelclick@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
-          <t>2023-05-21</t>
+          <t>2023-05-14</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
-          <t>دكتوراه فلسفه في الهندسه المدنيه</t>
+          <t>قسم الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
-          <t>دكتوراه في هندسه اداره المشاريع </t>
+          <t>تكنولوجيا التصنيع المتقدمة</t>
         </is>
       </c>
       <c r="M52" s="1" t="inlineStr">
         <is>
-          <t>IMPACT OF EXTERNAL AND HUMAN FACTORS ON LABOR PRODUCTIVITY OF CONSTRUCTION PROJECTS IN IRAQ</t>
-[...6 lines deleted...]
-      </c>
+          <t>EFFECT OF POST TREATMENT PARAMETERS ON CORROSION RESISTANCE OF Ti-13Nb-13Zr COATED WITH HYDROXYAPATITE  VIA ELECTROPHORETIC DEPOSITION</t>
+        </is>
+      </c>
+      <c r="N52" s="1"/>
       <c r="O52" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P52" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>800</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>حيدر حسن حيدر</t>
+          <t>المدرس الدكتور  رياض طعمه حازم</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>Haidar Hassan Haidar</t>
+          <t>Dr.Ryad Tuma Hazem</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/fqwubh3tymd5s_k.jpg</t>
+          <t>uploads/photos/7tzfgnploxsik85.JPG</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>1984-01-16</t>
+          <t>1977-10-22</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>3haidar@uomisan.edu.iq</t>
+          <t>ryadtuma@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
-          <t>2023-06-25</t>
+          <t>2023-05-21</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>دكتوراه فلسفه في الهندسه المدنيه</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
-          <t>هندسة انشاءات</t>
+          <t>دكتوراه في هندسه اداره المشاريع </t>
         </is>
       </c>
       <c r="M53" s="1" t="inlineStr">
         <is>
-          <t>تحسين مقاومة القص للبلاطات الخرسانية باستخدام شرائح الالمنيوم</t>
-[...2 lines deleted...]
-      <c r="N53" s="1"/>
+          <t>IMPACT OF EXTERNAL AND HUMAN FACTORS ON LABOR PRODUCTIVITY OF CONSTRUCTION PROJECTS IN IRAQ</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t> Development of Integrated Sustainable System for Oil Industry in Iraq </t>
+        </is>
+      </c>
       <c r="O53" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P53" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>823</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t> قدامه محمد قاسم الياسري</t>
+          <t>حيدر حسن حيدر</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>Qudama Al-Yasiri</t>
+          <t>Haidar Hassan Haidar</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mew856l0ft4coxv.jpeg</t>
+          <t>uploads/photos/fqwubh3tymd5s_k.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>1987-01-15</t>
+          <t>1984-01-16</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
-          <t>qudamaalyasiri@uomisan.edu.iq</t>
+          <t>3haidar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
-          <t>2023-08-14</t>
+          <t>2023-06-25</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الميكانيكية</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>هندسةالطاقة</t>
+          <t>هندسة انشاءات</t>
         </is>
       </c>
       <c r="M54" s="1" t="inlineStr">
         <is>
-          <t>إمكانية تطبيق أنظمة تكييف الهواء الحرارية الشمسية في المباني ذات المناخ الحار</t>
-[...6 lines deleted...]
-      </c>
+          <t>تحسين مقاومة القص للبلاطات الخرسانية باستخدام شرائح الالمنيوم</t>
+        </is>
+      </c>
+      <c r="N54" s="1"/>
       <c r="O54" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P54" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>105</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>زهراء رسول فاخر</t>
+          <t> قدامه محمد قاسم الياسري</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>Zahra Rasol</t>
+          <t>Qudama Al-Yasiri</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vab2smh9z0qgx6f.jpg</t>
+          <t>uploads/photos/mew856l0ft4coxv.jpeg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>1985-07-29</t>
+          <t>1987-01-15</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
-          <t>geologist_2021@uomisan.edu.iq</t>
+          <t>qudamaalyasiri@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
-          <t>2023-09-20</t>
+          <t>2023-08-14</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
-          <t>علوم الارض</t>
+          <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
-          <t>جيولوجيا هندسية وتحسس نائي</t>
+          <t>هندسةالطاقة</t>
         </is>
       </c>
       <c r="M55" s="1" t="inlineStr">
         <is>
-          <t>Geotechnical and Hydrological Study of Dewerige Dam Project in Missan Governorate/Southern of Iraq</t>
+          <t>إمكانية تطبيق أنظمة تكييف الهواء الحرارية الشمسية في المباني ذات المناخ الحار</t>
         </is>
       </c>
       <c r="N55" s="1" t="inlineStr">
         <is>
-          <t>The use of remote sensing techniques to identify and evaluate a potential site for water harvesting in eastern Missan, Southern Iraq</t>
+          <t>دمج المواد متغيرة الطور في غلاف المبنى تحت الظروف الحارة</t>
         </is>
       </c>
       <c r="O55" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P55" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>849</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>فراس لطيف حساني</t>
+          <t>زهراء رسول فاخر</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>Firas Lattef Hussany</t>
+          <t>Zahra Rasol</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xd8ctvje5sfr3w6.jpg</t>
+          <t>uploads/photos/vab2smh9z0qgx6f.jpg</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>1985-01-01</t>
+          <t>1985-07-29</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>firaslattef@uomisan.edu.iq</t>
+          <t>geologist_2021@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
-          <t>2023-10-02</t>
+          <t>2023-09-20</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>علوم الارض</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
-          <t>تحويل طاقة</t>
+          <t>جيولوجيا هندسية وتحسس نائي</t>
         </is>
       </c>
       <c r="M56" s="1" t="inlineStr">
         <is>
-          <t>The effect of fuel/air equivalence ratio on energy &amp; exergy efficiency and exergy loose by flue gas</t>
-[...2 lines deleted...]
-      <c r="N56" s="1"/>
+          <t>Geotechnical and Hydrological Study of Dewerige Dam Project in Missan Governorate/Southern of Iraq</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>The use of remote sensing techniques to identify and evaluate a potential site for water harvesting in eastern Missan, Southern Iraq</t>
+        </is>
+      </c>
       <c r="O56" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P56" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>صبا جاسم رحيم</t>
+          <t>فراس لطيف حساني</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>Saba Jassim Raheem</t>
+          <t>Firas Lattef Hussany</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/ru0zag4tdfqekyv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xd8ctvje5sfr3w6.jpg</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>1990-01-01</t>
+          <t>1985-01-01</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>saba@uomisan.edu.iq</t>
+          <t>firaslattef@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
-          <t>2024-04-01</t>
+          <t>2023-10-02</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
-          <t>ادارة مشاريع</t>
+          <t>تحويل طاقة</t>
         </is>
       </c>
       <c r="M57" s="1" t="inlineStr">
         <is>
-          <t>OFFICE CENTER WITH FLOOR PLATES HAVING DIFFERENT SUPPORT CONDITIONS</t>
-[...6 lines deleted...]
-      </c>
+          <t>The effect of fuel/air equivalence ratio on energy &amp; exergy efficiency and exergy loose by flue gas</t>
+        </is>
+      </c>
+      <c r="N57" s="1"/>
       <c r="O57" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P57" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>816</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>هدى اسماعيل عليوي </t>
+          <t>صبا جاسم رحيم</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Huda Ismail Olewi</t>
+          <t>Saba Jassim Raheem</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ec6ozlxd7snq81w.jpg</t>
+          <t>uploads/photos/ru0zag4tdfqekyv.jpg</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>1987-04-28</t>
+          <t>1990-01-01</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="inlineStr">
         <is>
-          <t>hudaismail@uomisan.edu.iq</t>
+          <t>saba@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
-          <t>2024-06-02</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
-          <t>Computer Engineering </t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
-          <t>Computer Engineering </t>
+          <t>ادارة مشاريع</t>
         </is>
       </c>
       <c r="M58" s="1" t="inlineStr">
         <is>
-          <t>SECURITY ENHANCEMENT OF OFDM PASSIVE OPTICAL NETWORKS USING CHAOTIC TECHNIQUES</t>
-[...2 lines deleted...]
-      <c r="N58" s="1"/>
+          <t>OFFICE CENTER WITH FLOOR PLATES HAVING DIFFERENT SUPPORT CONDITIONS</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>INTEGRAL ASSESSMENT OF THE QUALITY OF A CONSTRUCTION ORGANIZATION</t>
+        </is>
+      </c>
       <c r="O58" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P58" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>ضياء حميد جياد </t>
+          <t>هدى اسماعيل عليوي </t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t> DHIAA HAMEED HILFI</t>
+          <t>Huda Ismail Olewi</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/_edocgypbj304rz.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ec6ozlxd7snq81w.jpg</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>1984-08-17</t>
+          <t>1987-04-28</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="inlineStr">
         <is>
-          <t>diaa.hameed@uomisan.edu.iq</t>
+          <t>hudaismail@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I59" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J59" s="1" t="inlineStr">
         <is>
-          <t>2024-06-23</t>
+          <t>2024-06-02</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>Computer Engineering </t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
-          <t>هندسة معادن</t>
+          <t>Computer Engineering </t>
         </is>
       </c>
       <c r="M59" s="1" t="inlineStr">
         <is>
-          <t>&amp;#34;Structure and Properties of Free-Nickel   High-Nitrogen Austenitic Stainless Steels after Laser Welding.&amp;#34;</t>
-[...6 lines deleted...]
-      </c>
+          <t>SECURITY ENHANCEMENT OF OFDM PASSIVE OPTICAL NETWORKS USING CHAOTIC TECHNIQUES</t>
+        </is>
+      </c>
+      <c r="N59" s="1"/>
       <c r="O59" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P59" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>489</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>ٍسلام عادل مطلك</t>
+          <t>م.د ضياء حميد جياد </t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>Salam Adil Wtaife</t>
+          <t> DHIAA HAMEED HILFI</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/kp4_9bgjunvcqeo.jpg</t>
+          <t>uploads/files/k65iw43punl1jqt.jpg</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1984-08-17</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
-          <t>07733864084</t>
+          <t>07711998999</t>
         </is>
       </c>
       <c r="H60" s="1" t="inlineStr">
         <is>
-          <t>salamwtaife@uomisan.edu.iq</t>
+          <t>diaa.hameed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I60" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J60" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-06-23</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
-          <t>البنية التحتية للطرق والمواصلات</t>
+          <t>هندسة معادن</t>
         </is>
       </c>
       <c r="M60" s="1" t="inlineStr">
         <is>
-          <t>Pavement Surface Characteristics As Influenced By Material Properties</t>
+          <t>&amp;#34;Structure and Properties of Free-Nickel   High-Nitrogen Austenitic Stainless Steels after Laser Welding.&amp;#34;</t>
         </is>
       </c>
       <c r="N60" s="1" t="inlineStr">
         <is>
-          <t>Design and Analysis of Fiber Reinforced Concrete Structure for Transportation Infrastructures</t>
+          <t>Research and development of technology for plasma-electrolyte surface treatment of mechanical engineering products made of valve alloys formed by additive technologies</t>
         </is>
       </c>
       <c r="O60" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P60" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>814</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>محمد جاسم رحيم</t>
+          <t>ٍسلام عادل مطلك</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Jassim Raheem</t>
+          <t>Salam Adil Wtaife</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/cmknpwvdz0sio3a.JPG</t>
+          <t>uploads/photos/kp4_9bgjunvcqeo.jpg</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>1984-01-01</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G61" s="1"/>
       <c r="H61" s="1" t="inlineStr">
         <is>
-          <t>m.adhari@uomisan.edu.iq</t>
+          <t>salamwtaife@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
-          <t>2024-07-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
-          <t>ادارة مشاريع</t>
+          <t>البنية التحتية للطرق والمواصلات</t>
         </is>
       </c>
       <c r="M61" s="1" t="inlineStr">
         <is>
-          <t>STRUCTURAL BEHAVIOUR OF REINFORCED CONCRETE DEEP BEAMS WITH WEB OPENINGS UNDER REPEATED LOAD</t>
+          <t>Pavement Surface Characteristics As Influenced By Material Properties</t>
         </is>
       </c>
       <c r="N61" s="1" t="inlineStr">
         <is>
-          <t>Improve Managing Risk Indicator and Cost to Quantify Strong Building Design</t>
+          <t>Design and Analysis of Fiber Reinforced Concrete Structure for Transportation Infrastructures</t>
         </is>
       </c>
       <c r="O61" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P61" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>813</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>مصر محمود خلف </t>
+          <t>محمد جاسم رحيم</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>Maser mahmood kalaf </t>
-[...2 lines deleted...]
-      <c r="D62" s="1"/>
+          <t>Mohammed Jassim Raheem</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/cmknpwvdz0sio3a.JPG</t>
+        </is>
+      </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>1984-01-01</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G62" s="1"/>
       <c r="H62" s="1" t="inlineStr">
         <is>
-          <t>maser@uom.edu.iq</t>
+          <t>m.adhari@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
-          <t>2024-07-18</t>
+          <t>2024-07-16</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
-          <t>جيولوجي </t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
-          <t>تحسس نائي </t>
+          <t>ادارة مشاريع</t>
         </is>
       </c>
       <c r="M62" s="1" t="inlineStr">
         <is>
-          <t> GEOLOGICAL HAZARDS ASSESSMENT  AND ENVIRONMENTAL  CHANGES MONITORING IN MAYSAN AREA By USING REMOTE SENSING TECHNIQUES AND GIS</t>
+          <t>STRUCTURAL BEHAVIOUR OF REINFORCED CONCRETE DEEP BEAMS WITH WEB OPENINGS UNDER REPEATED LOAD</t>
         </is>
       </c>
       <c r="N62" s="1" t="inlineStr">
         <is>
-          <t>دراسة انشاء مواقع الجيوبارك باستخدام التحسس النهائي شمال شرق ميسان </t>
+          <t>Improve Managing Risk Indicator and Cost to Quantify Strong Building Design</t>
         </is>
       </c>
       <c r="O62" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P62" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>826</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>زهراء حسين جوده</t>
+          <t>مصر محمود خلف </t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>ZAHRAA HUSSEIN JOUDAH</t>
-[...6 lines deleted...]
-      </c>
+          <t>Maser mahmood kalaf </t>
+        </is>
+      </c>
+      <c r="D63" s="1"/>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>1985-12-28</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
-          <t>zahraa.alsafy85@uomisan.edu.iq</t>
+          <t>maser@uom.edu.iq</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
-          <t>2024-09-30</t>
+          <t>2024-07-18</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
-          <t>الهندسة المدنية </t>
+          <t>جيولوجي </t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
-          <t>مواد إنشائية مستدامة</t>
+          <t>تحسس نائي </t>
         </is>
       </c>
       <c r="M63" s="1" t="inlineStr">
         <is>
-          <t>......EFFECTS OF EFFECTIVE MICROORGANISM ON  MECHANICAL AND MICROSTRUCTURE PROPERTIES OF  CONCRETE INCORPORATING FLY ASH</t>
-[...2 lines deleted...]
-      <c r="N63" s="1"/>
+          <t> GEOLOGICAL HAZARDS ASSESSMENT  AND ENVIRONMENTAL  CHANGES MONITORING IN MAYSAN AREA By USING REMOTE SENSING TECHNIQUES AND GIS</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>دراسة انشاء مواقع الجيوبارك باستخدام التحسس النهائي شمال شرق ميسان </t>
+        </is>
+      </c>
       <c r="O63" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P63" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>448</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>مشتاق عباس عريبي </t>
+          <t>زهراء حسين جوده</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>Mushtaq Abbas Oraibi</t>
+          <t>ZAHRAA HUSSEIN JOUDAH</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vrolbgm2i8uh03j.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wfjuioyzs2qb3md.jpg</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>1985-03-10</t>
+          <t>1985-12-28</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G64" s="1"/>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>eng.mushtaq@uomisan.edu.iq</t>
+          <t>zahraa.alsafy85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2024-09-30</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة الحرارية</t>
+          <t>الهندسة المدنية </t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة المتجددة </t>
+          <t>مواد إنشائية مستدامة</t>
         </is>
       </c>
       <c r="M64" s="1" t="inlineStr">
         <is>
-          <t>«Improving the efficiency of regeneration system of steam turbine combined  heat and power plants»</t>
-[...6 lines deleted...]
-      </c>
+          <t>......EFFECTS OF EFFECTIVE MICROORGANISM ON  MECHANICAL AND MICROSTRUCTURE PROPERTIES OF  CONCRETE INCORPORATING FLY ASH</t>
+        </is>
+      </c>
+      <c r="N64" s="1"/>
       <c r="O64" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P64" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>837</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>علي نور الدين عبد الكريم </t>
+          <t>علي حميد قاسم</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>Ali Nooruldeen Abdulkareem</t>
+          <t>Ali Hameed Qasim</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xeu542kp93lwtq_.jpg</t>
+          <t>uploads/photos/3zdnq064rtc_kvh.jpg</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>2021-11-04</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
-          <t>07718306874</t>
+          <t>07709091903</t>
         </is>
       </c>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>ali.nooruldeen@uomisan.edu.iq</t>
+          <t>alkuarchi@gmail.com</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
-          <t>2013-11-16</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
-          <t>هندسة النفط </t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
-          <t>هندسة المكامن </t>
+          <t>هندسة المواد</t>
         </is>
       </c>
       <c r="M65" s="1" t="inlineStr">
         <is>
-          <t>Calculation of Petrophysical Properties for an Iraqi Gas Field </t>
-[...2 lines deleted...]
-      <c r="N65" s="1"/>
+          <t>Powder material of the Al-Cu system</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Modeling the Effect of Ultrasound on the Inelastic Deformation of Metals</t>
+        </is>
+      </c>
       <c r="O65" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P65" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>99</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>سعد حنون سعدون</t>
+          <t>مشتاق عباس عريبي  الفريجي</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>Saad Hanoun Saadoun</t>
+          <t>Mushtaq Abbas Oraibi</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/l1myaw9ofhqnd23.jpg</t>
+          <t>uploads/files/y19h5nxus7cfgpj.jpg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>1982-02-11</t>
+          <t>1985-03-10</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
-          <t>07705507202</t>
+          <t>0</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
-          <t>saadhanoon82@gmail.com</t>
+          <t>eng.mushtaq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
-          <t>2014-04-20</t>
+          <t>2025-04-28</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>هندسة الطاقة الحرارية</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>power</t>
+          <t>هندسة الطاقة المتجددة </t>
         </is>
       </c>
       <c r="M66" s="1" t="inlineStr">
         <is>
-          <t>الحركة التزامنية لاسطوانات هيدروليكية متعددة باستخدام صمام تقسيم الجريان</t>
-[...2 lines deleted...]
-      <c r="N66" s="1"/>
+          <t>«Improving the efficiency of regeneration system of steam turbine combined  heat and power plants»</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Development of cooling systems based on lithium bromide absorption refrigeration systems powered  by renewable energy sources</t>
+        </is>
+      </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P66" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>499</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>مرتضى محمد عطية عبد الكاظم الزهيوات</t>
+          <t>علي نور الدين عبد الكريم </t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>Murtadha Mohmmed Attyah Al-Zahiwat </t>
+          <t>Ali Nooruldeen Abdulkareem</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/fs57hcrj1u8yim6.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xeu542kp93lwtq_.jpg</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>1985-07-10</t>
+          <t>2021-11-04</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G67" s="1"/>
       <c r="H67" s="1" t="inlineStr">
         <is>
-          <t>murtadha_eng85@uomisan.edu.iq</t>
+          <t>ali.nooruldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
-          <t>2015-07-05</t>
+          <t>2013-11-16</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكيمياوية </t>
+          <t>هندسة النفط </t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكيمياوية </t>
+          <t>هندسة المكامن </t>
         </is>
       </c>
       <c r="M67" s="1" t="inlineStr">
         <is>
-          <t>امكانيات النفط العراقي لأنتاج البنزين </t>
+          <t>Calculation of Petrophysical Properties for an Iraqi Gas Field </t>
         </is>
       </c>
       <c r="N67" s="1"/>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P67" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>848</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>علي حميد قاسم</t>
+          <t>سعد حنون سعدون</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>Ali Hameed Qasim</t>
+          <t>Saad Hanoon Saadoon</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/3zdnq064rtc_kvh.jpg</t>
+          <t>uploads/files/9f3t1rk6hvjc4od.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>1986-01-01</t>
+          <t>1982-02-11</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
-          <t>07709091903</t>
+          <t>07705507202</t>
         </is>
       </c>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>alkuarchi@gmail.com</t>
+          <t>saadhanoon82@gmail.com</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
-          <t>2015-09-16</t>
+          <t>2014-04-20</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
-          <t>هندسة المعادن</t>
+          <t>power</t>
         </is>
       </c>
       <c r="M68" s="1" t="inlineStr">
         <is>
-          <t>Powder material of the Al-Cu system</t>
-[...6 lines deleted...]
-      </c>
+          <t>الحركة التزامنية لاسطوانات هيدروليكية متعددة باستخدام صمام تقسيم الجريان</t>
+        </is>
+      </c>
+      <c r="N68" s="1"/>
       <c r="O68" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P68" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>829</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>نوار سعد ارحيم</t>
+          <t>مرتضى محمد عطية عبد الكاظم الزهيوات</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>Nawar Sa&amp;#39;ad Irhayiem</t>
+          <t>Murtadha Mohmmed Attyah Al-Zahiwat </t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_g4leh209sbu6v7.jpg</t>
+          <t>uploads/photos/fs57hcrj1u8yim6.jpg</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>1985-10-10</t>
+          <t>1985-07-10</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G69" s="1"/>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>nawar.alseelawi@uomisan.edu.iq</t>
+          <t>murtadha_eng85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
-          <t>2016-02-24</t>
+          <t>2015-07-05</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
-          <t>هندسة الإلكترونيك والاتصالات</t>
+          <t>الهندسة الكيمياوية </t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات</t>
+          <t>الهندسة الكيمياوية </t>
         </is>
       </c>
       <c r="M69" s="1" t="inlineStr">
         <is>
-          <t>RGBA Image Steganography Based on AES Technique</t>
+          <t>امكانيات النفط العراقي لأنتاج البنزين </t>
         </is>
       </c>
       <c r="N69" s="1"/>
       <c r="O69" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P69" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>462</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>علي عبد الزهرة كاطع </t>
+          <t>نوار سعد ارحيم</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>Ali Abdulzahra Gatea </t>
-[...2 lines deleted...]
-      <c r="D70" s="1"/>
+          <t>Nawar Sa&amp;#39;ad Irhayiem</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_g4leh209sbu6v7.jpg</t>
+        </is>
+      </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>1983-03-02</t>
+          <t>1985-10-10</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>alsheblyali023@gmail.com</t>
+          <t>nawar.alseelawi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
-          <t>2016-07-29</t>
+          <t>2016-02-24</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك </t>
+          <t>هندسة الإلكترونيك والاتصالات</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك تطبيقي </t>
+          <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="M70" s="1" t="inlineStr">
         <is>
-          <t>دراسة حالة الاجهاد والانفعال المسلطة على نهاية انبوب الحفر المستخدم في حفر ابار النفط</t>
+          <t>RGBA Image Steganography Based on AES Technique</t>
         </is>
       </c>
       <c r="N70" s="1"/>
       <c r="O70" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P70" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>836</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>هشام داود سلمان</t>
+          <t>علي عبد الزهرة كاطع </t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>Hisham Dawood Salman </t>
-[...6 lines deleted...]
-      </c>
+          <t>Ali Abdulzahra Gatea </t>
+        </is>
+      </c>
+      <c r="D71" s="1"/>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>1983-04-12</t>
+          <t>1983-03-02</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G71" s="1"/>
       <c r="H71" s="1" t="inlineStr">
         <is>
-          <t>hisham.altai@uomisan.edu.iq</t>
+          <t>alsheblyali023@gmail.com</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
-          <t>2017-01-01</t>
+          <t>2016-07-29</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء </t>
+          <t>هندسة ميكانيك </t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
-          <t> هندسة القدرة</t>
+          <t>ميكانيك تطبيقي </t>
         </is>
       </c>
       <c r="M71" s="1" t="inlineStr">
         <is>
-          <t>SOLVING UNIT COMMITM ENT PROBLEM WITH INCL UDING WIND POWER GEN ERATION USI NG PSS®E</t>
+          <t>دراسة حالة الاجهاد والانفعال المسلطة على نهاية انبوب الحفر المستخدم في حفر ابار النفط</t>
         </is>
       </c>
       <c r="N71" s="1"/>
       <c r="O71" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P71" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>465</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>عباس جار الله صنكور </t>
+          <t>هشام داود سلمان</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>Abbas Jarullah Sangoor</t>
+          <t>Hisham Dawood Salman </t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ntx6ksogh319f02.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/mrzv497kno5d_8j.png</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>2021-03-10</t>
+          <t>1983-04-12</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
-          <t>abbasj@uomisan.edu.iq</t>
+          <t>hisham.altai@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
-          <t>Mechanical Engineering </t>
+          <t>هندسة كهرباء </t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t> هندسة القدرة</t>
         </is>
       </c>
       <c r="M72" s="1" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>SOLVING UNIT COMMITM ENT PROBLEM WITH INCL UDING WIND POWER GEN ERATION USI NG PSS®E</t>
         </is>
       </c>
       <c r="N72" s="1"/>
       <c r="O72" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P72" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>107</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>رضوان علي عبد الرضا </t>
+          <t>عباس جار الله صنكور </t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>Radwan Ali Abdul Redha</t>
+          <t>Abbas Jarullah Sangoor</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8u9ly_n7v6cj30e.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ntx6ksogh319f02.jpg</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>1987-09-04</t>
+          <t>2021-03-10</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
-          <t>Radhwan.ali@uomisan.edu.iq</t>
+          <t>abbasj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
-          <t>2017-06-08</t>
+          <t>2017-01-01</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
-          <t>Mechanical Engineering</t>
+          <t>Mechanical Engineering </t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
-          <t>Automotive Engineering </t>
+          <t>Power</t>
         </is>
       </c>
       <c r="M73" s="1" t="inlineStr">
         <is>
-          <t>NUMERICAL STUDY OF COMBUSTION CHARACTERISTICS AND EMISSION IN DIESEL ENGINE USING LPG-HYDROGEN-DIESEL FUEL MIXTURE</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N73" s="1"/>
       <c r="O73" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P73" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>103</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>سلام عبد االزهرة خليفة</t>
+          <t>رضوان علي عبد الرضا </t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>SALAM ABDULZAHRA KHALEFA</t>
+          <t>Radwan Ali Abdul Redha</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2f15ptsbq7o0eh9.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8u9ly_n7v6cj30e.jpg</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>1984-04-01</t>
+          <t>1987-09-04</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
-          <t>salam.iq2022@uomisan.edu.iq</t>
+          <t>Radhwan.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
-          <t>2017-07-13</t>
+          <t>2017-06-08</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكيمياوية</t>
+          <t>Mechanical Engineering</t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
-          <t>تقنية كيمياوية</t>
+          <t>Automotive Engineering </t>
         </is>
       </c>
       <c r="M74" s="1" t="inlineStr">
         <is>
-          <t>التحديد التحليلي لمنتجات أكسدة الهواء بالأوكسجين لإسترات الميثيل للأحماض الدهنية للزيوت النباتية</t>
+          <t>NUMERICAL STUDY OF COMBUSTION CHARACTERISTICS AND EMISSION IN DIESEL ENGINE USING LPG-HYDROGEN-DIESEL FUEL MIXTURE</t>
         </is>
       </c>
       <c r="N74" s="1"/>
       <c r="O74" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P74" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>714</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>علاء قاسم عطية</t>
+          <t>سلام عبد االزهرة خليفة</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>ALaa Qasim Atiyah </t>
+          <t>SALAM ABDULZAHRA KHALEFA</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/5qncu0a2krw3hz8.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2f15ptsbq7o0eh9.jpg</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>1986-03-25</t>
+          <t>1984-04-01</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="inlineStr">
         <is>
-          <t>alaaqasim@uomisan.edu.iq</t>
+          <t>salam.iq2022@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
-          <t>2017-09-05</t>
+          <t>2017-07-13</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>الهندسة الكيمياوية</t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا ادارة المشاريع الانشائية </t>
+          <t>تقنية كيمياوية</t>
         </is>
       </c>
       <c r="M75" s="1" t="inlineStr">
         <is>
-          <t> Quality  Management  in improving  the process  of ready mix concrete production</t>
+          <t>التحديد التحليلي لمنتجات أكسدة الهواء بالأوكسجين لإسترات الميثيل للأحماض الدهنية للزيوت النباتية</t>
         </is>
       </c>
       <c r="N75" s="1"/>
       <c r="O75" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P75" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>815</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>أحمد مالك عبدالغني العنتاكي</t>
+          <t>علاء قاسم عطية</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>AHMED MALIK ABDYLGHANI AL-ANTAKI</t>
+          <t>ALaa Qasim Atiyah </t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/f6oivu_azq3dm5e.jpg</t>
+          <t>uploads/photos/5qncu0a2krw3hz8.jpg</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>1986-06-08</t>
+          <t>1986-03-25</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="inlineStr">
         <is>
-          <t>ahmed.malek@uomisan.edu.iq</t>
+          <t>alaaqasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I76" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J76" s="1" t="inlineStr">
         <is>
-          <t>2017-10-17</t>
+          <t>2017-09-05</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الميكانيكية</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة الحرارية</t>
+          <t>تكنولوجيا ادارة المشاريع الانشائية </t>
         </is>
       </c>
       <c r="M76" s="1" t="inlineStr">
         <is>
-          <t>بحث وتحسين أوضاع تشغيل وحدة توربينات الغاز</t>
+          <t> Quality  Management  in improving  the process  of ready mix concrete production</t>
         </is>
       </c>
       <c r="N76" s="1"/>
       <c r="O76" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P76" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>843</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>حيدر جاسم محمد</t>
+          <t>أحمد مالك عبدالغني العنتاكي</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>HAYDER JASIM MOHAMMED</t>
+          <t>AHMED MALIK ABDYLGHANI AL-ANTAKI</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/idn4hxq2s1tojbz.jpg</t>
+          <t>uploads/photos/f6oivu_azq3dm5e.jpg</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>1985-09-19</t>
+          <t>1986-06-08</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="inlineStr">
         <is>
-          <t>hdr_jsm@uomisan.edu.iq</t>
+          <t>ahmed.malek@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I77" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J77" s="1" t="inlineStr">
         <is>
-          <t>2017-10-30</t>
+          <t>2017-10-17</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
           <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
           <t>هندسة الطاقة الحرارية</t>
         </is>
       </c>
       <c r="M77" s="1" t="inlineStr">
         <is>
-          <t>Investigation of thermal schemes of CCGT for the energy sector of Iraq</t>
+          <t>بحث وتحسين أوضاع تشغيل وحدة توربينات الغاز</t>
         </is>
       </c>
       <c r="N77" s="1"/>
       <c r="O77" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P77" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>834</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>ربيعه هادي حسن</t>
+          <t>حيدر جاسم محمد</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>Rabea hadi hassan</t>
+          <t>HAYDER JASIM MOHAMMED</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/stzmo7kbh8plxu9.jpeg</t>
+          <t>uploads/photos/idn4hxq2s1tojbz.jpg</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>1986-03-01</t>
+          <t>1985-09-19</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="inlineStr">
         <is>
-          <t>rabia.h.h@uomisan.edu.iq</t>
+          <t>hdr_jsm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I78" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J78" s="1" t="inlineStr">
         <is>
-          <t>2018-01-18</t>
+          <t>2017-10-30</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
-          <t>قوى ومكائن</t>
+          <t>هندسة الطاقة الحرارية</t>
         </is>
       </c>
       <c r="M78" s="1" t="inlineStr">
         <is>
-          <t>الاداء غير المعتمد لمحركيبن حثيين يساقان بواسطةًعاكس خماسي الارجل</t>
+          <t>Investigation of thermal schemes of CCGT for the energy sector of Iraq</t>
         </is>
       </c>
       <c r="N78" s="1"/>
       <c r="O78" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P78" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>838</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>فاضل مزهر شنيور</t>
+          <t>ربيعه هادي حسن</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>Fadhil Mezher Shnewer</t>
+          <t>Rabea hadi hassan</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/i8y2q3hnd0ptucl.jpg</t>
+          <t>uploads/photos/stzmo7kbh8plxu9.jpeg</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>1987-04-01</t>
+          <t>1986-03-01</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="inlineStr">
         <is>
-          <t>fadhil.mz87@uomisan.edu.iq</t>
+          <t>rabia.h.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I79" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J79" s="1" t="inlineStr">
         <is>
-          <t>2018-03-01</t>
+          <t>2018-01-18</t>
         </is>
       </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
-          <t>هندسة المساحه</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
         <is>
-          <t>هندسة الجيوماتيك/تحسس نائي و نظم معلومات جغرافيه</t>
+          <t>قوى ومكائن</t>
         </is>
       </c>
       <c r="M79" s="1" t="inlineStr">
         <is>
-          <t>رسم خرائط المياه الجوفيه في الصحراء الغربيه العراقيه بأستخدام نظم المعلومات الجغرافيه و البرامج الاحصائيه</t>
+          <t>الاداء غير المعتمد لمحركيبن حثيين يساقان بواسطةًعاكس خماسي الارجل</t>
         </is>
       </c>
       <c r="N79" s="1"/>
       <c r="O79" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P79" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>835</t>
+          <t>793</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>علي عبدالزهره علي حسين الحريشاوي</t>
+          <t>فاضل مزهر شنيور</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>Ali Alhraishawi</t>
-[...2 lines deleted...]
-      <c r="D80" s="1"/>
+          <t>Fadhil Mezher Shnewer</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/i8y2q3hnd0ptucl.jpg</t>
+        </is>
+      </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>1987-09-21</t>
+          <t>1987-04-01</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
       <c r="H80" s="1" t="inlineStr">
         <is>
-          <t>alihussin2294@uomisan.edu.iq</t>
+          <t>fadhil.mz87@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I80" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J80" s="1" t="inlineStr">
         <is>
-          <t>2018-04-05</t>
+          <t>2018-03-01</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
-          <t>هندسة البيئه</t>
+          <t>هندسة المساحه</t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
         <is>
-          <t>هندسة نظام البيئه</t>
+          <t>هندسة الجيوماتيك/تحسس نائي و نظم معلومات جغرافيه</t>
         </is>
       </c>
       <c r="M80" s="1" t="inlineStr">
         <is>
-          <t>EVALUATION THE IMPACT OF MIXING RATIOS AND SALT CONTENT ON BIOGAS PRODUCTION BY ANAEROBIC JOINT DIGESTION OF FOOD WASTE AND  SEWAGE SLUDGE</t>
+          <t>رسم خرائط المياه الجوفيه في الصحراء الغربيه العراقيه بأستخدام نظم المعلومات الجغرافيه و البرامج الاحصائيه</t>
         </is>
       </c>
       <c r="N80" s="1"/>
       <c r="O80" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P80" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>835</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>جواد كاظم طاهر </t>
+          <t>علي عبدالزهره علي حسين الحريشاوي</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>Jwad Kadhim Taher </t>
-[...6 lines deleted...]
-      </c>
+          <t>Ali Alhraishawi</t>
+        </is>
+      </c>
+      <c r="D81" s="1"/>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>1976-11-12</t>
+          <t>1987-09-21</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="inlineStr">
         <is>
-          <t>eng.jawad@uomisan.edu.iq</t>
+          <t>alihussin2294@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I81" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J81" s="1" t="inlineStr">
         <is>
-          <t>2018-04-26</t>
+          <t>2018-04-05</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة البيئه</t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
-          <t>جيوتكنك</t>
+          <t>هندسة نظام البيئه</t>
         </is>
       </c>
       <c r="M81" s="1" t="inlineStr">
         <is>
-          <t>STUDY THE WORK OF ISOLATED FOOTING OF DIFFERENT FORMS OF SOLES FOR EXPERIMENTAL- MECHANICAL WORKSHOP</t>
+          <t>EVALUATION THE IMPACT OF MIXING RATIOS AND SALT CONTENT ON BIOGAS PRODUCTION BY ANAEROBIC JOINT DIGESTION OF FOOD WASTE AND  SEWAGE SLUDGE</t>
         </is>
       </c>
       <c r="N81" s="1"/>
       <c r="O81" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P81" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>689</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>علي عبدالحسين رسن</t>
+          <t>جواد كاظم طاهر </t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>Ali AL-MALIKI</t>
+          <t>Jwad Kadhim Taher </t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/7wdtizabjyxepm1.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1npfkma_udxtrbg.png</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>1979-08-08</t>
+          <t>1976-11-12</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="inlineStr">
         <is>
-          <t>ali.al-maliki@uomisan.edu.iq</t>
+          <t>eng.jawad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I82" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J82" s="1" t="inlineStr">
         <is>
-          <t>2018-05-07</t>
+          <t>2018-04-26</t>
         </is>
       </c>
       <c r="K82" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك عام </t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L82" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك عام</t>
+          <t>جيوتكنك</t>
         </is>
       </c>
       <c r="M82" s="1" t="inlineStr">
         <is>
-          <t>INCREASING THE PRODUCTION OF ELECTRIC ENERGY FROM NATURAL GAS USAGE </t>
+          <t>STUDY THE WORK OF ISOLATED FOOTING OF DIFFERENT FORMS OF SOLES FOR EXPERIMENTAL- MECHANICAL WORKSHOP</t>
         </is>
       </c>
       <c r="N82" s="1"/>
       <c r="O82" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P82" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>475</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>ضياء صبيح جاسم</t>
+          <t>علي عبدالحسين رسن</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>Dheyaa Sabeeh Jasim </t>
+          <t>Ali AL-MALIKI</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6hl_r2d7t1j3aue.jpeg</t>
+          <t>uploads/photos/7wdtizabjyxepm1.jpg</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>1986-01-01</t>
+          <t>1979-08-08</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G83" s="1"/>
       <c r="H83" s="1" t="inlineStr">
         <is>
-          <t>diaa.sabeeh@uomisan.edu.iq</t>
+          <t>ali.al-maliki@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I83" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J83" s="1" t="inlineStr">
         <is>
-          <t>2018-05-28</t>
+          <t>2018-05-07</t>
         </is>
       </c>
       <c r="K83" s="1" t="inlineStr">
         <is>
-          <t>هندسة المواد</t>
+          <t>ميكانيك عام </t>
         </is>
       </c>
       <c r="L83" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا التصنيع المتقدمة (طباعة ثلاثية الابعاد)</t>
+          <t>ميكانيك عام</t>
         </is>
       </c>
       <c r="M83" s="1" t="inlineStr">
         <is>
-          <t>الخواص الميكانيكية والقدرة على امتصاص الطاقة للمواد الهيكيلة (الخلوية) المتدرجة نوع (F2CCZ) المصنه بأستخدام تكنولوجيا طباعة ثلاثية الابعاد المعدنية (SLM)</t>
+          <t>INCREASING THE PRODUCTION OF ELECTRIC ENERGY FROM NATURAL GAS USAGE </t>
         </is>
       </c>
       <c r="N83" s="1"/>
       <c r="O83" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P83" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>513</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>حنان هاشم عبد</t>
+          <t>ضياء صبيح جاسم</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>Hanan hashim abed</t>
+          <t>Dheyaa Sabeeh Jasim </t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/tmf7kpdxg0aziur.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6hl_r2d7t1j3aue.jpeg</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>1987-07-16</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G84" s="1"/>
       <c r="H84" s="1" t="inlineStr">
         <is>
-          <t>hananalmaula@uomisan.edu.iq</t>
+          <t>diaa.sabeeh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I84" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J84" s="1" t="inlineStr">
         <is>
-          <t>2019-07-16</t>
+          <t>2018-05-28</t>
         </is>
       </c>
       <c r="K84" s="1" t="inlineStr">
         <is>
-          <t>هندسة كيمياوية</t>
+          <t>هندسة المواد</t>
         </is>
       </c>
       <c r="L84" s="1" t="inlineStr">
         <is>
-          <t>هندسة كيمياوية</t>
+          <t>تكنولوجيا التصنيع المتقدمة (طباعة ثلاثية الابعاد)</t>
         </is>
       </c>
       <c r="M84" s="1" t="inlineStr">
         <is>
-          <t>Preparation of poly(butylene succinate)/poly(vinyl pyrrolidone) blend membrane for utilization in pervaporation process</t>
+          <t>الخواص الميكانيكية والقدرة على امتصاص الطاقة للمواد الهيكيلة (الخلوية) المتدرجة نوع (F2CCZ) المصنه بأستخدام تكنولوجيا طباعة ثلاثية الابعاد المعدنية (SLM)</t>
         </is>
       </c>
       <c r="N84" s="1"/>
       <c r="O84" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P84" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>805</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>حسين ماضي حمد</t>
+          <t>حنان هاشم عبد</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>Hussain madhy hamed</t>
+          <t>Hanan hashim abed</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hzj9eiam2pngy0l.jpg</t>
+          <t>uploads/photos/tmf7kpdxg0aziur.jpg</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>1984-02-24</t>
+          <t>1987-07-16</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G85" s="1"/>
       <c r="H85" s="1" t="inlineStr">
         <is>
-          <t>hussainbahadly8@uomisan.edu.iq</t>
+          <t>hananalmaula@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I85" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J85" s="1" t="inlineStr">
         <is>
-          <t>2019-09-19</t>
+          <t>2019-07-16</t>
         </is>
       </c>
       <c r="K85" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>هندسة كيمياوية</t>
         </is>
       </c>
       <c r="L85" s="1" t="inlineStr">
         <is>
-          <t>Energy conservation</t>
+          <t>هندسة كيمياوية</t>
         </is>
       </c>
       <c r="M85" s="1" t="inlineStr">
         <is>
-          <t>Heat transfer between two eccentric sphere</t>
+          <t>Preparation of poly(butylene succinate)/poly(vinyl pyrrolidone) blend membrane for utilization in pervaporation process</t>
         </is>
       </c>
       <c r="N85" s="1"/>
       <c r="O85" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P85" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>497</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>رسول داخل محسن</t>
+          <t>حسين ماضي حمد</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>Rasool Dakhil Mohsen</t>
+          <t>Hussain madhy hamed</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/toarqim97f14pzx.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hzj9eiam2pngy0l.jpg</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>1981-09-07</t>
+          <t>1984-02-24</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="inlineStr">
         <is>
-          <t>rasool.d@uomisan.edu.iq</t>
+          <t>hussainbahadly8@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I86" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J86" s="1" t="inlineStr">
         <is>
-          <t>2019-10-23</t>
+          <t>2019-09-19</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
-          <t>مواد بناء</t>
+          <t>Energy conservation</t>
         </is>
       </c>
       <c r="M86" s="1" t="inlineStr">
         <is>
-          <t>التحقق حول طاقة الكسر للخرسانة المقواة بالألياف الهجينة</t>
+          <t>Heat transfer between two eccentric sphere</t>
         </is>
       </c>
       <c r="N86" s="1"/>
       <c r="O86" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P86" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>824</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>علي جبر مشكل</t>
+          <t>رسول داخل محسن</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>ALI JBER MSHKIL</t>
+          <t>Rasool Dakhil Mohsen</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fdrc640tgumv2x8.jpg</t>
+          <t>uploads/photos/toarqim97f14pzx.jpg</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>1987-01-10</t>
+          <t>1981-09-07</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="1" t="inlineStr">
         <is>
-          <t>alijber1987@uomisan.edu.iq</t>
+          <t>rasool.d@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I87" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J87" s="1" t="inlineStr">
         <is>
-          <t>2019-12-30</t>
+          <t>2019-10-23</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
-          <t>كهرباء</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
-          <t>POWER</t>
+          <t>مواد بناء</t>
         </is>
       </c>
       <c r="M87" s="1" t="inlineStr">
         <is>
-          <t>A COMPARATIVE STUDY OF MPPT AND VOLTAGE REGULATOR CONTROLLERS FOR CONTROLLING OUTPUT VOLTAGE IN PV APPLICATIONS</t>
+          <t>التحقق حول طاقة الكسر للخرسانة المقواة بالألياف الهجينة</t>
         </is>
       </c>
       <c r="N87" s="1"/>
       <c r="O87" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P87" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>480</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>ساره كريم سالم </t>
+          <t>علي جبر مشكل</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>Sarah Kareem Salim</t>
+          <t>ALI JBER MSHKIL</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ukelo718awbnygm.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fdrc640tgumv2x8.jpg</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>1987-07-19</t>
+          <t>1987-01-10</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G88" s="1"/>
       <c r="H88" s="1" t="inlineStr">
         <is>
-          <t>sarahalthahabi@uomisan.edu.iq</t>
+          <t>alijber1987@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I88" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J88" s="1" t="inlineStr">
         <is>
-          <t>2020-04-10</t>
+          <t>2019-12-30</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
-          <t>Computer engineering</t>
+          <t>كهرباء</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
         <is>
-          <t>Computer engineering</t>
+          <t>POWER</t>
         </is>
       </c>
       <c r="M88" s="1" t="inlineStr">
         <is>
-          <t>PERFORMANCE ENHANCEMENT OF OPTICAL DATA CENTERS USING SPACE-DIVISION MULTIPLEXING TECHNIQUES</t>
+          <t>A COMPARATIVE STUDY OF MPPT AND VOLTAGE REGULATOR CONTROLLERS FOR CONTROLLING OUTPUT VOLTAGE IN PV APPLICATIONS</t>
         </is>
       </c>
       <c r="N88" s="1"/>
       <c r="O88" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P88" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>108</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>ايمان محمد اسماعيل</t>
+          <t>ساره كريم سالم </t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>Iman Mohammed Ismail</t>
+          <t>Sarah Kareem Salim</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/huigrj52c8fz6sv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ukelo718awbnygm.JPG</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>1985-07-22</t>
+          <t>1987-07-19</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G89" s="1"/>
       <c r="H89" s="1" t="inlineStr">
         <is>
-          <t>eman.mohamed@uomisan.edu.iq</t>
+          <t>sarahalthahabi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I89" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J89" s="1" t="inlineStr">
         <is>
-          <t>2021-03-18</t>
+          <t>2020-04-10</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك عام</t>
+          <t>Computer engineering</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
-          <t>تطبيقي</t>
+          <t>Computer engineering</t>
         </is>
       </c>
       <c r="M89" s="1" t="inlineStr">
         <is>
-          <t>Design of FUZZY PID contoller Used to Improve the Response of a Quarter Car Syspension System with Uncertain Stiffness</t>
+          <t>PERFORMANCE ENHANCEMENT OF OPTICAL DATA CENTERS USING SPACE-DIVISION MULTIPLEXING TECHNIQUES</t>
         </is>
       </c>
       <c r="N89" s="1"/>
       <c r="O89" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P89" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>100</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>علي جاسم محمد </t>
+          <t>ايمان محمد اسماعيل</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>ALI JASIM MOHAMMED</t>
+          <t>Iman Mohammed Ismail</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2iwhl7djb4okztg.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/huigrj52c8fz6sv.jpg</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>1983-08-15</t>
+          <t>1985-07-22</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G90" s="1"/>
       <c r="H90" s="1" t="inlineStr">
         <is>
-          <t>ali_jassim@uomisan.edu.iq</t>
+          <t>eman.mohamed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I90" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J90" s="1" t="inlineStr">
         <is>
-          <t>2021-11-04</t>
+          <t>2021-03-18</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
-          <t>ماجستير ميكانيك</t>
+          <t>ميكانيك عام</t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك تطبيقي</t>
+          <t>تطبيقي</t>
         </is>
       </c>
       <c r="M90" s="1" t="inlineStr">
         <is>
-          <t>Low Speed Impact Response of Beaded Material under Different Thickness of Samples</t>
+          <t>Design of FUZZY PID contoller Used to Improve the Response of a Quarter Car Syspension System with Uncertain Stiffness</t>
         </is>
       </c>
       <c r="N90" s="1"/>
       <c r="O90" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P90" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>495</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>ساره جمعة فليح</t>
+          <t>علي جاسم محمد </t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>Sara Jumah Flayh</t>
+          <t>ALI JASIM MOHAMMED</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/czpafq8sdvurnxt.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2iwhl7djb4okztg.jpg</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>1986-04-26</t>
+          <t>1983-08-15</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G91" s="1"/>
       <c r="H91" s="1" t="inlineStr">
         <is>
-          <t>sarajumah@uomisan.edu.iq</t>
+          <t>ali_jassim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I91" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J91" s="1" t="inlineStr">
         <is>
-          <t>2021-11-11</t>
+          <t>2021-11-04</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>ماجستير ميكانيك</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>ميكانيك تطبيقي</t>
         </is>
       </c>
       <c r="M91" s="1" t="inlineStr">
         <is>
-          <t>محاكاة لخصائص ووظائف عدد من الموائع المستخدمة في حفر الابار العمودية</t>
+          <t>Low Speed Impact Response of Beaded Material under Different Thickness of Samples</t>
         </is>
       </c>
       <c r="N91" s="1"/>
       <c r="O91" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P91" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>692</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>زهراء محسن اغضيب</t>
+          <t>ساره جمعة فليح</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Mehssen Agheeb </t>
+          <t>Sara Jumah Flayh</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/db6m_t5prcex0yo.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/czpafq8sdvurnxt.jpg</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1986-04-26</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G92" s="1"/>
       <c r="H92" s="1" t="inlineStr">
         <is>
-          <t>zahraa.mo.eng@uomisan.edu.iq</t>
+          <t>sarajumah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I92" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J92" s="1" t="inlineStr">
         <is>
-          <t>2022-01-18</t>
+          <t>2021-11-11</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
-          <t>electrical engineering</t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
         <is>
-          <t>communication systems </t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="M92" s="1" t="inlineStr">
         <is>
-          <t>M-dimension hybrid algorithm for scientific workflow in cloud computing</t>
+          <t>محاكاة لخصائص ووظائف عدد من الموائع المستخدمة في حفر الابار العمودية</t>
         </is>
       </c>
       <c r="N92" s="1"/>
       <c r="O92" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P92" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>828</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>مؤيد كريم حسان</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>muayad kareem Hassan</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/0nf42d6wcjxr5gp.jpg</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>1984-01-01</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G93" s="1"/>
       <c r="H93" s="1" t="inlineStr">
         <is>
           <t>muayad.k.hassan@uomisan.edu.i</t>
         </is>
       </c>
       <c r="I93" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J93" s="1" t="inlineStr">
         <is>
           <t>2022-02-16</t>
         </is>
       </c>
       <c r="K93" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L93" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
@@ -7579,55 +7231,51 @@
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>هدى راضي جبار حسين </t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>huda radhi jabbar al-kinany</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/dlgraz_j7w649qp.jpg</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>1988-06-14</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G94" s="1"/>
       <c r="H94" s="1" t="inlineStr">
         <is>
           <t>huda198806@gmail.com</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
           <t>2022-05-24</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
           <t>هندسة كيمياوية</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
           <t>هندسة كيمياوي</t>
         </is>
       </c>
@@ -7661,55 +7309,51 @@
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>احمد هاتف عبيد</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Ahmed Hatif Obaid</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/_27tpcuzgyla1hj.JPG</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>1993-10-17</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G95" s="1"/>
       <c r="H95" s="1" t="inlineStr">
         <is>
           <t>aobaid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J95" s="1" t="inlineStr">
         <is>
           <t>2022-07-03</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
           <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
         <is>
           <t>انشاءات</t>
         </is>
       </c>
@@ -7739,55 +7383,51 @@
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>همام حسين مغتاظ </t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Humam Hussein Mightadh</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/cv4thy1gq365_zp.jpg</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>1978-12-03</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G96" s="1"/>
       <c r="H96" s="1" t="inlineStr">
         <is>
           <t>humam.h.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I96" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J96" s="1" t="inlineStr">
         <is>
           <t>2022-12-11</t>
         </is>
       </c>
       <c r="K96" s="1" t="inlineStr">
         <is>
           <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L96" s="1" t="inlineStr">
         <is>
           <t>انضمة قدرة كهربائية</t>
         </is>
       </c>
@@ -7817,55 +7457,51 @@
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>وميض عيسى بريدي</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>wameedh issa braidi</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/h7rqepd6nl4c0x_.jpg</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>1977-08-01</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G97" s="1"/>
       <c r="H97" s="1" t="inlineStr">
         <is>
           <t>wameedhissa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I97" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J97" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K97" s="1" t="inlineStr">
         <is>
           <t>مدني</t>
         </is>
       </c>
       <c r="L97" s="1" t="inlineStr">
         <is>
           <t>انشاءات</t>
         </is>
       </c>
@@ -7895,55 +7531,51 @@
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>مرتضى سعيد محمد </t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Murtadha Seead Mohammed </t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/rdpu17hoz4b6x5m.jpeg</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>1989-10-18</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G98" s="1"/>
       <c r="H98" s="1" t="inlineStr">
         <is>
           <t>murtadha.saeed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I98" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J98" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
           <t>هندسة ميكانيك </t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
           <t>حراريات </t>
         </is>
       </c>
@@ -7973,55 +7605,51 @@
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>زهراء داود حسين</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Zahraa Dawood Hussein</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/mzd3nfq8w9rj7s0.jpeg</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>1990-11-13</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G99" s="1"/>
       <c r="H99" s="1" t="inlineStr">
         <is>
           <t>zahraadawood12@gmail.com</t>
         </is>
       </c>
       <c r="I99" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J99" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K99" s="1" t="inlineStr">
         <is>
           <t>الهندسة الكهروميكانيكية</t>
         </is>
       </c>
       <c r="L99" s="1" t="inlineStr">
         <is>
           <t>نظم الكهروميكانيك</t>
         </is>
       </c>
@@ -8055,55 +7683,51 @@
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>حيدر عبدالكريم رحيم</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Haider Abdalkarem Raheem</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/eojkp729d861zuw.jpg</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>1992-01-11</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G100" s="1"/>
       <c r="H100" s="1" t="inlineStr">
         <is>
           <t>eng.haider992@gmail.com</t>
         </is>
       </c>
       <c r="I100" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J100" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
           <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
           <t>انشاءات</t>
         </is>
       </c>
@@ -8133,55 +7757,51 @@
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>احمد ماجد عبد العباس الذهبي</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Ahmed Majed AbdulAbbas Althahabi</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/8qeys7vwp0hk5n4.PNG</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>1993-01-01</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G101" s="1"/>
       <c r="H101" s="1" t="inlineStr">
         <is>
           <t>ahmedmajed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I101" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J101" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
           <t>Computer Engineering </t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
           <t>Computer and Biomedical Eng</t>
         </is>
       </c>
@@ -8211,55 +7831,51 @@
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>مريم جبر جعفر</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>maryam jebur jaafer</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/2a5kw_gotzji073.jpg</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>1994-03-01</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G102" s="1"/>
       <c r="H102" s="1" t="inlineStr">
         <is>
           <t>maryam.j.j@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I102" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J102" s="1" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
       <c r="K102" s="1" t="inlineStr">
         <is>
           <t> الهندسة الكيمياوية </t>
         </is>
       </c>
       <c r="L102" s="1" t="inlineStr">
         <is>
           <t> هندسة العمليات الكيماوية</t>
         </is>
       </c>
@@ -8289,55 +7905,51 @@
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>انور جبار حسن</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Anwer Jabbar Hasan</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/tg7c9lhfxy_rvj8.jpg</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>1988-11-24</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G103" s="1"/>
       <c r="H103" s="1" t="inlineStr">
         <is>
           <t>anwer.jabbar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I103" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J103" s="1" t="inlineStr">
         <is>
           <t>2023-05-06</t>
         </is>
       </c>
       <c r="K103" s="1" t="inlineStr">
         <is>
           <t>هندسة اتصالات الحاسوب</t>
         </is>
       </c>
       <c r="L103" s="1" t="inlineStr">
         <is>
           <t>هندسة شبكات الحاسوب</t>
         </is>
       </c>
@@ -8449,55 +8061,51 @@
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>الحسين محمد جمعة</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Alhussein Mohammed Alturfi</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/qxprgi20h9b4amv.jpg</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>1997-02-10</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G105" s="1"/>
       <c r="H105" s="1" t="inlineStr">
         <is>
           <t>al_hussein.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I105" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J105" s="1" t="inlineStr">
         <is>
           <t>2023-07-25</t>
         </is>
       </c>
       <c r="K105" s="1" t="inlineStr">
         <is>
           <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L105" s="1" t="inlineStr">
         <is>
           <t>هندسة اتصالات</t>
         </is>
       </c>
@@ -8527,55 +8135,51 @@
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>ريام ابراهيم عبدالواحد</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Riyam Ibrahim Abdulwahid</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/e23ujtcrqlnka0d.jpg</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>1988-07-07</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G106" s="1"/>
       <c r="H106" s="1" t="inlineStr">
         <is>
           <t>riyameng88@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I106" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J106" s="1" t="inlineStr">
         <is>
           <t>2023-10-23</t>
         </is>
       </c>
       <c r="K106" s="1" t="inlineStr">
         <is>
           <t>هندسة برمجيات</t>
         </is>
       </c>
       <c r="L106" s="1" t="inlineStr">
         <is>
           <t>ذكاء أصطناعي</t>
         </is>
       </c>
@@ -8605,55 +8209,51 @@
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>بيداء عبد الكريم عبد الزهرة</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Baydaa Abd ulKareem Abd ul Zahra</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/1jh92lrs3d_7xcn.jpg</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>1985-01-06</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G107" s="1"/>
       <c r="H107" s="1" t="inlineStr">
         <is>
           <t>bida.k.z@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I107" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J107" s="1" t="inlineStr">
         <is>
           <t>2023-10-31</t>
         </is>
       </c>
       <c r="K107" s="1" t="inlineStr">
         <is>
           <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L107" s="1" t="inlineStr">
         <is>
           <t>هندسة المياه والبيئة</t>
         </is>
       </c>
@@ -8687,55 +8287,51 @@
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>اياد محسن سبهان</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>AYAD MOHSIN SABHAN</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>uploads/files/dwbiox96paelsyt.jpeg</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>1983-12-04</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G108" s="1"/>
       <c r="H108" s="1" t="inlineStr">
         <is>
           <t>ayad.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I108" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J108" s="1" t="inlineStr">
         <is>
           <t>2023-12-07</t>
         </is>
       </c>
       <c r="K108" s="1" t="inlineStr">
         <is>
           <t>هندسة الحاسوب</t>
         </is>
       </c>
       <c r="L108" s="1" t="inlineStr">
         <is>
           <t>الذكاء الاصطناعي والروبوتية</t>
         </is>
       </c>
@@ -8765,55 +8361,51 @@
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>زينة نزار عبد الرزاق</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>zeina nazar abdulrazaq</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/r7xsa5tgwp98u03.png</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>1987-01-24</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G109" s="1"/>
       <c r="H109" s="1" t="inlineStr">
         <is>
           <t>zeinanazar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I109" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J109" s="1" t="inlineStr">
         <is>
           <t>2023-12-10</t>
         </is>
       </c>
       <c r="K109" s="1" t="inlineStr">
         <is>
           <t>الهندسة الكهربائية</t>
         </is>
       </c>
       <c r="L109" s="1" t="inlineStr">
         <is>
           <t>ميكاترونكس</t>
         </is>
       </c>
@@ -8847,404 +8439,890 @@
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>عمار خلف جبار</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Ammar Khalaf Jabbar</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/bwsnc1jq08ev5pt.jpg</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>1991-01-01</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G110" s="1"/>
       <c r="H110" s="1" t="inlineStr">
         <is>
           <t>ammarcivil.allamy@gmail.com</t>
         </is>
       </c>
       <c r="I110" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J110" s="1" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="K110" s="1" t="inlineStr">
         <is>
           <t>Civil Engineering</t>
         </is>
       </c>
       <c r="L110" s="1" t="inlineStr">
         <is>
           <t>Structural</t>
         </is>
       </c>
       <c r="M110" s="1" t="inlineStr">
         <is>
           <t>Comparative Evaluation of Fatigue Behavior for Modified Asphalt Concrete Pavement</t>
         </is>
       </c>
       <c r="N110" s="1"/>
       <c r="O110" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P110" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>صابرين قيس مجيد</t>
+          <t>شيماء منعم سعيد</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>Sabreen qais mageed</t>
-[...6 lines deleted...]
-      </c>
+          <t>SHAYMAA MUNEAM SAEED </t>
+        </is>
+      </c>
+      <c r="D111" s="1"/>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>1987-11-05</t>
+          <t>1989-01-01</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G111" s="1"/>
       <c r="H111" s="1" t="inlineStr">
         <is>
-          <t>sabreen.altimimy@uomisan.edu.iq</t>
+          <t>shayma.ms@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I111" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J111" s="1" t="inlineStr">
         <is>
-          <t>2024-10-20</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="K111" s="1" t="inlineStr">
         <is>
-          <t>هندسة مواد</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L111" s="1" t="inlineStr">
         <is>
-          <t>اختيار  والتعرف على المواد الهندسيه</t>
+          <t>فسلجة نبات</t>
         </is>
       </c>
       <c r="M111" s="1" t="inlineStr">
         <is>
-          <t>انتاج وترسيب كاربونات الكالسيوم من مخلفات الجبس </t>
+          <t> تأثير مستخلص نوستك بكترياء الزرقاء على انبات الرز في العراق</t>
         </is>
       </c>
       <c r="N111" s="1"/>
       <c r="O111" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P111" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>طه محمد جاسم محمد </t>
+          <t>آية حميد طالب</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>taha mohammed jasim</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aya hamed taleb</t>
+        </is>
+      </c>
+      <c r="D112" s="1"/>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>1997-01-17</t>
+          <t>1992-10-15</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
-          <t>07712575717</t>
+          <t>07711869276</t>
         </is>
       </c>
       <c r="H112" s="1" t="inlineStr">
         <is>
-          <t>taha.m.j@uomisan.edu.iq</t>
+          <t>aya.hamed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I112" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J112" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="K112" s="1" t="inlineStr">
         <is>
-          <t>هندسة النفط والغاز</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L112" s="1" t="inlineStr">
         <is>
-          <t>هندسة انتاج النفط </t>
+          <t>علم اللغة التداولي</t>
         </is>
       </c>
       <c r="M112" s="1" t="inlineStr">
         <is>
-          <t>أستخدام المضخات الغاطسة لإنتاج النفط في حقل بازركان العراق </t>
+          <t>النصب على المعنى في النحو العربي ( مقاربة تداولية)</t>
         </is>
       </c>
       <c r="N112" s="1"/>
       <c r="O112" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P112" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>975</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>سيف علي قاسم عبدالزهره</t>
+          <t>خلود جاسم مهاوي </t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>saifali Al-musawi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Khulood Jasim mhawi</t>
+        </is>
+      </c>
+      <c r="D113" s="1"/>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>1994-12-24</t>
+          <t>1988-03-17</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G113" s="1"/>
       <c r="H113" s="1" t="inlineStr">
         <is>
-          <t>saif.a.q@uomisan.edu.iq</t>
+          <t>kholoudjasm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I113" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J113" s="1" t="inlineStr">
         <is>
-          <t>2024-12-15</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K113" s="1" t="inlineStr">
         <is>
-          <t>هندسه النفط</t>
+          <t>علم الاحياء</t>
         </is>
       </c>
       <c r="L113" s="1" t="inlineStr">
         <is>
-          <t>هندسه انتاج النفط- تقنيات انتاج النفط المدعوم</t>
+          <t>وراثه</t>
         </is>
       </c>
       <c r="M113" s="1" t="inlineStr">
         <is>
-          <t>تحسين أداء الآبار باستخدام خطوط الجريان مع مراعاة القيود الإنتاجية والتشغيلية</t>
+          <t>الدراسة الجزيئية بواسطة طريقة تسلسل exome بأكملها لـ 310 جينات متورطة في التخلف العقلي في عائلة لمريض واحد في العماره</t>
         </is>
       </c>
       <c r="N113" s="1"/>
       <c r="O113" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P113" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>968</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>ابو الحسن علي محفوظ</t>
+          <t>صابرين قيس مجيد</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>Abo Al Hasan Ali Mahfood</t>
+          <t>Sabreen qais mageed</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/pmhq_5d1awgx9y8.jpeg</t>
+          <t>uploads/files/5hr4inolpxgs6fm.jpg</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>1997-04-08</t>
+          <t>1987-11-05</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G114" s="1"/>
       <c r="H114" s="1" t="inlineStr">
         <is>
-          <t>alimmt6690@gmail.com</t>
+          <t>sabreen.altimimy@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I114" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J114" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2024-10-20</t>
         </is>
       </c>
       <c r="K114" s="1" t="inlineStr">
         <is>
-          <t>تقنيات هندسة النفط والغاز</t>
+          <t>هندسة مواد</t>
         </is>
       </c>
       <c r="L114" s="1" t="inlineStr">
         <is>
-          <t>تقنيات هندسة الانتاج</t>
+          <t>اختيار  والتعرف على المواد الهندسيه</t>
         </is>
       </c>
       <c r="M114" s="1" t="inlineStr">
         <is>
-          <t>تطبيق تقنيات البخار الحراري لتطوير حقول النفط ذات الزيوت عالية اللزوجة على حقل الكيارة (العراق)</t>
+          <t>انتاج وترسيب كاربونات الكالسيوم من مخلفات الجبس </t>
         </is>
       </c>
       <c r="N114" s="1"/>
       <c r="O114" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>930</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>طه محمد جاسم محمد </t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>taha mohammed jasim</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/9_84cnpt5j0d7vy.jpeg</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>1997-01-17</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G115" s="1"/>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>taha.m.j@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>2024-12-05</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>هندسة النفط والغاز</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>هندسة انتاج النفط </t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>أستخدام المضخات الغاطسة لإنتاج النفط في حقل بازركان العراق </t>
+        </is>
+      </c>
+      <c r="N115" s="1"/>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P115" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>917</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>سيف علي قاسم عبدالزهره</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>saifali Al-musawi</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/8yn6qkcx7bsfdog.jpg</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>1994-12-24</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G116" s="1"/>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>saif.a.q@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>2024-12-15</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>هندسه النفط</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>هندسه انتاج النفط- تقنيات انتاج النفط المدعوم</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>تحسين أداء الآبار باستخدام خطوط الجريان مع مراعاة القيود الإنتاجية والتشغيلية</t>
+        </is>
+      </c>
+      <c r="N116" s="1"/>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P116" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>951</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>ابو الحسن علي محفوظ</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>Abo Al Hasan Ali Mahfood</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/pmhq_5d1awgx9y8.jpeg</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>1997-04-08</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G117" s="1"/>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>alimmt6690@gmail.com</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J117" s="1" t="inlineStr">
+        <is>
+          <t>2024-12-17</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>تقنيات هندسة النفط والغاز</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>تقنيات هندسة الانتاج</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>تطبيق تقنيات البخار الحراري لتطوير حقول النفط ذات الزيوت عالية اللزوجة على حقل الكيارة (العراق)</t>
+        </is>
+      </c>
+      <c r="N117" s="1"/>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P117" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>1008</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>رقيه مجيد كريم </t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>Ruqaya Majeed Kareem</t>
+        </is>
+      </c>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>1998-11-10</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G118" s="1"/>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>enghre.2203@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>2025-04-28</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>الهندسة الكهربائية</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>الهندسة الكهربائية</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>تحكم التدلي في الشبكات الصغيرة لتحسين الكفاءة والاستقرا ر</t>
+        </is>
+      </c>
+      <c r="N118" s="1"/>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P118" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>1016</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>حيدر رحيم معيبد</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>HAYDER RAHEEM MA&amp;#39;EBID</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/aq205bngu864dyi.jpg</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>1986-01-02</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>07707000325</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>haydrr500@gmail.com</t>
+        </is>
+      </c>
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J119" s="1" t="inlineStr">
+        <is>
+          <t>2025-07-29</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>الهندسة الميكانيكية</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>الهنسة الميكانيكية</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>دراسة  تاثير نوع القدم الاصطناعي على الاهتزازات والاجهادات المسلطة على الطرف الاصطناعي لبتر تحت الركبة </t>
+        </is>
+      </c>
+      <c r="N119" s="1"/>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>1028</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>شهد محمد راضي </t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>Shahad Mohammed Radhi </t>
+        </is>
+      </c>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>07739952219</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>enghre.2202@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I120" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J120" s="1" t="inlineStr">
+        <is>
+          <t>2025-10-01</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>هندسة كهرباء </t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>Electrical Engineering </t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>تخمين انتاج القدرة الكهربائية من األلواح الشمسية باستخدام الذكاء االصطناعي</t>
+        </is>
+      </c>
+      <c r="N120" s="1"/>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P120" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>1024</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>دلال كريم عطوان</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>Dalal Kareem Attwan</t>
+        </is>
+      </c>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>1996-10-28</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G121" s="1"/>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Dalal.kareem@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I121" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J121" s="1" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>الهندسة الميكانيكية</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>حراريات/ توليد طاقة</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>تقييم الاداء الحراري والصوتي لحاوية المولدة المحمولة باستخدام مواد محلية مختلفة</t>
+        </is>
+      </c>
+      <c r="N121" s="1"/>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">