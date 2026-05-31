--- v1 (2026-04-02)
+++ v2 (2026-05-31)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P121"/>
+  <dimension ref="A1:P123"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -1071,97 +1071,101 @@
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>486</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>علي حسين حسن غافل </t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t> Ali Hussein Hasan</t>
+          <t>Ali Al-Azzawi</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/75ofg_0482usqje.png</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1975-05-09</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1"/>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>07702690816</t>
+        </is>
+      </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>al_azzawwi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2020-02-06</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>هندسة المواد</t>
         </is>
       </c>
       <c r="M13" s="1" t="inlineStr">
         <is>
-          <t>IMPROVING THE HARDNESS AND WEAR RESISTANCE OF CAST IRON SURFACE BY LASER MELT BEAM INJECTION METHOD (LMI) WITH MECHANICAL ALLOYED POWDER</t>
+          <t>Research and modeling of the relationship between characteristics of vibrating equipment and parameters of vibrating processing	</t>
         </is>
       </c>
       <c r="N13" s="1" t="inlineStr">
         <is>
           <t>IMPROVING THE HARDNESS AND WEAR RESISTANCE OF CAST IRON SURFACE BY LASER MELT BEAM INJECTION METHOD (LMI) WITH MECHANICAL ALLOYED POWDER</t>
         </is>
       </c>
       <c r="O13" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P13" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>476</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
@@ -4741,4588 +4745,4752 @@
       </c>
       <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&amp;#34;Structure and Properties of Free-Nickel   High-Nitrogen Austenitic Stainless Steels after Laser Welding.&amp;#34;</t>
         </is>
       </c>
       <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Research and development of technology for plasma-electrolyte surface treatment of mechanical engineering products made of valve alloys formed by additive technologies</t>
         </is>
       </c>
       <c r="O60" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P60" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>435</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>ٍسلام عادل مطلك</t>
+          <t>مرتضى محمد</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Salam Adil Wtaife</t>
+          <t>MURTADHA MOHAMMED</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/kp4_9bgjunvcqeo.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3w9zpx7q5rt_kdn.jpg</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1986-01-22</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G61" s="1"/>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>+9647705547721</t>
+        </is>
+      </c>
       <c r="H61" s="1" t="inlineStr">
         <is>
-          <t>salamwtaife@uomisan.edu.iq</t>
+          <t>enana@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-06-30</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة البيئة والتلوث</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
-          <t>البنية التحتية للطرق والمواصلات</t>
+          <t>هندسة البيئة والتلوث</t>
         </is>
       </c>
       <c r="M61" s="1" t="inlineStr">
         <is>
-          <t>Pavement Surface Characteristics As Influenced By Material Properties</t>
-[...6 lines deleted...]
-      </c>
+          <t>Environmentally friendly recycling of metal cans and polymer bottles obtained from household waste </t>
+        </is>
+      </c>
+      <c r="N61" s="1"/>
       <c r="O61" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P61" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>814</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>محمد جاسم رحيم</t>
+          <t>ٍسلام عادل مطلك</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Jassim Raheem</t>
+          <t>Salam Adil Wtaife</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/cmknpwvdz0sio3a.JPG</t>
+          <t>uploads/photos/kp4_9bgjunvcqeo.jpg</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>1984-01-01</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G62" s="1"/>
       <c r="H62" s="1" t="inlineStr">
         <is>
-          <t>m.adhari@uomisan.edu.iq</t>
+          <t>salamwtaife@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
-          <t>2024-07-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
-          <t>ادارة مشاريع</t>
+          <t>البنية التحتية للطرق والمواصلات</t>
         </is>
       </c>
       <c r="M62" s="1" t="inlineStr">
         <is>
-          <t>STRUCTURAL BEHAVIOUR OF REINFORCED CONCRETE DEEP BEAMS WITH WEB OPENINGS UNDER REPEATED LOAD</t>
+          <t>Pavement Surface Characteristics As Influenced By Material Properties</t>
         </is>
       </c>
       <c r="N62" s="1" t="inlineStr">
         <is>
-          <t>Improve Managing Risk Indicator and Cost to Quantify Strong Building Design</t>
+          <t>Design and Analysis of Fiber Reinforced Concrete Structure for Transportation Infrastructures</t>
         </is>
       </c>
       <c r="O62" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P62" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>813</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>مصر محمود خلف </t>
+          <t>محمد جاسم رحيم</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>Maser mahmood kalaf </t>
-[...2 lines deleted...]
-      <c r="D63" s="1"/>
+          <t>Mohammed Jassim Raheem</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/cmknpwvdz0sio3a.JPG</t>
+        </is>
+      </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>1984-01-01</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
-          <t>maser@uom.edu.iq</t>
+          <t>m.adhari@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
-          <t>2024-07-18</t>
+          <t>2024-07-16</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
-          <t>جيولوجي </t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
-          <t>تحسس نائي </t>
+          <t>ادارة مشاريع</t>
         </is>
       </c>
       <c r="M63" s="1" t="inlineStr">
         <is>
-          <t> GEOLOGICAL HAZARDS ASSESSMENT  AND ENVIRONMENTAL  CHANGES MONITORING IN MAYSAN AREA By USING REMOTE SENSING TECHNIQUES AND GIS</t>
+          <t>STRUCTURAL BEHAVIOUR OF REINFORCED CONCRETE DEEP BEAMS WITH WEB OPENINGS UNDER REPEATED LOAD</t>
         </is>
       </c>
       <c r="N63" s="1" t="inlineStr">
         <is>
-          <t>دراسة انشاء مواقع الجيوبارك باستخدام التحسس النهائي شمال شرق ميسان </t>
+          <t>Improve Managing Risk Indicator and Cost to Quantify Strong Building Design</t>
         </is>
       </c>
       <c r="O63" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P63" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>826</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>زهراء حسين جوده</t>
+          <t>مصر محمود خلف </t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>ZAHRAA HUSSEIN JOUDAH</t>
-[...6 lines deleted...]
-      </c>
+          <t>Maser mahmood kalaf </t>
+        </is>
+      </c>
+      <c r="D64" s="1"/>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>1985-12-28</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>zahraa.alsafy85@uomisan.edu.iq</t>
+          <t>maser@uom.edu.iq</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
-          <t>2024-09-30</t>
+          <t>2024-07-18</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
-          <t>الهندسة المدنية </t>
+          <t>جيولوجي </t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
-          <t>مواد إنشائية مستدامة</t>
+          <t>تحسس نائي </t>
         </is>
       </c>
       <c r="M64" s="1" t="inlineStr">
         <is>
-          <t>......EFFECTS OF EFFECTIVE MICROORGANISM ON  MECHANICAL AND MICROSTRUCTURE PROPERTIES OF  CONCRETE INCORPORATING FLY ASH</t>
-[...2 lines deleted...]
-      <c r="N64" s="1"/>
+          <t> GEOLOGICAL HAZARDS ASSESSMENT  AND ENVIRONMENTAL  CHANGES MONITORING IN MAYSAN AREA By USING REMOTE SENSING TECHNIQUES AND GIS</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>دراسة انشاء مواقع الجيوبارك باستخدام التحسس النهائي شمال شرق ميسان </t>
+        </is>
+      </c>
       <c r="O64" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P64" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>448</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>علي حميد قاسم</t>
+          <t>زهراء حسين جوده</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>Ali Hameed Qasim</t>
+          <t>ZAHRAA HUSSEIN JOUDAH</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/3zdnq064rtc_kvh.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wfjuioyzs2qb3md.jpg</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>1986-01-01</t>
+          <t>1985-12-28</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G65" s="1"/>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>alkuarchi@gmail.com</t>
+          <t>zahraa.alsafy85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-09-30</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>الهندسة المدنية </t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
-          <t>هندسة المواد</t>
+          <t>مواد إنشائية مستدامة</t>
         </is>
       </c>
       <c r="M65" s="1" t="inlineStr">
         <is>
-          <t>Powder material of the Al-Cu system</t>
-[...6 lines deleted...]
-      </c>
+          <t>......EFFECTS OF EFFECTIVE MICROORGANISM ON  MECHANICAL AND MICROSTRUCTURE PROPERTIES OF  CONCRETE INCORPORATING FLY ASH</t>
+        </is>
+      </c>
+      <c r="N65" s="1"/>
       <c r="O65" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P65" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>837</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>مشتاق عباس عريبي  الفريجي</t>
+          <t>علي حميد قاسم</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>Mushtaq Abbas Oraibi</t>
+          <t>Ali Hameed Qasim</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/y19h5nxus7cfgpj.jpg</t>
+          <t>uploads/photos/3zdnq064rtc_kvh.jpg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>1985-03-10</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>07709091903</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
-          <t>eng.mushtaq@uomisan.edu.iq</t>
+          <t>alkuarchi@gmail.com</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة الحرارية</t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة المتجددة </t>
+          <t>هندسة المواد</t>
         </is>
       </c>
       <c r="M66" s="1" t="inlineStr">
         <is>
-          <t>«Improving the efficiency of regeneration system of steam turbine combined  heat and power plants»</t>
+          <t>Powder material of the Al-Cu system</t>
         </is>
       </c>
       <c r="N66" s="1" t="inlineStr">
         <is>
-          <t>Development of cooling systems based on lithium bromide absorption refrigeration systems powered  by renewable energy sources</t>
+          <t>Modeling the Effect of Ultrasound on the Inelastic Deformation of Metals</t>
         </is>
       </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P66" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>99</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>علي نور الدين عبد الكريم </t>
+          <t>مشتاق عباس عريبي  الفريجي</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>Ali Nooruldeen Abdulkareem</t>
+          <t>Mushtaq Abbas Oraibi</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xeu542kp93lwtq_.jpg</t>
+          <t>uploads/files/y19h5nxus7cfgpj.jpg</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>2021-11-04</t>
+          <t>1985-03-10</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G67" s="1"/>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
-          <t>ali.nooruldeen@uomisan.edu.iq</t>
+          <t>eng.mushtaq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
-          <t>2013-11-16</t>
+          <t>2025-04-28</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
-          <t>هندسة النفط </t>
+          <t>هندسة الطاقة الحرارية</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>هندسة المكامن </t>
+          <t>هندسة الطاقة المتجددة </t>
         </is>
       </c>
       <c r="M67" s="1" t="inlineStr">
         <is>
-          <t>Calculation of Petrophysical Properties for an Iraqi Gas Field </t>
-[...2 lines deleted...]
-      <c r="N67" s="1"/>
+          <t>«Improving the efficiency of regeneration system of steam turbine combined  heat and power plants»</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Development of cooling systems based on lithium bromide absorption refrigeration systems powered  by renewable energy sources</t>
+        </is>
+      </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P67" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>499</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>سعد حنون سعدون</t>
+          <t>علي نور الدين عبد الكريم </t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>Saad Hanoon Saadoon</t>
+          <t>Ali Nooruldeen Abdulkareem</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/9f3t1rk6hvjc4od.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xeu542kp93lwtq_.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>1982-02-11</t>
+          <t>2021-11-04</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G68" s="1"/>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>saadhanoon82@gmail.com</t>
+          <t>ali.nooruldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
-          <t>2014-04-20</t>
+          <t>2013-11-16</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>هندسة النفط </t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
-          <t>power</t>
+          <t>هندسة المكامن </t>
         </is>
       </c>
       <c r="M68" s="1" t="inlineStr">
         <is>
-          <t>الحركة التزامنية لاسطوانات هيدروليكية متعددة باستخدام صمام تقسيم الجريان</t>
+          <t>Calculation of Petrophysical Properties for an Iraqi Gas Field </t>
         </is>
       </c>
       <c r="N68" s="1"/>
       <c r="O68" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P68" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>848</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>مرتضى محمد عطية عبد الكاظم الزهيوات</t>
+          <t>سعد حنون سعدون</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>Murtadha Mohmmed Attyah Al-Zahiwat </t>
+          <t>Saad Hanoon Saadoon</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/fs57hcrj1u8yim6.jpg</t>
+          <t>uploads/files/9f3t1rk6hvjc4od.jpg</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>1985-07-10</t>
+          <t>1982-02-11</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G69" s="1"/>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>07705507202</t>
+        </is>
+      </c>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>murtadha_eng85@uomisan.edu.iq</t>
+          <t>saadhanoon82@gmail.com</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
-          <t>2015-07-05</t>
+          <t>2014-04-20</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكيمياوية </t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكيمياوية </t>
+          <t>power</t>
         </is>
       </c>
       <c r="M69" s="1" t="inlineStr">
         <is>
-          <t>امكانيات النفط العراقي لأنتاج البنزين </t>
+          <t>الحركة التزامنية لاسطوانات هيدروليكية متعددة باستخدام صمام تقسيم الجريان</t>
         </is>
       </c>
       <c r="N69" s="1"/>
       <c r="O69" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P69" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>829</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>نوار سعد ارحيم</t>
+          <t>مرتضى محمد عطية عبد الكاظم الزهيوات</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>Nawar Sa&amp;#39;ad Irhayiem</t>
+          <t>Murtadha Mohmmed Attyah Al-Zahiwat </t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_g4leh209sbu6v7.jpg</t>
+          <t>uploads/photos/fs57hcrj1u8yim6.jpg</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>1985-10-10</t>
+          <t>1985-07-10</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>nawar.alseelawi@uomisan.edu.iq</t>
+          <t>murtadha_eng85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
-          <t>2016-02-24</t>
+          <t>2015-07-05</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
-          <t>هندسة الإلكترونيك والاتصالات</t>
+          <t>الهندسة الكيمياوية </t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات</t>
+          <t>الهندسة الكيمياوية </t>
         </is>
       </c>
       <c r="M70" s="1" t="inlineStr">
         <is>
-          <t>RGBA Image Steganography Based on AES Technique</t>
+          <t>امكانيات النفط العراقي لأنتاج البنزين </t>
         </is>
       </c>
       <c r="N70" s="1"/>
       <c r="O70" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P70" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>462</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>علي عبد الزهرة كاطع </t>
+          <t>نوار سعد ارحيم</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>Ali Abdulzahra Gatea </t>
-[...2 lines deleted...]
-      <c r="D71" s="1"/>
+          <t>Nawar Sa&amp;#39;ad Irhayiem</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_g4leh209sbu6v7.jpg</t>
+        </is>
+      </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>1983-03-02</t>
+          <t>1985-10-10</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" s="1" t="inlineStr">
         <is>
-          <t>alsheblyali023@gmail.com</t>
+          <t>nawar.alseelawi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
-          <t>2016-07-29</t>
+          <t>2016-02-24</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك </t>
+          <t>هندسة الإلكترونيك والاتصالات</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك تطبيقي </t>
+          <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="M71" s="1" t="inlineStr">
         <is>
-          <t>دراسة حالة الاجهاد والانفعال المسلطة على نهاية انبوب الحفر المستخدم في حفر ابار النفط</t>
+          <t>RGBA Image Steganography Based on AES Technique</t>
         </is>
       </c>
       <c r="N71" s="1"/>
       <c r="O71" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P71" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>836</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>هشام داود سلمان</t>
+          <t>علي عبد الزهرة كاطع </t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>Hisham Dawood Salman </t>
-[...6 lines deleted...]
-      </c>
+          <t>Ali Abdulzahra Gatea </t>
+        </is>
+      </c>
+      <c r="D72" s="1"/>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>1983-04-12</t>
+          <t>1983-03-02</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
-          <t>hisham.altai@uomisan.edu.iq</t>
+          <t>alsheblyali023@gmail.com</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
-          <t>2017-01-01</t>
+          <t>2016-07-29</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء </t>
+          <t>هندسة ميكانيك </t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
-          <t> هندسة القدرة</t>
+          <t>ميكانيك تطبيقي </t>
         </is>
       </c>
       <c r="M72" s="1" t="inlineStr">
         <is>
-          <t>SOLVING UNIT COMMITM ENT PROBLEM WITH INCL UDING WIND POWER GEN ERATION USI NG PSS®E</t>
+          <t>دراسة حالة الاجهاد والانفعال المسلطة على نهاية انبوب الحفر المستخدم في حفر ابار النفط</t>
         </is>
       </c>
       <c r="N72" s="1"/>
       <c r="O72" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P72" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>465</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>عباس جار الله صنكور </t>
+          <t>هشام داود سلمان</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>Abbas Jarullah Sangoor</t>
+          <t>Hisham Dawood Salman </t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ntx6ksogh319f02.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/mrzv497kno5d_8j.png</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>2021-03-10</t>
+          <t>1983-04-12</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
-          <t>abbasj@uomisan.edu.iq</t>
+          <t>hisham.altai@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
-          <t>Mechanical Engineering </t>
+          <t>هندسة كهرباء </t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t> هندسة القدرة</t>
         </is>
       </c>
       <c r="M73" s="1" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>SOLVING UNIT COMMITM ENT PROBLEM WITH INCL UDING WIND POWER GEN ERATION USI NG PSS®E</t>
         </is>
       </c>
       <c r="N73" s="1"/>
       <c r="O73" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P73" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>107</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>رضوان علي عبد الرضا </t>
+          <t>عباس جار الله صنكور </t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Radwan Ali Abdul Redha</t>
+          <t>Abbas Jarullah Sangoor</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8u9ly_n7v6cj30e.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ntx6ksogh319f02.jpg</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>1987-09-04</t>
+          <t>2021-03-10</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
-          <t>Radhwan.ali@uomisan.edu.iq</t>
+          <t>abbasj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
-          <t>2017-06-08</t>
+          <t>2017-01-01</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
-          <t>Mechanical Engineering</t>
+          <t>Mechanical Engineering </t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
-          <t>Automotive Engineering </t>
+          <t>Power</t>
         </is>
       </c>
       <c r="M74" s="1" t="inlineStr">
         <is>
-          <t>NUMERICAL STUDY OF COMBUSTION CHARACTERISTICS AND EMISSION IN DIESEL ENGINE USING LPG-HYDROGEN-DIESEL FUEL MIXTURE</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N74" s="1"/>
       <c r="O74" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P74" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>103</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>سلام عبد االزهرة خليفة</t>
+          <t>رضوان علي عبد الرضا </t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>SALAM ABDULZAHRA KHALEFA</t>
+          <t>Radwan Ali Abdul Redha</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2f15ptsbq7o0eh9.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8u9ly_n7v6cj30e.jpg</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>1984-04-01</t>
+          <t>1987-09-04</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" s="1" t="inlineStr">
         <is>
-          <t>salam.iq2022@uomisan.edu.iq</t>
+          <t>Radhwan.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
-          <t>2017-07-13</t>
+          <t>2017-06-08</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكيمياوية</t>
+          <t>Mechanical Engineering</t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
-          <t>تقنية كيمياوية</t>
+          <t>Automotive Engineering </t>
         </is>
       </c>
       <c r="M75" s="1" t="inlineStr">
         <is>
-          <t>التحديد التحليلي لمنتجات أكسدة الهواء بالأوكسجين لإسترات الميثيل للأحماض الدهنية للزيوت النباتية</t>
+          <t>NUMERICAL STUDY OF COMBUSTION CHARACTERISTICS AND EMISSION IN DIESEL ENGINE USING LPG-HYDROGEN-DIESEL FUEL MIXTURE</t>
         </is>
       </c>
       <c r="N75" s="1"/>
       <c r="O75" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P75" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>714</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>علاء قاسم عطية</t>
+          <t>سلام عبد االزهرة خليفة</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>ALaa Qasim Atiyah </t>
+          <t>SALAM ABDULZAHRA KHALEFA</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/5qncu0a2krw3hz8.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2f15ptsbq7o0eh9.jpg</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>1986-03-25</t>
+          <t>1984-04-01</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" s="1" t="inlineStr">
         <is>
-          <t>alaaqasim@uomisan.edu.iq</t>
+          <t>salam.iq2022@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I76" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J76" s="1" t="inlineStr">
         <is>
-          <t>2017-09-05</t>
+          <t>2017-07-13</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>الهندسة الكيمياوية</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا ادارة المشاريع الانشائية </t>
+          <t>تقنية كيمياوية</t>
         </is>
       </c>
       <c r="M76" s="1" t="inlineStr">
         <is>
-          <t> Quality  Management  in improving  the process  of ready mix concrete production</t>
+          <t>التحديد التحليلي لمنتجات أكسدة الهواء بالأوكسجين لإسترات الميثيل للأحماض الدهنية للزيوت النباتية</t>
         </is>
       </c>
       <c r="N76" s="1"/>
       <c r="O76" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P76" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>815</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>أحمد مالك عبدالغني العنتاكي</t>
+          <t>علاء قاسم عطية</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>AHMED MALIK ABDYLGHANI AL-ANTAKI</t>
+          <t>ALaa Qasim Atiyah </t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/f6oivu_azq3dm5e.jpg</t>
+          <t>uploads/photos/5qncu0a2krw3hz8.jpg</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>1986-06-08</t>
+          <t>1986-03-25</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" s="1" t="inlineStr">
         <is>
-          <t>ahmed.malek@uomisan.edu.iq</t>
+          <t>alaaqasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I77" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J77" s="1" t="inlineStr">
         <is>
-          <t>2017-10-17</t>
+          <t>2017-09-05</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الميكانيكية</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة الحرارية</t>
+          <t>تكنولوجيا ادارة المشاريع الانشائية </t>
         </is>
       </c>
       <c r="M77" s="1" t="inlineStr">
         <is>
-          <t>بحث وتحسين أوضاع تشغيل وحدة توربينات الغاز</t>
+          <t> Quality  Management  in improving  the process  of ready mix concrete production</t>
         </is>
       </c>
       <c r="N77" s="1"/>
       <c r="O77" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P77" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>843</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>حيدر جاسم محمد</t>
+          <t>أحمد مالك عبدالغني العنتاكي</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>HAYDER JASIM MOHAMMED</t>
+          <t>AHMED MALIK ABDYLGHANI AL-ANTAKI</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/idn4hxq2s1tojbz.jpg</t>
+          <t>uploads/photos/f6oivu_azq3dm5e.jpg</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>1985-09-19</t>
+          <t>1986-06-08</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G78" s="1"/>
       <c r="H78" s="1" t="inlineStr">
         <is>
-          <t>hdr_jsm@uomisan.edu.iq</t>
+          <t>ahmed.malek@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I78" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J78" s="1" t="inlineStr">
         <is>
-          <t>2017-10-30</t>
+          <t>2017-10-17</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
           <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
           <t>هندسة الطاقة الحرارية</t>
         </is>
       </c>
       <c r="M78" s="1" t="inlineStr">
         <is>
-          <t>Investigation of thermal schemes of CCGT for the energy sector of Iraq</t>
+          <t>بحث وتحسين أوضاع تشغيل وحدة توربينات الغاز</t>
         </is>
       </c>
       <c r="N78" s="1"/>
       <c r="O78" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P78" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>834</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>ربيعه هادي حسن</t>
+          <t>حيدر جاسم محمد</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>Rabea hadi hassan</t>
+          <t>HAYDER JASIM MOHAMMED</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/stzmo7kbh8plxu9.jpeg</t>
+          <t>uploads/photos/idn4hxq2s1tojbz.jpg</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>1986-03-01</t>
+          <t>1985-09-19</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" s="1" t="inlineStr">
         <is>
-          <t>rabia.h.h@uomisan.edu.iq</t>
+          <t>hdr_jsm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I79" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J79" s="1" t="inlineStr">
         <is>
-          <t>2018-01-18</t>
+          <t>2017-10-30</t>
         </is>
       </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
         <is>
-          <t>قوى ومكائن</t>
+          <t>هندسة الطاقة الحرارية</t>
         </is>
       </c>
       <c r="M79" s="1" t="inlineStr">
         <is>
-          <t>الاداء غير المعتمد لمحركيبن حثيين يساقان بواسطةًعاكس خماسي الارجل</t>
+          <t>Investigation of thermal schemes of CCGT for the energy sector of Iraq</t>
         </is>
       </c>
       <c r="N79" s="1"/>
       <c r="O79" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P79" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>838</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>فاضل مزهر شنيور</t>
+          <t>ربيعه هادي حسن</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>Fadhil Mezher Shnewer</t>
+          <t>Rabea hadi hassan</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/i8y2q3hnd0ptucl.jpg</t>
+          <t>uploads/photos/stzmo7kbh8plxu9.jpeg</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>1987-04-01</t>
+          <t>1986-03-01</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G80" s="1"/>
       <c r="H80" s="1" t="inlineStr">
         <is>
-          <t>fadhil.mz87@uomisan.edu.iq</t>
+          <t>rabia.h.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I80" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J80" s="1" t="inlineStr">
         <is>
-          <t>2018-03-01</t>
+          <t>2018-01-18</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
-          <t>هندسة المساحه</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
         <is>
-          <t>هندسة الجيوماتيك/تحسس نائي و نظم معلومات جغرافيه</t>
+          <t>قوى ومكائن</t>
         </is>
       </c>
       <c r="M80" s="1" t="inlineStr">
         <is>
-          <t>رسم خرائط المياه الجوفيه في الصحراء الغربيه العراقيه بأستخدام نظم المعلومات الجغرافيه و البرامج الاحصائيه</t>
+          <t>الاداء غير المعتمد لمحركيبن حثيين يساقان بواسطةًعاكس خماسي الارجل</t>
         </is>
       </c>
       <c r="N80" s="1"/>
       <c r="O80" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P80" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>835</t>
+          <t>793</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>علي عبدالزهره علي حسين الحريشاوي</t>
+          <t>فاضل مزهر شنيور</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>Ali Alhraishawi</t>
-[...2 lines deleted...]
-      <c r="D81" s="1"/>
+          <t>Fadhil Mezher Shnewer</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/i8y2q3hnd0ptucl.jpg</t>
+        </is>
+      </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>1987-09-21</t>
+          <t>1987-04-01</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="1" t="inlineStr">
         <is>
-          <t>alihussin2294@uomisan.edu.iq</t>
+          <t>fadhil.mz87@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I81" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J81" s="1" t="inlineStr">
         <is>
-          <t>2018-04-05</t>
+          <t>2018-03-01</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
-          <t>هندسة البيئه</t>
+          <t>هندسة المساحه</t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
-          <t>هندسة نظام البيئه</t>
+          <t>هندسة الجيوماتيك/تحسس نائي و نظم معلومات جغرافيه</t>
         </is>
       </c>
       <c r="M81" s="1" t="inlineStr">
         <is>
-          <t>EVALUATION THE IMPACT OF MIXING RATIOS AND SALT CONTENT ON BIOGAS PRODUCTION BY ANAEROBIC JOINT DIGESTION OF FOOD WASTE AND  SEWAGE SLUDGE</t>
+          <t>رسم خرائط المياه الجوفيه في الصحراء الغربيه العراقيه بأستخدام نظم المعلومات الجغرافيه و البرامج الاحصائيه</t>
         </is>
       </c>
       <c r="N81" s="1"/>
       <c r="O81" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P81" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>835</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>جواد كاظم طاهر </t>
+          <t>علي عبدالزهره علي حسين الحريشاوي</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>Jwad Kadhim Taher </t>
-[...6 lines deleted...]
-      </c>
+          <t>Ali Alhraishawi</t>
+        </is>
+      </c>
+      <c r="D82" s="1"/>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>1976-11-12</t>
+          <t>1987-09-21</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="1" t="inlineStr">
         <is>
-          <t>eng.jawad@uomisan.edu.iq</t>
+          <t>alihussin2294@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I82" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J82" s="1" t="inlineStr">
         <is>
-          <t>2018-04-26</t>
+          <t>2018-04-05</t>
         </is>
       </c>
       <c r="K82" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة البيئه</t>
         </is>
       </c>
       <c r="L82" s="1" t="inlineStr">
         <is>
-          <t>جيوتكنك</t>
+          <t>هندسة نظام البيئه</t>
         </is>
       </c>
       <c r="M82" s="1" t="inlineStr">
         <is>
-          <t>STUDY THE WORK OF ISOLATED FOOTING OF DIFFERENT FORMS OF SOLES FOR EXPERIMENTAL- MECHANICAL WORKSHOP</t>
+          <t>EVALUATION THE IMPACT OF MIXING RATIOS AND SALT CONTENT ON BIOGAS PRODUCTION BY ANAEROBIC JOINT DIGESTION OF FOOD WASTE AND  SEWAGE SLUDGE</t>
         </is>
       </c>
       <c r="N82" s="1"/>
       <c r="O82" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P82" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>689</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>علي عبدالحسين رسن</t>
+          <t>جواد كاظم طاهر </t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>Ali AL-MALIKI</t>
+          <t>Jwad Kadhim Taher </t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/7wdtizabjyxepm1.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1npfkma_udxtrbg.png</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>1979-08-08</t>
+          <t>1976-11-12</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="1" t="inlineStr">
         <is>
-          <t>ali.al-maliki@uomisan.edu.iq</t>
+          <t>eng.jawad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I83" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J83" s="1" t="inlineStr">
         <is>
-          <t>2018-05-07</t>
+          <t>2018-04-26</t>
         </is>
       </c>
       <c r="K83" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك عام </t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L83" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك عام</t>
+          <t>جيوتكنك</t>
         </is>
       </c>
       <c r="M83" s="1" t="inlineStr">
         <is>
-          <t>INCREASING THE PRODUCTION OF ELECTRIC ENERGY FROM NATURAL GAS USAGE </t>
+          <t>STUDY THE WORK OF ISOLATED FOOTING OF DIFFERENT FORMS OF SOLES FOR EXPERIMENTAL- MECHANICAL WORKSHOP</t>
         </is>
       </c>
       <c r="N83" s="1"/>
       <c r="O83" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P83" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>475</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>ضياء صبيح جاسم</t>
+          <t>علي عبدالحسين رسن</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>Dheyaa Sabeeh Jasim </t>
+          <t>Ali AL-MALIKI</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6hl_r2d7t1j3aue.jpeg</t>
+          <t>uploads/photos/7wdtizabjyxepm1.jpg</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>1986-01-01</t>
+          <t>1979-08-08</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1" t="inlineStr">
         <is>
-          <t>diaa.sabeeh@uomisan.edu.iq</t>
+          <t>ali.al-maliki@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I84" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J84" s="1" t="inlineStr">
         <is>
-          <t>2018-05-28</t>
+          <t>2018-05-07</t>
         </is>
       </c>
       <c r="K84" s="1" t="inlineStr">
         <is>
-          <t>هندسة المواد</t>
+          <t>ميكانيك عام </t>
         </is>
       </c>
       <c r="L84" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا التصنيع المتقدمة (طباعة ثلاثية الابعاد)</t>
+          <t>ميكانيك عام</t>
         </is>
       </c>
       <c r="M84" s="1" t="inlineStr">
         <is>
-          <t>الخواص الميكانيكية والقدرة على امتصاص الطاقة للمواد الهيكيلة (الخلوية) المتدرجة نوع (F2CCZ) المصنه بأستخدام تكنولوجيا طباعة ثلاثية الابعاد المعدنية (SLM)</t>
+          <t>INCREASING THE PRODUCTION OF ELECTRIC ENERGY FROM NATURAL GAS USAGE </t>
         </is>
       </c>
       <c r="N84" s="1"/>
       <c r="O84" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P84" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>513</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>حنان هاشم عبد</t>
+          <t>ضياء صبيح جاسم</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>Hanan hashim abed</t>
+          <t>Dheyaa Sabeeh Jasim </t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/tmf7kpdxg0aziur.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6hl_r2d7t1j3aue.jpeg</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>1987-07-16</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="1" t="inlineStr">
         <is>
-          <t>hananalmaula@uomisan.edu.iq</t>
+          <t>diaa.sabeeh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I85" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J85" s="1" t="inlineStr">
         <is>
-          <t>2019-07-16</t>
+          <t>2018-05-28</t>
         </is>
       </c>
       <c r="K85" s="1" t="inlineStr">
         <is>
-          <t>هندسة كيمياوية</t>
+          <t>هندسة المواد</t>
         </is>
       </c>
       <c r="L85" s="1" t="inlineStr">
         <is>
-          <t>هندسة كيمياوية</t>
+          <t>تكنولوجيا التصنيع المتقدمة (طباعة ثلاثية الابعاد)</t>
         </is>
       </c>
       <c r="M85" s="1" t="inlineStr">
         <is>
-          <t>Preparation of poly(butylene succinate)/poly(vinyl pyrrolidone) blend membrane for utilization in pervaporation process</t>
+          <t>الخواص الميكانيكية والقدرة على امتصاص الطاقة للمواد الهيكيلة (الخلوية) المتدرجة نوع (F2CCZ) المصنه بأستخدام تكنولوجيا طباعة ثلاثية الابعاد المعدنية (SLM)</t>
         </is>
       </c>
       <c r="N85" s="1"/>
       <c r="O85" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P85" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>805</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>حسين ماضي حمد</t>
+          <t>حنان هاشم عبد</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>Hussain madhy hamed</t>
+          <t>Hanan hashim abed</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hzj9eiam2pngy0l.jpg</t>
+          <t>uploads/photos/tmf7kpdxg0aziur.jpg</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>1984-02-24</t>
+          <t>1987-07-16</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1" t="inlineStr">
         <is>
-          <t>hussainbahadly8@uomisan.edu.iq</t>
+          <t>hananalmaula@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I86" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J86" s="1" t="inlineStr">
         <is>
-          <t>2019-09-19</t>
+          <t>2019-07-16</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>هندسة كيمياوية</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
-          <t>Energy conservation</t>
+          <t>هندسة كيمياوية</t>
         </is>
       </c>
       <c r="M86" s="1" t="inlineStr">
         <is>
-          <t>Heat transfer between two eccentric sphere</t>
+          <t>Preparation of poly(butylene succinate)/poly(vinyl pyrrolidone) blend membrane for utilization in pervaporation process</t>
         </is>
       </c>
       <c r="N86" s="1"/>
       <c r="O86" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P86" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>497</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>رسول داخل محسن</t>
+          <t>حسين ماضي حمد</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>Rasool Dakhil Mohsen</t>
+          <t>Hussain madhy hamed</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/toarqim97f14pzx.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hzj9eiam2pngy0l.jpg</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>1981-09-07</t>
+          <t>1984-02-24</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G87" s="1"/>
       <c r="H87" s="1" t="inlineStr">
         <is>
-          <t>rasool.d@uomisan.edu.iq</t>
+          <t>hussainbahadly8@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I87" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J87" s="1" t="inlineStr">
         <is>
-          <t>2019-10-23</t>
+          <t>2019-09-19</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
-          <t>مواد بناء</t>
+          <t>Energy conservation</t>
         </is>
       </c>
       <c r="M87" s="1" t="inlineStr">
         <is>
-          <t>التحقق حول طاقة الكسر للخرسانة المقواة بالألياف الهجينة</t>
+          <t>Heat transfer between two eccentric sphere</t>
         </is>
       </c>
       <c r="N87" s="1"/>
       <c r="O87" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P87" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>824</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>علي جبر مشكل</t>
+          <t>رسول داخل محسن</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>ALI JBER MSHKIL</t>
+          <t>Rasool Dakhil Mohsen</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fdrc640tgumv2x8.jpg</t>
+          <t>uploads/photos/toarqim97f14pzx.jpg</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>1987-01-10</t>
+          <t>1981-09-07</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G88" s="1"/>
       <c r="H88" s="1" t="inlineStr">
         <is>
-          <t>alijber1987@uomisan.edu.iq</t>
+          <t>rasool.d@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I88" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J88" s="1" t="inlineStr">
         <is>
-          <t>2019-12-30</t>
+          <t>2019-10-23</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
-          <t>كهرباء</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
         <is>
-          <t>POWER</t>
+          <t>مواد بناء</t>
         </is>
       </c>
       <c r="M88" s="1" t="inlineStr">
         <is>
-          <t>A COMPARATIVE STUDY OF MPPT AND VOLTAGE REGULATOR CONTROLLERS FOR CONTROLLING OUTPUT VOLTAGE IN PV APPLICATIONS</t>
+          <t>التحقق حول طاقة الكسر للخرسانة المقواة بالألياف الهجينة</t>
         </is>
       </c>
       <c r="N88" s="1"/>
       <c r="O88" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P88" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>480</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>ساره كريم سالم </t>
+          <t>علي جبر مشكل</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>Sarah Kareem Salim</t>
+          <t>ALI JBER MSHKIL</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ukelo718awbnygm.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fdrc640tgumv2x8.jpg</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>1987-07-19</t>
+          <t>1987-01-10</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="1" t="inlineStr">
         <is>
-          <t>sarahalthahabi@uomisan.edu.iq</t>
+          <t>alijber1987@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I89" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J89" s="1" t="inlineStr">
         <is>
-          <t>2020-04-10</t>
+          <t>2019-12-30</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
-          <t>Computer engineering</t>
+          <t>كهرباء</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
-          <t>Computer engineering</t>
+          <t>POWER</t>
         </is>
       </c>
       <c r="M89" s="1" t="inlineStr">
         <is>
-          <t>PERFORMANCE ENHANCEMENT OF OPTICAL DATA CENTERS USING SPACE-DIVISION MULTIPLEXING TECHNIQUES</t>
+          <t>A COMPARATIVE STUDY OF MPPT AND VOLTAGE REGULATOR CONTROLLERS FOR CONTROLLING OUTPUT VOLTAGE IN PV APPLICATIONS</t>
         </is>
       </c>
       <c r="N89" s="1"/>
       <c r="O89" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P89" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>108</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>ايمان محمد اسماعيل</t>
+          <t>ساره كريم سالم </t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>Iman Mohammed Ismail</t>
+          <t>Sarah Kareem Salim</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/huigrj52c8fz6sv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ukelo718awbnygm.JPG</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>1985-07-22</t>
+          <t>1987-07-19</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G90" s="1"/>
       <c r="H90" s="1" t="inlineStr">
         <is>
-          <t>eman.mohamed@uomisan.edu.iq</t>
+          <t>sarahalthahabi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I90" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J90" s="1" t="inlineStr">
         <is>
-          <t>2021-03-18</t>
+          <t>2020-04-10</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك عام</t>
+          <t>Computer engineering</t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
-          <t>تطبيقي</t>
+          <t>Computer engineering</t>
         </is>
       </c>
       <c r="M90" s="1" t="inlineStr">
         <is>
-          <t>Design of FUZZY PID contoller Used to Improve the Response of a Quarter Car Syspension System with Uncertain Stiffness</t>
+          <t>PERFORMANCE ENHANCEMENT OF OPTICAL DATA CENTERS USING SPACE-DIVISION MULTIPLEXING TECHNIQUES</t>
         </is>
       </c>
       <c r="N90" s="1"/>
       <c r="O90" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P90" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>100</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>علي جاسم محمد </t>
+          <t>ايمان محمد اسماعيل</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>ALI JASIM MOHAMMED</t>
+          <t>Iman Mohammed Ismail</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2iwhl7djb4okztg.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/huigrj52c8fz6sv.jpg</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>1983-08-15</t>
+          <t>1985-07-22</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G91" s="1"/>
       <c r="H91" s="1" t="inlineStr">
         <is>
-          <t>ali_jassim@uomisan.edu.iq</t>
+          <t>eman.mohamed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I91" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J91" s="1" t="inlineStr">
         <is>
-          <t>2021-11-04</t>
+          <t>2021-03-18</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
-          <t>ماجستير ميكانيك</t>
+          <t>ميكانيك عام</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك تطبيقي</t>
+          <t>تطبيقي</t>
         </is>
       </c>
       <c r="M91" s="1" t="inlineStr">
         <is>
-          <t>Low Speed Impact Response of Beaded Material under Different Thickness of Samples</t>
+          <t>Design of FUZZY PID contoller Used to Improve the Response of a Quarter Car Syspension System with Uncertain Stiffness</t>
         </is>
       </c>
       <c r="N91" s="1"/>
       <c r="O91" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P91" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>495</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>ساره جمعة فليح</t>
+          <t>علي جاسم محمد </t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>Sara Jumah Flayh</t>
+          <t>ALI JASIM MOHAMMED</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/czpafq8sdvurnxt.jpg</t>
+          <t>uploads/files/5ykuix_lh384b6a.jpg</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>1986-04-26</t>
+          <t>1983-08-15</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G92" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>07712425658</t>
+        </is>
+      </c>
       <c r="H92" s="1" t="inlineStr">
         <is>
-          <t>sarajumah@uomisan.edu.iq</t>
+          <t>ali_jassim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I92" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J92" s="1" t="inlineStr">
         <is>
-          <t>2021-11-11</t>
+          <t>2021-11-04</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>ماجستير ميكانيك</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>ميكانيك تطبيقي</t>
         </is>
       </c>
       <c r="M92" s="1" t="inlineStr">
         <is>
-          <t>محاكاة لخصائص ووظائف عدد من الموائع المستخدمة في حفر الابار العمودية</t>
+          <t>Low Speed Impact Response of Beaded Material under Different Thickness of Samples</t>
         </is>
       </c>
       <c r="N92" s="1"/>
       <c r="O92" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P92" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>692</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>مؤيد كريم حسان</t>
+          <t>ساره جمعة فليح</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>muayad kareem Hassan</t>
+          <t>Sara Jumah Flayh</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/0nf42d6wcjxr5gp.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/czpafq8sdvurnxt.jpg</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1986-04-26</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G93" s="1"/>
       <c r="H93" s="1" t="inlineStr">
         <is>
-          <t>muayad.k.hassan@uomisan.edu.i</t>
+          <t>sarajumah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I93" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J93" s="1" t="inlineStr">
         <is>
-          <t>2022-02-16</t>
+          <t>2021-11-11</t>
         </is>
       </c>
       <c r="K93" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="L93" s="1" t="inlineStr">
         <is>
-          <t>القانون الجنائي</t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="M93" s="1" t="inlineStr">
         <is>
-          <t>المسؤولية الجزائيه عن الشذوذ الجنسي (دراسه مقارنه بين الشريعه والقانون)</t>
+          <t>محاكاة لخصائص ووظائف عدد من الموائع المستخدمة في حفر الابار العمودية</t>
         </is>
       </c>
       <c r="N93" s="1"/>
       <c r="O93" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P93" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>828</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>هدى راضي جبار حسين </t>
+          <t>مؤيد كريم حسان</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>huda radhi jabbar al-kinany</t>
+          <t>muayad kareem Hassan</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/dlgraz_j7w649qp.jpg</t>
+          <t>uploads/photos/0nf42d6wcjxr5gp.jpg</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G94" s="1"/>
       <c r="H94" s="1" t="inlineStr">
         <is>
-          <t>huda198806@gmail.com</t>
+          <t>muayad.k.hassan@uomisan.edu.i</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
-          <t>2022-05-24</t>
+          <t>2022-02-16</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
-          <t>هندسة كيمياوية</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
-          <t>هندسة كيمياوي</t>
+          <t>القانون الجنائي</t>
         </is>
       </c>
       <c r="M94" s="1" t="inlineStr">
         <is>
-          <t>ازالة التتراسايكلين من مياه الصرف الصحي بطريقة الاكسدة المتقدمة</t>
-[...6 lines deleted...]
-      </c>
+          <t>المسؤولية الجزائيه عن الشذوذ الجنسي (دراسه مقارنه بين الشريعه والقانون)</t>
+        </is>
+      </c>
+      <c r="N94" s="1"/>
       <c r="O94" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P94" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>797</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>احمد هاتف عبيد</t>
+          <t>هدى راضي جبار حسين </t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Hatif Obaid</t>
+          <t>huda radhi jabbar al-kinany</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/_27tpcuzgyla1hj.JPG</t>
+          <t>uploads/photos/dlgraz_j7w649qp.jpg</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>1993-10-17</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G95" s="1"/>
       <c r="H95" s="1" t="inlineStr">
         <is>
-          <t>aobaid@uomisan.edu.iq</t>
+          <t>huda198806@gmail.com</t>
         </is>
       </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J95" s="1" t="inlineStr">
         <is>
-          <t>2022-07-03</t>
+          <t>2022-05-24</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة كيمياوية</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
         <is>
-          <t>انشاءات</t>
+          <t>هندسة كيمياوي</t>
         </is>
       </c>
       <c r="M95" s="1" t="inlineStr">
         <is>
-          <t>التصرف الانشائي للسقف المركب من الفیروسمنت والطابوق</t>
-[...2 lines deleted...]
-      <c r="N95" s="1"/>
+          <t>ازالة التتراسايكلين من مياه الصرف الصحي بطريقة الاكسدة المتقدمة</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
       <c r="O95" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P95" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>798</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>همام حسين مغتاظ </t>
+          <t>احمد هاتف عبيد</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>Humam Hussein Mightadh</t>
+          <t>Ahmed Hatif Obaid</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/cv4thy1gq365_zp.jpg</t>
+          <t>uploads/photos/_27tpcuzgyla1hj.JPG</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>1978-12-03</t>
+          <t>1993-10-17</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G96" s="1"/>
       <c r="H96" s="1" t="inlineStr">
         <is>
-          <t>humam.h.m@uomisan.edu.iq</t>
+          <t>aobaid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I96" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J96" s="1" t="inlineStr">
         <is>
-          <t>2022-12-11</t>
+          <t>2022-07-03</t>
         </is>
       </c>
       <c r="K96" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L96" s="1" t="inlineStr">
         <is>
-          <t>انضمة قدرة كهربائية</t>
+          <t>انشاءات</t>
         </is>
       </c>
       <c r="M96" s="1" t="inlineStr">
         <is>
-          <t>ارائه یک مبدل دو طرفه فلای بک با اسنابر بدون تلفات برای کاربردهای انرژی تجدیدپذیر</t>
+          <t>التصرف الانشائي للسقف المركب من الفیروسمنت والطابوق</t>
         </is>
       </c>
       <c r="N96" s="1"/>
       <c r="O96" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P96" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>807</t>
+          <t>841</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>وميض عيسى بريدي</t>
+          <t>همام حسين مغتاظ </t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>wameedh issa braidi</t>
+          <t>Humam Hussein Mightadh</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/h7rqepd6nl4c0x_.jpg</t>
+          <t>uploads/photos/cv4thy1gq365_zp.jpg</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>1977-08-01</t>
+          <t>1978-12-03</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G97" s="1"/>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>07705506266</t>
+        </is>
+      </c>
       <c r="H97" s="1" t="inlineStr">
         <is>
-          <t>wameedhissa@uomisan.edu.iq</t>
+          <t>humam.h.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I97" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J97" s="1" t="inlineStr">
         <is>
-          <t>2023-02-20</t>
+          <t>2022-12-11</t>
         </is>
       </c>
       <c r="K97" s="1" t="inlineStr">
         <is>
-          <t>مدني</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L97" s="1" t="inlineStr">
         <is>
-          <t>انشاءات</t>
+          <t>انضمة قدرة كهربائية</t>
         </is>
       </c>
       <c r="M97" s="1" t="inlineStr">
         <is>
-          <t>تحليل لا خطي لاعمدة خرسانية نحيفة ذات مقاطع مصمتة و مجوفة معززة بالياف الحديد معرضة لاحمال مركزية او لا مركزية </t>
+          <t>ارائه یک مبدل دو طرفه فلای بک با اسنابر بدون تلفات برای کاربردهای انرژی تجدیدپذیر</t>
         </is>
       </c>
       <c r="N97" s="1"/>
       <c r="O97" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P97" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>807</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>مرتضى سعيد محمد </t>
+          <t>وميض عيسى بريدي</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>Murtadha Seead Mohammed </t>
+          <t>wameedh issa braidi</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/rdpu17hoz4b6x5m.jpeg</t>
+          <t>uploads/photos/h7rqepd6nl4c0x_.jpg</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>1989-10-18</t>
+          <t>1977-08-01</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G98" s="1"/>
       <c r="H98" s="1" t="inlineStr">
         <is>
-          <t>murtadha.saeed@uomisan.edu.iq</t>
+          <t>wameedhissa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I98" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J98" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك </t>
+          <t>مدني</t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
-          <t>حراريات </t>
+          <t>انشاءات</t>
         </is>
       </c>
       <c r="M98" s="1" t="inlineStr">
         <is>
-          <t>دراسة نظريه وتجريبيه لتأثير الشكل الهندسي للعوائق والمائع النانوي على أداء المبادل الحراري ذي القشرة والانبوب على شكل حرف U</t>
+          <t>تحليل لا خطي لاعمدة خرسانية نحيفة ذات مقاطع مصمتة و مجوفة معززة بالياف الحديد معرضة لاحمال مركزية او لا مركزية </t>
         </is>
       </c>
       <c r="N98" s="1"/>
       <c r="O98" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P98" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>822</t>
+          <t>831</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>زهراء داود حسين</t>
+          <t>مرتضى سعيد محمد </t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Dawood Hussein</t>
+          <t>Murtadha Seead Mohammed </t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mzd3nfq8w9rj7s0.jpeg</t>
+          <t>uploads/photos/rdpu17hoz4b6x5m.jpeg</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>1990-11-13</t>
+          <t>1989-10-18</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G99" s="1"/>
       <c r="H99" s="1" t="inlineStr">
         <is>
-          <t>zahraadawood12@gmail.com</t>
+          <t>murtadha.saeed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I99" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J99" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K99" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكهروميكانيكية</t>
+          <t>هندسة ميكانيك </t>
         </is>
       </c>
       <c r="L99" s="1" t="inlineStr">
         <is>
-          <t>نظم الكهروميكانيك</t>
+          <t>حراريات </t>
         </is>
       </c>
       <c r="M99" s="1" t="inlineStr">
         <is>
-          <t>Path Optimization for Medical Surgery Robotic Using Genetic Algorithm</t>
-[...6 lines deleted...]
-      </c>
+          <t>دراسة نظريه وتجريبيه لتأثير الشكل الهندسي للعوائق والمائع النانوي على أداء المبادل الحراري ذي القشرة والانبوب على شكل حرف U</t>
+        </is>
+      </c>
+      <c r="N99" s="1"/>
       <c r="O99" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P99" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>822</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>حيدر عبدالكريم رحيم</t>
+          <t>زهراء داود حسين</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>Haider Abdalkarem Raheem</t>
+          <t>Zahraa Dawood Hussein</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/eojkp729d861zuw.jpg</t>
+          <t>uploads/photos/mzd3nfq8w9rj7s0.jpeg</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>1992-01-11</t>
+          <t>1990-11-13</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G100" s="1"/>
       <c r="H100" s="1" t="inlineStr">
         <is>
-          <t>eng.haider992@gmail.com</t>
+          <t>zahraadawood12@gmail.com</t>
         </is>
       </c>
       <c r="I100" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J100" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>الهندسة الكهروميكانيكية</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
-          <t>انشاءات</t>
+          <t>نظم الكهروميكانيك</t>
         </is>
       </c>
       <c r="M100" s="1" t="inlineStr">
         <is>
-          <t>التحليل الزلزالي الحركي اللاخطي لبناية خرسانية مسلحة متعددة الطوابق</t>
-[...2 lines deleted...]
-      <c r="N100" s="1"/>
+          <t>Path Optimization for Medical Surgery Robotic Using Genetic Algorithm</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>   </t>
+        </is>
+      </c>
       <c r="O100" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P100" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>799</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>احمد ماجد عبد العباس الذهبي</t>
+          <t>حيدر عبدالكريم رحيم</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Majed AbdulAbbas Althahabi</t>
+          <t>Haider Abdalkarem Raheem</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/8qeys7vwp0hk5n4.PNG</t>
+          <t>uploads/photos/eojkp729d861zuw.jpg</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>1993-01-01</t>
+          <t>1992-01-11</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G101" s="1"/>
       <c r="H101" s="1" t="inlineStr">
         <is>
-          <t>ahmedmajed@uomisan.edu.iq</t>
+          <t>eng.haider992@gmail.com</t>
         </is>
       </c>
       <c r="I101" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J101" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
-          <t>Computer Engineering </t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
-          <t>Computer and Biomedical Eng</t>
+          <t>انشاءات</t>
         </is>
       </c>
       <c r="M101" s="1" t="inlineStr">
         <is>
-          <t>نظام مساعدة البتر الثنائي بالاعتماد على اتصالات اشارة عصب اليد اللاسلكية </t>
+          <t>التحليل الزلزالي الحركي اللاخطي لبناية خرسانية مسلحة متعددة الطوابق</t>
         </is>
       </c>
       <c r="N101" s="1"/>
       <c r="O101" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P101" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>801</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>مريم جبر جعفر</t>
+          <t>احمد ماجد عبد العباس الذهبي</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>maryam jebur jaafer</t>
+          <t>Ahmed Majed AbdulAbbas Althahabi</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/2a5kw_gotzji073.jpg</t>
+          <t>uploads/photos/8qeys7vwp0hk5n4.PNG</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>1994-03-01</t>
+          <t>1993-01-01</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G102" s="1"/>
       <c r="H102" s="1" t="inlineStr">
         <is>
-          <t>maryam.j.j@uomisan.edu.iq</t>
+          <t>ahmedmajed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I102" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J102" s="1" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2023-02-20</t>
         </is>
       </c>
       <c r="K102" s="1" t="inlineStr">
         <is>
-          <t> الهندسة الكيمياوية </t>
+          <t>Computer Engineering </t>
         </is>
       </c>
       <c r="L102" s="1" t="inlineStr">
         <is>
-          <t> هندسة العمليات الكيماوية</t>
+          <t>Computer and Biomedical Eng</t>
         </is>
       </c>
       <c r="M102" s="1" t="inlineStr">
         <is>
-          <t>تصنيع و اختبار اداء غشاء البولي فينول سلفون في عملية التناضح الامامي لتحلية المياه المالحة</t>
+          <t>نظام مساعدة البتر الثنائي بالاعتماد على اتصالات اشارة عصب اليد اللاسلكية </t>
         </is>
       </c>
       <c r="N102" s="1"/>
       <c r="O102" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P102" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>809</t>
+          <t>794</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>انور جبار حسن</t>
+          <t>مريم جبر جعفر</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>Anwer Jabbar Hasan</t>
+          <t>maryam jebur jaafer</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/tg7c9lhfxy_rvj8.jpg</t>
+          <t>uploads/photos/2a5kw_gotzji073.jpg</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>1988-11-24</t>
+          <t>1994-03-01</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G103" s="1"/>
       <c r="H103" s="1" t="inlineStr">
         <is>
-          <t>anwer.jabbar@uomisan.edu.iq</t>
+          <t>maryam.j.j@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I103" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J103" s="1" t="inlineStr">
         <is>
-          <t>2023-05-06</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="K103" s="1" t="inlineStr">
         <is>
-          <t>هندسة اتصالات الحاسوب</t>
+          <t> الهندسة الكيمياوية </t>
         </is>
       </c>
       <c r="L103" s="1" t="inlineStr">
         <is>
-          <t>هندسة شبكات الحاسوب</t>
+          <t> هندسة العمليات الكيماوية</t>
         </is>
       </c>
       <c r="M103" s="1" t="inlineStr">
         <is>
-          <t>نماذج شبكية للأجهزة العصبية المرئية: دراسة الأجهزة والبرمجيات</t>
-[...6 lines deleted...]
-      </c>
+          <t>تصنيع و اختبار اداء غشاء البولي فينول سلفون في عملية التناضح الامامي لتحلية المياه المالحة</t>
+        </is>
+      </c>
+      <c r="N103" s="1"/>
       <c r="O103" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P103" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>833</t>
+          <t>809</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>ياسر علي خالد</t>
+          <t>انور جبار حسن</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>Yasir ALI Khalid</t>
+          <t>Anwer Jabbar Hasan</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/w6k8bjfm71an5gx.jpg</t>
+          <t>uploads/photos/tg7c9lhfxy_rvj8.jpg</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>1996-01-24</t>
+          <t>1988-11-24</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G104" s="1"/>
       <c r="H104" s="1" t="inlineStr">
         <is>
-          <t>yasseralnaimi6@uomisan.edu.iq</t>
+          <t>anwer.jabbar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I104" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J104" s="1" t="inlineStr">
         <is>
           <t>2023-05-06</t>
         </is>
       </c>
       <c r="K104" s="1" t="inlineStr">
         <is>
-          <t>هندسة تقنيات الحاسوب</t>
+          <t>هندسة اتصالات الحاسوب</t>
         </is>
       </c>
       <c r="L104" s="1" t="inlineStr">
         <is>
-          <t>ماجستير هندسة تكنلوجيا المعلومات</t>
+          <t>هندسة شبكات الحاسوب</t>
         </is>
       </c>
       <c r="M104" s="1" t="inlineStr">
         <is>
-          <t>تشخيص مرض باركنسون باستخدام الخطوط المكتوبة بخط اليد باستخدام الشبكة العصبية الالتوائية العميقة.</t>
-[...2 lines deleted...]
-      <c r="N104" s="1"/>
+          <t>نماذج شبكية للأجهزة العصبية المرئية: دراسة الأجهزة والبرمجيات</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>لا شيء</t>
+        </is>
+      </c>
       <c r="O104" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P104" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>833</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>الحسين محمد جمعة</t>
+          <t>ياسر علي خالد</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>Alhussein Mohammed Alturfi</t>
+          <t>Yasir ALI Khalid</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/qxprgi20h9b4amv.jpg</t>
+          <t>uploads/photos/w6k8bjfm71an5gx.jpg</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>1997-02-10</t>
+          <t>1996-01-24</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G105" s="1"/>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>07707487271</t>
+        </is>
+      </c>
       <c r="H105" s="1" t="inlineStr">
         <is>
-          <t>al_hussein.m@uomisan.edu.iq</t>
+          <t>yasseralnaimi6@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I105" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J105" s="1" t="inlineStr">
         <is>
-          <t>2023-07-25</t>
+          <t>2023-05-06</t>
         </is>
       </c>
       <c r="K105" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>هندسة تقنيات الحاسوب</t>
         </is>
       </c>
       <c r="L105" s="1" t="inlineStr">
         <is>
-          <t>هندسة اتصالات</t>
+          <t>ماجستير هندسة تكنلوجيا المعلومات</t>
         </is>
       </c>
       <c r="M105" s="1" t="inlineStr">
         <is>
-          <t>تقليل مستوى الفص الجانبي لمجموعة الهوائيات الخطية باستخدام خوارزميات التحسين</t>
+          <t>تشخيص مرض باركنسون باستخدام الخطوط المكتوبة بخط اليد باستخدام الشبكة العصبية الالتوائية العميقة.</t>
         </is>
       </c>
       <c r="N105" s="1"/>
       <c r="O105" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P105" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>786</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>ريام ابراهيم عبدالواحد</t>
+          <t>الحسين محمد جمعة</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>Riyam Ibrahim Abdulwahid</t>
+          <t>Alhussein Mohammed Alturfi</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/e23ujtcrqlnka0d.jpg</t>
+          <t>uploads/photos/qxprgi20h9b4amv.jpg</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>1988-07-07</t>
+          <t>1997-02-10</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G106" s="1"/>
       <c r="H106" s="1" t="inlineStr">
         <is>
-          <t>riyameng88@uomisan.edu.iq</t>
+          <t>al_hussein.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I106" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J106" s="1" t="inlineStr">
         <is>
-          <t>2023-10-23</t>
+          <t>2023-07-25</t>
         </is>
       </c>
       <c r="K106" s="1" t="inlineStr">
         <is>
-          <t>هندسة برمجيات</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L106" s="1" t="inlineStr">
         <is>
-          <t>ذكاء أصطناعي</t>
+          <t>هندسة اتصالات</t>
         </is>
       </c>
       <c r="M106" s="1" t="inlineStr">
         <is>
-          <t>Anomaly based intrusion detection system using Golden Eagle optimizer and improved random forest model</t>
+          <t>تقليل مستوى الفص الجانبي لمجموعة الهوائيات الخطية باستخدام خوارزميات التحسين</t>
         </is>
       </c>
       <c r="N106" s="1"/>
       <c r="O106" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P106" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>803</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>بيداء عبد الكريم عبد الزهرة</t>
+          <t>ريام ابراهيم عبدالواحد</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>Baydaa Abd ulKareem Abd ul Zahra</t>
+          <t>Riyam Ibrahim Abdulwahid</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/1jh92lrs3d_7xcn.jpg</t>
+          <t>uploads/photos/e23ujtcrqlnka0d.jpg</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>1985-01-06</t>
+          <t>1988-07-07</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G107" s="1"/>
       <c r="H107" s="1" t="inlineStr">
         <is>
-          <t>bida.k.z@uomisan.edu.iq</t>
+          <t>riyameng88@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I107" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J107" s="1" t="inlineStr">
         <is>
-          <t>2023-10-31</t>
+          <t>2023-10-23</t>
         </is>
       </c>
       <c r="K107" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>هندسة برمجيات</t>
         </is>
       </c>
       <c r="L107" s="1" t="inlineStr">
         <is>
-          <t>هندسة المياه والبيئة</t>
+          <t>ذكاء أصطناعي</t>
         </is>
       </c>
       <c r="M107" s="1" t="inlineStr">
         <is>
-          <t>تقييم تقنيات تحليل البيانات والتعلم الآلي للتنبؤ بتدفق مجاري المياه عبر سيناريوهات متعددة لنهر دجلة</t>
-[...6 lines deleted...]
-      </c>
+          <t>Anomaly based intrusion detection system using Golden Eagle optimizer and improved random forest model</t>
+        </is>
+      </c>
+      <c r="N107" s="1"/>
       <c r="O107" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P107" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>806</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>اياد محسن سبهان</t>
+          <t>بيداء عبد الكريم عبد الزهرة</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>AYAD MOHSIN SABHAN</t>
+          <t>Baydaa Abd ulKareem Abd ul Zahra</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/dwbiox96paelsyt.jpeg</t>
+          <t>uploads/photos/1jh92lrs3d_7xcn.jpg</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>1983-12-04</t>
+          <t>1985-01-06</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G108" s="1"/>
       <c r="H108" s="1" t="inlineStr">
         <is>
-          <t>ayad.m@uomisan.edu.iq</t>
+          <t>bida.k.z@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I108" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J108" s="1" t="inlineStr">
         <is>
-          <t>2023-12-07</t>
+          <t>2023-10-31</t>
         </is>
       </c>
       <c r="K108" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسوب</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L108" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي والروبوتية</t>
+          <t>هندسة المياه والبيئة</t>
         </is>
       </c>
       <c r="M108" s="1" t="inlineStr">
         <is>
-          <t>تحسين جودة شبكات الاستثمار اللاسلكية الذكية بمساعدة التعليم العميق والشبكات العصبية</t>
-[...2 lines deleted...]
-      <c r="N108" s="1"/>
+          <t>تقييم تقنيات تحليل البيانات والتعلم الآلي للتنبؤ بتدفق مجاري المياه عبر سيناريوهات متعددة لنهر دجلة</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>لا يوجد</t>
+        </is>
+      </c>
       <c r="O108" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P108" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>802</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>زينة نزار عبد الرزاق</t>
+          <t>اياد محسن سبهان</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>zeina nazar abdulrazaq</t>
+          <t>AYAD MOHSIN SABHAN</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/r7xsa5tgwp98u03.png</t>
+          <t>uploads/files/dwbiox96paelsyt.jpeg</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>1987-01-24</t>
+          <t>1983-12-04</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G109" s="1"/>
       <c r="H109" s="1" t="inlineStr">
         <is>
-          <t>zeinanazar@uomisan.edu.iq</t>
+          <t>ayad.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I109" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J109" s="1" t="inlineStr">
         <is>
-          <t>2023-12-10</t>
+          <t>2023-12-07</t>
         </is>
       </c>
       <c r="K109" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكهربائية</t>
+          <t>هندسة الحاسوب</t>
         </is>
       </c>
       <c r="L109" s="1" t="inlineStr">
         <is>
-          <t>ميكاترونكس</t>
+          <t>الذكاء الاصطناعي والروبوتية</t>
         </is>
       </c>
       <c r="M109" s="1" t="inlineStr">
         <is>
-          <t>التنبؤ بالحمل الكهربائي باستخدام شبكة المان العصبية</t>
-[...6 lines deleted...]
-      </c>
+          <t>تحسين جودة شبكات الاستثمار اللاسلكية الذكية بمساعدة التعليم العميق والشبكات العصبية</t>
+        </is>
+      </c>
+      <c r="N109" s="1"/>
       <c r="O109" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P109" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>802</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>عمار خلف جبار</t>
+          <t>زينة نزار عبد الرزاق</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>Ammar Khalaf Jabbar</t>
+          <t>zeina nazar abdulrazaq</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/bwsnc1jq08ev5pt.jpg</t>
+          <t>uploads/photos/r7xsa5tgwp98u03.png</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>1991-01-01</t>
+          <t>1987-01-24</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G110" s="1"/>
       <c r="H110" s="1" t="inlineStr">
         <is>
-          <t>ammarcivil.allamy@gmail.com</t>
+          <t>zeinanazar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I110" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J110" s="1" t="inlineStr">
         <is>
-          <t>2024-01-01</t>
+          <t>2023-12-10</t>
         </is>
       </c>
       <c r="K110" s="1" t="inlineStr">
         <is>
-          <t>Civil Engineering</t>
+          <t>الهندسة الكهربائية</t>
         </is>
       </c>
       <c r="L110" s="1" t="inlineStr">
         <is>
-          <t>Structural</t>
+          <t>ميكاترونكس</t>
         </is>
       </c>
       <c r="M110" s="1" t="inlineStr">
         <is>
-          <t>Comparative Evaluation of Fatigue Behavior for Modified Asphalt Concrete Pavement</t>
-[...2 lines deleted...]
-      <c r="N110" s="1"/>
+          <t>التنبؤ بالحمل الكهربائي باستخدام شبكة المان العصبية</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>التنبؤ بالحمل الكهربائي باستخدام شبكة المان العصبية</t>
+        </is>
+      </c>
       <c r="O110" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P110" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>811</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>شيماء منعم سعيد</t>
+          <t>عمار خلف جبار</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>SHAYMAA MUNEAM SAEED </t>
-[...2 lines deleted...]
-      <c r="D111" s="1"/>
+          <t>Ammar Khalaf Jabbar</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/bwsnc1jq08ev5pt.jpg</t>
+        </is>
+      </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>1989-01-01</t>
+          <t>1991-01-01</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G111" s="1"/>
       <c r="H111" s="1" t="inlineStr">
         <is>
-          <t>shayma.ms@uomisan.edu.iq</t>
+          <t>ammarcivil.allamy@gmail.com</t>
         </is>
       </c>
       <c r="I111" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J111" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-01-01</t>
         </is>
       </c>
       <c r="K111" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>Civil Engineering</t>
         </is>
       </c>
       <c r="L111" s="1" t="inlineStr">
         <is>
-          <t>فسلجة نبات</t>
+          <t>Structural</t>
         </is>
       </c>
       <c r="M111" s="1" t="inlineStr">
         <is>
-          <t> تأثير مستخلص نوستك بكترياء الزرقاء على انبات الرز في العراق</t>
+          <t>Comparative Evaluation of Fatigue Behavior for Modified Asphalt Concrete Pavement</t>
         </is>
       </c>
       <c r="N111" s="1"/>
       <c r="O111" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P111" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>1029</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>آية حميد طالب</t>
+          <t>شيماء منعم سعيد</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>Aya hamed taleb</t>
+          <t>SHAYMAA MUNEAM SAEED </t>
         </is>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>1992-10-15</t>
+          <t>1989-01-01</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G112" s="1"/>
       <c r="H112" s="1" t="inlineStr">
         <is>
-          <t>aya.hamed@uomisan.edu.iq</t>
+          <t>shayma.ms@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I112" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J112" s="1" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="K112" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L112" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة التداولي</t>
+          <t>فسلجة نبات</t>
         </is>
       </c>
       <c r="M112" s="1" t="inlineStr">
         <is>
-          <t>النصب على المعنى في النحو العربي ( مقاربة تداولية)</t>
+          <t> تأثير مستخلص نوستك بكترياء الزرقاء على انبات الرز في العراق</t>
         </is>
       </c>
       <c r="N112" s="1"/>
       <c r="O112" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P112" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>خلود جاسم مهاوي </t>
+          <t>آية حميد طالب</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>Khulood Jasim mhawi</t>
+          <t>Aya hamed taleb</t>
         </is>
       </c>
       <c r="D113" s="1"/>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>1988-03-17</t>
+          <t>1992-10-15</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G113" s="1"/>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>07711869276</t>
+        </is>
+      </c>
       <c r="H113" s="1" t="inlineStr">
         <is>
-          <t>kholoudjasm@uomisan.edu.iq</t>
+          <t>aya.hamed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I113" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J113" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="K113" s="1" t="inlineStr">
         <is>
-          <t>علم الاحياء</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L113" s="1" t="inlineStr">
         <is>
-          <t>وراثه</t>
+          <t>علم اللغة التداولي</t>
         </is>
       </c>
       <c r="M113" s="1" t="inlineStr">
         <is>
-          <t>الدراسة الجزيئية بواسطة طريقة تسلسل exome بأكملها لـ 310 جينات متورطة في التخلف العقلي في عائلة لمريض واحد في العماره</t>
+          <t>النصب على المعنى في النحو العربي ( مقاربة تداولية)</t>
         </is>
       </c>
       <c r="N113" s="1"/>
       <c r="O113" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P113" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>975</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>صابرين قيس مجيد</t>
+          <t>خلود جاسم مهاوي </t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>Sabreen qais mageed</t>
-[...6 lines deleted...]
-      </c>
+          <t>Khulood Jasim mhawi</t>
+        </is>
+      </c>
+      <c r="D114" s="1"/>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>1987-11-05</t>
+          <t>1988-03-17</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G114" s="1"/>
       <c r="H114" s="1" t="inlineStr">
         <is>
-          <t>sabreen.altimimy@uomisan.edu.iq</t>
+          <t>kholoudjasm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I114" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J114" s="1" t="inlineStr">
         <is>
-          <t>2024-10-20</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K114" s="1" t="inlineStr">
         <is>
-          <t>هندسة مواد</t>
+          <t>علم الاحياء</t>
         </is>
       </c>
       <c r="L114" s="1" t="inlineStr">
         <is>
-          <t>اختيار  والتعرف على المواد الهندسيه</t>
+          <t>وراثه</t>
         </is>
       </c>
       <c r="M114" s="1" t="inlineStr">
         <is>
-          <t>انتاج وترسيب كاربونات الكالسيوم من مخلفات الجبس </t>
+          <t>الدراسة الجزيئية بواسطة طريقة تسلسل exome بأكملها لـ 310 جينات متورطة في التخلف العقلي في عائلة لمريض واحد في العماره</t>
         </is>
       </c>
       <c r="N114" s="1"/>
       <c r="O114" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P114" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>طه محمد جاسم محمد </t>
+          <t>ميس عبد الستار جبار</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>taha mohammed jasim</t>
+          <t>Mays Abd-ulsattar Jabar</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/9_84cnpt5j0d7vy.jpeg</t>
+          <t>uploads/files/yd92qhox7ifnrle.jpg</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>1997-01-17</t>
+          <t>1995-11-16</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G115" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>07710022592</t>
+        </is>
+      </c>
       <c r="H115" s="1" t="inlineStr">
         <is>
-          <t>taha.m.j@uomisan.edu.iq</t>
+          <t>mays.a.alghrawy@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I115" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J115" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K115" s="1" t="inlineStr">
         <is>
-          <t>هندسة النفط والغاز</t>
+          <t>هندسة حاسبات </t>
         </is>
       </c>
       <c r="L115" s="1" t="inlineStr">
         <is>
-          <t>هندسة انتاج النفط </t>
+          <t>ماجستير هندسة تكنولوجيا المعلومات /هندسة الحاسبات</t>
         </is>
       </c>
       <c r="M115" s="1" t="inlineStr">
         <is>
-          <t>أستخدام المضخات الغاطسة لإنتاج النفط في حقل بازركان العراق </t>
+          <t>توفير  الطريقة الامثل للمزامنة وتحديد المواقع في شبكات الاستشعار اللاسلكية تحت الماء</t>
         </is>
       </c>
       <c r="N115" s="1"/>
       <c r="O115" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P115" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>968</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>سيف علي قاسم عبدالزهره</t>
+          <t>صابرين قيس مجيد</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>saifali Al-musawi</t>
+          <t>Sabreen qais mageed</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/8yn6qkcx7bsfdog.jpg</t>
+          <t>uploads/files/5hr4inolpxgs6fm.jpg</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>1994-12-24</t>
+          <t>1987-11-05</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G116" s="1"/>
       <c r="H116" s="1" t="inlineStr">
         <is>
-          <t>saif.a.q@uomisan.edu.iq</t>
+          <t>sabreen.altimimy@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I116" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J116" s="1" t="inlineStr">
         <is>
-          <t>2024-12-15</t>
+          <t>2024-10-20</t>
         </is>
       </c>
       <c r="K116" s="1" t="inlineStr">
         <is>
-          <t>هندسه النفط</t>
+          <t>هندسة مواد</t>
         </is>
       </c>
       <c r="L116" s="1" t="inlineStr">
         <is>
-          <t>هندسه انتاج النفط- تقنيات انتاج النفط المدعوم</t>
+          <t>اختيار  والتعرف على المواد الهندسيه</t>
         </is>
       </c>
       <c r="M116" s="1" t="inlineStr">
         <is>
-          <t>تحسين أداء الآبار باستخدام خطوط الجريان مع مراعاة القيود الإنتاجية والتشغيلية</t>
+          <t>انتاج وترسيب كاربونات الكالسيوم من مخلفات الجبس </t>
         </is>
       </c>
       <c r="N116" s="1"/>
       <c r="O116" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P116" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>930</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>ابو الحسن علي محفوظ</t>
+          <t>طه محمد جاسم محمد </t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>Abo Al Hasan Ali Mahfood</t>
+          <t>taha mohammed jasim</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/pmhq_5d1awgx9y8.jpeg</t>
+          <t>uploads/photos/9_84cnpt5j0d7vy.jpeg</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>1997-04-08</t>
+          <t>1997-01-17</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G117" s="1"/>
       <c r="H117" s="1" t="inlineStr">
         <is>
-          <t>alimmt6690@gmail.com</t>
+          <t>taha.m.j@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I117" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J117" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="K117" s="1" t="inlineStr">
         <is>
-          <t>تقنيات هندسة النفط والغاز</t>
+          <t>هندسة النفط والغاز</t>
         </is>
       </c>
       <c r="L117" s="1" t="inlineStr">
         <is>
-          <t>تقنيات هندسة الانتاج</t>
+          <t>هندسة انتاج النفط </t>
         </is>
       </c>
       <c r="M117" s="1" t="inlineStr">
         <is>
-          <t>تطبيق تقنيات البخار الحراري لتطوير حقول النفط ذات الزيوت عالية اللزوجة على حقل الكيارة (العراق)</t>
+          <t>أستخدام المضخات الغاطسة لإنتاج النفط في حقل بازركان العراق </t>
         </is>
       </c>
       <c r="N117" s="1"/>
       <c r="O117" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P117" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>1008</t>
+          <t>917</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>رقيه مجيد كريم </t>
+          <t>سيف علي قاسم عبدالزهره</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>Ruqaya Majeed Kareem</t>
-[...2 lines deleted...]
-      <c r="D118" s="1"/>
+          <t>saifali Al-musawi</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/8yn6qkcx7bsfdog.jpg</t>
+        </is>
+      </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>1998-11-10</t>
+          <t>1994-12-24</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G118" s="1"/>
       <c r="H118" s="1" t="inlineStr">
         <is>
-          <t>enghre.2203@uomisan.edu.iq</t>
+          <t>saif.a.q@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I118" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J118" s="1" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2024-12-15</t>
         </is>
       </c>
       <c r="K118" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكهربائية</t>
+          <t>هندسه النفط</t>
         </is>
       </c>
       <c r="L118" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الكهربائية</t>
+          <t>هندسه انتاج النفط- تقنيات انتاج النفط المدعوم</t>
         </is>
       </c>
       <c r="M118" s="1" t="inlineStr">
         <is>
-          <t>تحكم التدلي في الشبكات الصغيرة لتحسين الكفاءة والاستقرا ر</t>
+          <t>تحسين أداء الآبار باستخدام خطوط الجريان مع مراعاة القيود الإنتاجية والتشغيلية</t>
         </is>
       </c>
       <c r="N118" s="1"/>
       <c r="O118" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P118" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>1016</t>
+          <t>951</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>حيدر رحيم معيبد</t>
+          <t>ابو الحسن علي محفوظ</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>HAYDER RAHEEM MA&amp;#39;EBID</t>
+          <t>Abo Al Hasan Ali Mahfood</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/aq205bngu864dyi.jpg</t>
+          <t>uploads/files/pmhq_5d1awgx9y8.jpeg</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>1986-01-02</t>
+          <t>1997-04-08</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G119" s="1"/>
       <c r="H119" s="1" t="inlineStr">
         <is>
-          <t>haydrr500@gmail.com</t>
+          <t>alimmt6690@gmail.com</t>
         </is>
       </c>
       <c r="I119" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J119" s="1" t="inlineStr">
         <is>
-          <t>2025-07-29</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="K119" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الميكانيكية</t>
+          <t>تقنيات هندسة النفط والغاز</t>
         </is>
       </c>
       <c r="L119" s="1" t="inlineStr">
         <is>
-          <t>الهنسة الميكانيكية</t>
+          <t>تقنيات هندسة الانتاج</t>
         </is>
       </c>
       <c r="M119" s="1" t="inlineStr">
         <is>
-          <t>دراسة  تاثير نوع القدم الاصطناعي على الاهتزازات والاجهادات المسلطة على الطرف الاصطناعي لبتر تحت الركبة </t>
+          <t>تطبيق تقنيات البخار الحراري لتطوير حقول النفط ذات الزيوت عالية اللزوجة على حقل الكيارة (العراق)</t>
         </is>
       </c>
       <c r="N119" s="1"/>
       <c r="O119" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P119" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>1028</t>
+          <t>1008</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>شهد محمد راضي </t>
+          <t>رقيه مجيد كريم </t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>Shahad Mohammed Radhi </t>
+          <t>Ruqaya Majeed Kareem</t>
         </is>
       </c>
       <c r="D120" s="1"/>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>1998-11-10</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G120" s="1"/>
       <c r="H120" s="1" t="inlineStr">
         <is>
-          <t>enghre.2202@uomisan.edu.iq</t>
+          <t>enghre.2203@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I120" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J120" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-04-28</t>
         </is>
       </c>
       <c r="K120" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء </t>
+          <t>الهندسة الكهربائية</t>
         </is>
       </c>
       <c r="L120" s="1" t="inlineStr">
         <is>
-          <t>Electrical Engineering </t>
+          <t>الهندسة الكهربائية</t>
         </is>
       </c>
       <c r="M120" s="1" t="inlineStr">
         <is>
-          <t>تخمين انتاج القدرة الكهربائية من األلواح الشمسية باستخدام الذكاء االصطناعي</t>
+          <t>تحكم التدلي في الشبكات الصغيرة لتحسين الكفاءة والاستقرا ر</t>
         </is>
       </c>
       <c r="N120" s="1"/>
       <c r="O120" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P120" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1016</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>دلال كريم عطوان</t>
+          <t>حيدر رحيم معيبد</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>Dalal Kareem Attwan</t>
-[...2 lines deleted...]
-      <c r="D121" s="1"/>
+          <t>HAYDER RAHEEM MA&amp;#39;EBID</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/aq205bngu864dyi.jpg</t>
+        </is>
+      </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>1996-10-28</t>
+          <t>1986-01-02</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G121" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>07707000325</t>
+        </is>
+      </c>
       <c r="H121" s="1" t="inlineStr">
         <is>
-          <t>Dalal.kareem@uomisan.edu.iq</t>
+          <t>haydrr500@gmail.com</t>
         </is>
       </c>
       <c r="I121" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J121" s="1" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-07-29</t>
         </is>
       </c>
       <c r="K121" s="1" t="inlineStr">
         <is>
           <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L121" s="1" t="inlineStr">
         <is>
-          <t>حراريات/ توليد طاقة</t>
+          <t>الهنسة الميكانيكية</t>
         </is>
       </c>
       <c r="M121" s="1" t="inlineStr">
         <is>
-          <t>تقييم الاداء الحراري والصوتي لحاوية المولدة المحمولة باستخدام مواد محلية مختلفة</t>
+          <t>دراسة  تاثير نوع القدم الاصطناعي على الاهتزازات والاجهادات المسلطة على الطرف الاصطناعي لبتر تحت الركبة </t>
         </is>
       </c>
       <c r="N121" s="1"/>
       <c r="O121" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>1028</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>شهد محمد راضي </t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>Shahad Mohammed Radhi </t>
+        </is>
+      </c>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>07739952219</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>enghre.2202@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>2025-10-01</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>هندسة كهرباء </t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>Electrical Engineering </t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>تخمين انتاج القدرة الكهربائية من األلواح الشمسية باستخدام الذكاء االصطناعي</t>
+        </is>
+      </c>
+      <c r="N122" s="1"/>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P122" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>1024</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>دلال كريم عطوان</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>Dalal Kareem Attwan</t>
+        </is>
+      </c>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>1996-10-28</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G123" s="1"/>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Dalal.kareem@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>الهندسة الميكانيكية</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>حراريات/ توليد طاقة</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>تقييم الاداء الحراري والصوتي لحاوية المولدة المحمولة باستخدام مواد محلية مختلفة</t>
+        </is>
+      </c>
+      <c r="N123" s="1"/>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P123" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">