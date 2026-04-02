--- v1 (2025-12-14)
+++ v2 (2026-04-02)
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>ساجدة منادي ثامر </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>sajida munadi thamer</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>uploads/files/zqya41inu3ogsrf.png</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1977-04-18</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>sajida_munadi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2021-09-19</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء </t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>كيمياء عضوية</t>
         </is>
       </c>
@@ -313,55 +309,51 @@
         <is>
           <t>875</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>يسرى صبري عبدالصاحب عزيز</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Yusra sabri abdulsahib</t>
         </is>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1980-09-08</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>yusrachemist@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2020-08-09</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>كيمياء حياتية سريرية</t>
         </is>
       </c>
@@ -387,55 +379,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>منتظر حنون داود</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Muntadhar Hannoun Dawood</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/jrs4owzxbdvt1km.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1978-01-01</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>muntadhar_hannoun@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2021-11-05</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>صيدلة</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>ادوية وسموم</t>
         </is>
       </c>
@@ -469,55 +457,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>امل حسين محيميد</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Amal Hussein Muhaimid</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>uploads/files/rsy164wfkxi3beo.png</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1986-04-12</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>amal.houssen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2022-03-29</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t> كيمياء تحليلية </t>
         </is>
       </c>
@@ -547,55 +531,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>نور الدين عبد الكريم جاسم</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Nooralden Abdulkarem Jasim</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/wdz9h5_itv3g2u8.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1985-01-02</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>nooraldeenbio_85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2023-04-26</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>الاحياء المجهرية</t>
         </is>
       </c>
@@ -629,55 +609,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>مناف صباح صالح</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Munaf Sabah Saleh Aal-Aaboda</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/bo8mwi6_rs4qxgk.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1985-05-16</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>munaf_alaboda@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2023-05-31</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>الصيدلة</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>الأدوية</t>
         </is>
       </c>
@@ -707,55 +683,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>محمد طالب جاسم</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Mohammed Talib Jasim</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/ql9hscao_t5187n.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>2023-10-14</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>dr.mohammed_talib@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>العلوم</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>Biotechnology</t>
         </is>
       </c>
@@ -789,55 +761,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t> وداد علي عبد سلمان </t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Widad Ali Abed Salman </t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>uploads/files/mlza4gt5bw1u0oh.jpeg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1984-03-21</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>widad84ss@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2025-02-18</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>نباتات طبية </t>
         </is>
       </c>
@@ -867,55 +835,51 @@
         <is>
           <t>969</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>فرح مجبل الجابري </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Farah Mejbel Al Jaberi</t>
         </is>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1980-10-10</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>farah.m.biochem@gmail.com</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2018-12-19</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء </t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>كيمياء صيدلانية </t>
         </is>
       </c>
@@ -941,55 +905,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>محمد حنون داود</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>mohammed hanwon dawood</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/0jih73g6b8zcunl.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1966-05-25</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>mohammed.h.dawood@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>علوم الكيمياء </t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>كيمياء حياتية سريرية</t>
         </is>
       </c>
@@ -1023,55 +983,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>دنيا صبيح محمد</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Dunya Sabeeh Mohammed</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/g0tl3_d74ep896r.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1991-01-26</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>dunya.sabeeh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2023-02-27</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>الزراعة</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>فسلجة المحاصيل الحقلية</t>
         </is>
       </c>
@@ -1105,55 +1061,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>رسل نعيم منخي</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>rusul naeim mankhi</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/io8s175qbumgepf.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1991-10-14</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>n.rusul22@gmail.com</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>كيمياء عضوية</t>
         </is>
       </c>
@@ -1187,55 +1139,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>اسراء رمضان سلمان قاسم</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>israa ramadhan salman qasim</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>uploads/files/x2vk_i0dosc39mw.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1987-02-14</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>israa.r.s@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2025-05-19</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>تكنلوجيا المعلومات </t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>هندسة البرامجيات </t>
         </is>
       </c>
@@ -1261,55 +1209,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>وسام ادريس فتين</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Wissam Idris Fatin</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>uploads/files/3v6o70z4p1l9ime.png</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1988-09-06</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>wisam@gmail.com</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2022-09-07</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t> قانون عام</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t> قانون عام</t>
         </is>
       </c>
@@ -1335,55 +1279,51 @@
         <is>
           <t>983</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>اسراء عبدالامير نعيم </t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Israa Abdulameer naeem </t>
         </is>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1989-09-22</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>israaa.naeem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2023-03-18</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
@@ -1413,55 +1353,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>زينب جبار سكر </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>zainab jabar sekar</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>uploads/files/6owf8j3yrtc1a7g.png</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1990-10-03</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>zainab.jabbar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية </t>
         </is>
       </c>
@@ -1491,55 +1427,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>علي حاتم الوالي</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Ali Hatem Al-Wali</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>uploads/files/kc71rn0gmx9bj5v.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1993-03-03</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>ali2020199333@gmail.com</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>لاختبارات الوظيفة للاصابات الرياضية</t>
         </is>
       </c>
@@ -1569,55 +1501,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>زينب محسن جاسب</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Zainab Mohsen Jasib</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>uploads/files/k7f8vztqg3i6new.png</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1994-08-18</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>zainab.mohsin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
@@ -1647,55 +1575,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>كرار براق طالب</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>  Karar Buraq Talib        </t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>uploads/files/dblg6sj2v9qocyh.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1994-03-16</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Karrar.burak@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2023-05-22</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>قانون</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>قانون عام</t>
         </is>
       </c>
@@ -1725,55 +1649,51 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>طارق خنجر حامد </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>TAREQ KHANJAR HAMID</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>uploads/files/owydise8c95qfj_.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1989-12-01</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>tarq1989t1989@gmail.com</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2024-10-06</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>ادارة الاعمال </t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>ادارة تسويق</t>
         </is>
       </c>
@@ -1803,55 +1723,51 @@
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>نور صباح كاظم</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>noor sabah kadim</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>uploads/files/mxfnh_br072i185.png</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1993-09-01</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>noorsabah@gmal.com</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2024-11-11</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>ماجستير علوم</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>علوم كيمياء</t>
         </is>
       </c>