--- v0 (2025-10-19)
+++ v1 (2026-04-02)
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>ابتسام كريم محيسن </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Ibtisam Kareem Mohaisen </t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/185x36wqkrpyjh0.jpeg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1979-02-07</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>ibtisam.kareem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2020-12-20</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>Biochemistry </t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>Clinical biochemistry/ hormones </t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>زينب </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Zainab </t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/l7kgec2pm9f_3uj.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1977-09-05</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>_marem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2012-09-05</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>انتاج حيواني </t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>فسلجة تناسل و وراثة جزيئية</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>ختام عبد العادل وحيد</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Khitam Abd Al-adil</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/lf1oghjcbvyxiuw.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1979-05-01</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>khitam_79@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2017-04-12</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Physical sciences</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>Electro-optics</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>افراح عادل حسن علوان</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>AfrahAdilHassenAlwan</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/y5g3a7t6hrb8evm.jpeg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1987-10-12</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>afrah.adil@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2020-08-30</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>تشريح بشري</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>تشريح</t>
         </is>
       </c>
@@ -559,55 +543,51 @@
         <is>
           <t>976</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>مهند مهدي محمد</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Mohanad Mahdi Mohammed</t>
         </is>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1994-05-18</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>muhannad.m.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>ماجستير علوم حياة</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>فطريات</t>
         </is>
       </c>
@@ -633,55 +613,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>حوراء فاضل حسين </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Hawraa Falih Hussein </t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/6pckge8f_9ljhbq.jpeg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1988-09-04</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>hhh.al.basri@gmail.com</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2021-01-31</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Biology</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>Histology and Empryology</t>
         </is>
       </c>
@@ -711,55 +687,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>علاء عبدالشهيد موسى </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Alaa Abdulshaheed Mousa </t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>uploads/files/fugcxms03l97p_o.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1980-04-19</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>alaasha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2022-12-26</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>هندسة برمجيات </t>
         </is>
       </c>
@@ -785,55 +757,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>فاطمة عيسى كاظم  </t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Fatima Issa Kadhim  </t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/z_fary7gk08294p.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1993-10-08</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Fatimalssak@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2023-06-21</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>القانون </t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>القانون الخاص </t>
         </is>
       </c>