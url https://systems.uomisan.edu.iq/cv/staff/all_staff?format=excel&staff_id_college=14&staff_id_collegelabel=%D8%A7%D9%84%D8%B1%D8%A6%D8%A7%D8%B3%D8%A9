--- v0 (2025-10-19)
+++ v1 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>جبار عباس نعمة </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Jabbar Abbas Neamah</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/jhb8uvmec6pxiy7.png</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1961-01-30</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>jabbar88@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2017-10-12</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية وآدابها </t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>الأدب الجاهلي </t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>صلاح مهدي عريبي </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Salah Mahdi Oribi</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ui024qjmdfko7ls.png</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1967-07-05</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>salahmah944@gmail.com</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>الجغرافية البشرية </t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>جغرافية المدن</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>صالح محمد حاتم </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Saleh Mohammed Hatem</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2edcm31xpw4_nzh.png</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>qiur_analdaavui@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث ومعاصر</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>تاريخ عراق معاصر </t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>علي غليس ناهي </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Ali ghalis nahi</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3f0jkeyngqadv8w.png</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1967-07-01</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>alialseady2013@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2020-11-24</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>جغرافية طبيعية</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>مناخ</t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>عبد الله كاظم عبد </t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Abdullah Kadhim Abed</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ak6x0pblit5j21d.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>2022-02-06</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>abdullah@uivstiymaisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2022-02-06</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>تاريخ العراق الخديث</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>تاريخ العراق الحديث</t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>علي موسى عكلة </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Ali Mousa Oglah</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/e5fx4zc2vr_o6p1.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1955-07-01</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>alimussa56@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>لغة</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>لغة ونحو</t>
         </is>
       </c>
@@ -727,55 +703,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>رضاته حسين صالح </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Ridatah Hussein Salih</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/aiouym1ftgqz96j.png</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1956-07-01</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>rima.mohammed92@gmail.com</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2015-01-26</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>لغة ونحو </t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>لغة </t>
         </is>
       </c>
@@ -809,55 +781,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>قاسم عبد سعدون </t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>kassem Abd Saadoun</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/3tecw0vh1p8gm9f.jpeg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1975-12-28</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>ukm_2012@yahoo.com</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2018-09-02</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>التاريخ الاسلامي </t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>تاريخ المغرب والاندلس </t>
         </is>
       </c>
@@ -891,55 +859,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>صلاح الدين محسن زاير </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Salahuddin Mohsen Zayer</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/xibr9fuyt08_nc3.png</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>2020-11-19</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>salahuddin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2020-11-19</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>الآثار الاسلامية </t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>العمارة الاسلامية </t>
         </is>
       </c>
@@ -973,55 +937,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>دعاء محسن علي محسن</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Doaa Mohsen Ali Mohsen</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/m_jk65d4u1yqafo.png</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>mhmedabbas534@gmail.com</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>التاريخ</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>تاريخ قديم </t>
         </is>
       </c>
@@ -1055,55 +1015,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>محمد عباس جابر خضير </t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>MOHMMED ABBAS JABER </t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/q1vifj2_9tbwak8.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1984-11-21</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>mhmed_abbas1984@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>جغرافية طبيعية </t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>علم الخرائط والجيمورفولوجي RS&amp;GIS</t>
         </is>
       </c>
@@ -1137,55 +1093,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>ابراهيم كاطع علو</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Ibrahim qata alaw</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/azk84h2oyb_j0cm.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1975-07-01</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>drabraheem124@gmail.com</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2015-12-01</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>اقتصاد</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>اقتصاد بيئي</t>
         </is>
       </c>
@@ -1219,55 +1171,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>ناصر كاظم خلف </t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Nasser Kazem Khalaf</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/v1ug_6lirh9et5m.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1960-09-10</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>nasser.kadhim22@gmail.com</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2016-02-03</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>علوم سياسية </t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>نظم  سياسية وسياسات عامة</t>
         </is>
       </c>
@@ -1301,55 +1249,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>سراج محمد يعقوب </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Siraj Muhammad Yaqoub</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7b6yfukgz0ir1_2.png</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1982-01-20</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>mjdaeel@gmail.com</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2017-04-19</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>الأدب</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>النقد الأدبي الحديث</t>
         </is>
       </c>
@@ -1383,55 +1327,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>ابتسام بشير كاظم</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Ebtesam Basheer Kadhim</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/2ycvioazkwupj6e.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1981-03-01</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>ebtesambasheer@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2018-05-08</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Biotechnology</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>Molecular biology</t>
         </is>
       </c>
@@ -1465,55 +1405,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>رغد شاكر دعير </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Raghad Shaker Daeir</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/jla70xzp1hv4oy_.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1981-01-25</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>raghad_shakir2000@yahoo.com</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2019-11-11</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>الادب الانكليزي/شعر</t>
         </is>
       </c>
@@ -1547,552 +1483,606 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>وفاء موحان عجيل </t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Wafa Mohan Ajeel</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/13ndmywxpah0je5.png</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1980-08-03</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>wafa_mohan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2020-11-24</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>مناخ</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>مناخ زراعي</t>
         </is>
       </c>
       <c r="M18" s="1" t="inlineStr">
         <is>
           <t>اثر المناخ في انتاج محاصيل الخضر الصيفيه في محافظه القادسيه</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
           <t>-------</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P18" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>محمد فوزي جبار </t>
+          <t>مصطفى كرم محمد</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>mohammed Fawzy jabar</t>
+          <t>Mustafa Karam Mohammed</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/jqgkimrewbx5lpu.jpg</t>
+          <t>uploads/files/zad1gfhpiu9qmj3.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1986-10-08</t>
+          <t>1986-08-03</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>Ahmed.m@uomisan.edu.iq</t>
+          <t>mustafakaram@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2021-05-05</t>
+          <t>2023-11-01</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
-          <t>قانون</t>
+          <t>لغة عربية</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t>قانون</t>
+          <t>أدب مقارن</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>الغزل في شعر ابن حزم الاندلسي  وخواجوي كرماني دراسة مقارنه</t>
         </is>
       </c>
       <c r="N19" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>صورة الحسين (ع) في شعر عبد الرزاق عبد الواحد وسيد علي موسوي كرمارودي</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>873</t>
+          <t>395</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>محمد كريم رشيد </t>
+          <t>محمد فوزي جبار </t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>mohammed</t>
+          <t>mohammed Fawzy jabar</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/y_cjba73dhowvzm.PNG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/jqgkimrewbx5lpu.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1988-01-02</t>
+          <t>1986-10-08</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>mohammed@uomisan.edu.iq</t>
+          <t>Ahmed.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2022-07-17</t>
+          <t>2021-05-05</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>قانون</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t>ذكاء اصطناعي </t>
-[...3 lines deleted...]
-      <c r="N20" s="1"/>
+          <t>قانون</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>873</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>سحر كريم جابر</t>
+          <t>محمد كريم رشيد </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>sahar kareem jaber</t>
+          <t>mohammed</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/9ozmkaxel3di_5h.jpg</t>
+          <t>uploads/photos/y_cjba73dhowvzm.PNG</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1985-08-01</t>
+          <t>1988-01-02</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>sahar.kj@uomisan.edu.iq</t>
+          <t>mohammed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-22</t>
+          <t>2022-07-17</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>علم الاحياء</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>الوراثة</t>
-[...6 lines deleted...]
-      </c>
+          <t>ذكاء اصطناعي </t>
+        </is>
+      </c>
+      <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>965</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>بلال علي خليل</t>
+          <t>سحر كريم جابر</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>BILAL ALI KHALEEL</t>
+          <t>sahar kareem jaber</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/evzpmn0fxisaugd.jpg</t>
+          <t>uploads/files/9ozmkaxel3di_5h.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1992-09-09</t>
+          <t>1985-08-01</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>bilal.ali@uomisan.edu.iq</t>
+          <t>sahar.kj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2024-08-14</t>
+          <t>2024-01-22</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>ادارة الاعمال</t>
+          <t>علم الاحياء</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>ادارة الجودة الشاملة</t>
-[...2 lines deleted...]
-      <c r="M22" s="1"/>
+          <t>الوراثة</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>التحليل الجزيئي بأستخدام تقنية تسلسل الاكزوم الكامل ( WES) لـ 53 جينًا متورطًا في أمراض الدماغ عند عائلة يُشتبه في إصابتها باعتلال بيضاء الدماغ او مرض المادة البيضاء Leukoencephalopathy في طهران</t>
+        </is>
+      </c>
       <c r="N22" s="1"/>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>988</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>خلود جاسم مهاوي </t>
+          <t>بلال علي خليل</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Khulood Jasim mhawi</t>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+          <t>BILAL ALI KHALEEL</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/evzpmn0fxisaugd.jpg</t>
+        </is>
+      </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1988-03-17</t>
+          <t>1992-09-09</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>kholoudjasm@uomisan.edu.iq</t>
+          <t>bilal.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-08-14</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>علم الاحياء</t>
+          <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>وراثه</t>
-[...6 lines deleted...]
-      </c>
+          <t>ادارة الجودة الشاملة</t>
+        </is>
+      </c>
+      <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1002</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>م.م رسل مهدي محمد</t>
+          <t>مناف حسن لفته</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Rusul mahdi muhamad</t>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+          <t>munaf hasan lafta</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/zdx4iko089l71ug.jpeg</t>
+        </is>
+      </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1997-01-01</t>
+          <t>1985-10-27</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>rusulmehdi@uomisan.edu.iq</t>
+          <t>munaf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2025-01-13</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية البدنية وعلوم الرياضة</t>
+          <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس /كرة قدم الصالات</t>
+          <t>الذكاء الاصطناعي والروبوتية</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>تأثير منهج تعليمي وفق انموذج هانفن بك في التفكير المرن وتعليم بعض المهارات المركبة بكرة قدم الصالات للطالبات</t>
+          <t>توجيه الامن للبيانات الموفرة للطاقة في انظمة انترنت الاشياء</t>
         </is>
       </c>
       <c r="N24" s="1"/>
       <c r="O24" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>الرئاسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>1002</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>م.م رسل مهدي محمد</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>Rusul mahdi muhamad</t>
+        </is>
+      </c>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>1997-01-01</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>rusulmehdi@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>2025-01-13</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربية البدنية وعلوم الرياضة</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>طرائق التدريس /كرة قدم الصالات</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>تأثير منهج تعليمي وفق انموذج هانفن بك في التفكير المرن وتعليم بعض المهارات المركبة بكرة قدم الصالات للطالبات</t>
+        </is>
+      </c>
+      <c r="N25" s="1"/>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">