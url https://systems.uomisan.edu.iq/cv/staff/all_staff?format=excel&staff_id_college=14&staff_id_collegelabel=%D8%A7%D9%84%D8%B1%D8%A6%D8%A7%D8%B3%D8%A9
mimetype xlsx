--- v1 (2026-04-02)
+++ v2 (2026-05-31)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P25"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -1759,330 +1759,256 @@
         <is>
           <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>ذكاء اصطناعي </t>
         </is>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>988</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>سحر كريم جابر</t>
+          <t>بلال علي خليل</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>sahar kareem jaber</t>
+          <t>BILAL ALI KHALEEL</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/9ozmkaxel3di_5h.jpg</t>
+          <t>uploads/files/evzpmn0fxisaugd.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1985-08-01</t>
+          <t>1992-09-09</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>sahar.kj@uomisan.edu.iq</t>
+          <t>bilal.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2024-01-22</t>
+          <t>2024-08-14</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>علم الاحياء</t>
+          <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>الوراثة</t>
-[...6 lines deleted...]
-      </c>
+          <t>ادارة الجودة الشاملة</t>
+        </is>
+      </c>
+      <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>بلال علي خليل</t>
+          <t>مناف حسن لفته</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>BILAL ALI KHALEEL</t>
+          <t>munaf hasan lafta</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/evzpmn0fxisaugd.jpg</t>
+          <t>uploads/files/zdx4iko089l71ug.jpeg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1992-09-09</t>
+          <t>1985-10-27</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>bilal.ali@uomisan.edu.iq</t>
+          <t>munaf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2024-08-14</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>ادارة الاعمال</t>
+          <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>ادارة الجودة الشاملة</t>
-[...2 lines deleted...]
-      <c r="M23" s="1"/>
+          <t>الذكاء الاصطناعي والروبوتية</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>توجيه الامن للبيانات الموفرة للطاقة في انظمة انترنت الاشياء</t>
+        </is>
+      </c>
       <c r="N23" s="1"/>
       <c r="O23" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1009</t>
+          <t>1002</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>مناف حسن لفته</t>
+          <t>م.م رسل مهدي محمد</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>munaf hasan lafta</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rusul mahdi muhamad</t>
+        </is>
+      </c>
+      <c r="D24" s="1"/>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1985-10-27</t>
+          <t>1997-01-01</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>munaf@uomisan.edu.iq</t>
+          <t>rusulmehdi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2025-01-13</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات</t>
+          <t>كلية التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي والروبوتية</t>
+          <t>طرائق التدريس /كرة قدم الصالات</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>توجيه الامن للبيانات الموفرة للطاقة في انظمة انترنت الاشياء</t>
+          <t>تأثير منهج تعليمي وفق انموذج هانفن بك في التفكير المرن وتعليم بعض المهارات المركبة بكرة قدم الصالات للطالبات</t>
         </is>
       </c>
       <c r="N24" s="1"/>
       <c r="O24" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
-        <is>
-[...68 lines deleted...]
-      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>الرئاسة</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">