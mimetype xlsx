--- v0 (2025-10-19)
+++ v1 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>حسين عبدالحسن مويح </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Hussein Abdul Hassan Muwaih</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>uploads/files/rqy6k7vpmt3z95d.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1976-07-01</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>husseinallame@yahoo.com</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2019-10-23</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية </t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>دراسات دولية </t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>مرتضى شنشول ساهي حمود </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Murtadha Shanshul Sahi Hammoud</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/y0p79meg15q3ozb.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1980-07-29</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>polt21@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2020-09-15</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>علوم سياسية</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>الفكر السياسي</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>محمد يونس عبد الله </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Muhammad Younis Abdullah</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/tsn45a1i9kf_30w.jpeg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1971-04-22</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>mohammad_yunus@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2018-09-18</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث ومعاصر</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>العلاقات الدولية</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>قيصر عبد الكريم جاسم حمود </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Qaesar Abdul Karim Jassim Hammoud</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/4lj_2iscqfad9ko.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1983-10-04</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Khaisarabdal-Kareem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2019-10-10</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>تاريخ إسلامي </t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>فكر إسلامي </t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>وجدان فالح حسن</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Wijdan Falih Hasan</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/w_1gmid49z7t3s2.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1983-10-28</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Wijdan1983@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2022-06-30</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>العلاقات الدولية</t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>سوزان مهدي فياض </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Suzan Mahdi Fayyad</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/l0puwrc2715aidj.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1985-11-28</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Suzanalshmary521@gmail.com</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2023-03-08</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>الاعلام / الصحافة </t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>الصحافة الالكترونية </t>
         </is>
       </c>
@@ -723,629 +699,597 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>ليث صبار جابر كويطع الكعبي</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Laith Sabbar Jaber</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/6szpwkmioq13uv0.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1987-03-19</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>leith_sabar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>الاعلام </t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>العلاقات العامة</t>
         </is>
       </c>
       <c r="M8" s="1" t="inlineStr">
         <is>
           <t>دور العلاقات العامة في الترويج لمشروع ضم الاهوار والمواقع الأثرية إلى لائحة التراث العالمي </t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
           <t>توظيف برامج العلاقات العامة في تشكيل اتجاهات الرأي العام أزاء الممارسات الديمقراطية في العراق</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P8" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>160</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>ضحى حسن فليح </t>
+          <t>محمد طعمه جوده</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>Duha Hassan Faleh</t>
+          <t>MAHAMMED TAMA JODAJ</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/e9vrz503s4_cubx.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ctz9pi2gv0d4l_y.jpeg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1993-01-01</t>
+          <t>1976-07-01</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>algh413@gmail.com</t>
+          <t>m.jodah.iq@gmail.com</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2018-12-06</t>
+          <t>2025-03-06</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
-          <t>قانون عام</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
-          <t>قانون جنائي</t>
+          <t>القانون الدولي العام</t>
         </is>
       </c>
       <c r="M9" s="1" t="inlineStr">
         <is>
-          <t>التعويض عن التوقيف عند الحكم بالبراءة </t>
+          <t>الطبيعة القانونية للمقاومة المسلحة ضد الاحتلال</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>لايوجد</t>
+          <t>الاستيطان الإسرائيلي في الأراضي الفلسطينية المحتلة في ضوء القانون الدولي العام</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P9" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>162</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>صدام عبد الحسين رميش</t>
+          <t>ضحى حسن فليح </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>Saddam Abdul Hussein Rmeish</t>
+          <t>Duha Hassan Faleh</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wl9yu54bsg6c0dm.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/e9vrz503s4_cubx.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1983-06-10</t>
+          <t>1993-01-01</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>polt22@uomisan.edu.iq</t>
+          <t>algh413@gmail.com</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2018-12-14</t>
+          <t>2018-12-06</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
-          <t>القانون</t>
+          <t>قانون عام</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
-          <t>القانون الخاص</t>
+          <t>قانون جنائي</t>
         </is>
       </c>
       <c r="M10" s="1" t="inlineStr">
         <is>
-          <t>سندات الشحن الالكترونية في النقل البحري وحجيتها في الاثبات</t>
+          <t>التعويض عن التوقيف عند الحكم بالبراءة </t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>وثيقة النقل متعدد الوسائط الالكترونية</t>
+          <t>لايوجد</t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P10" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>870</t>
+          <t>157</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>عباس علي جمعة حمودي </t>
+          <t>صدام عبد الحسين رميش</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Abbas Ali Juma Hamoudi</t>
+          <t>Saddam Abdul Hussein Rmeish</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/0kayil_fn98jbhs.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wl9yu54bsg6c0dm.jpeg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1987-11-12</t>
+          <t>1983-06-10</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>cxzdsa190@gmail.com</t>
+          <t>polt22@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2020-03-09</t>
+          <t>2018-12-14</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
-          <t>التاريخ </t>
+          <t>القانون</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الحديث </t>
+          <t>القانون الخاص</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
         <is>
-          <t>عبد الله الدملوجي ودوره السياسي والثقافي والاجتماعي في العراق حتى عام 1958</t>
+          <t>سندات الشحن الالكترونية في النقل البحري وحجيتها في الاثبات</t>
         </is>
       </c>
       <c r="N11" s="1" t="inlineStr">
         <is>
-          <t>البازار ودوره السياسي في ايران من عام 1979 الى 1989</t>
+          <t>وثيقة النقل متعدد الوسائط الالكترونية</t>
         </is>
       </c>
       <c r="O11" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P11" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>870</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>احمد كريم احمد</t>
+          <t>عباس علي جمعة حمودي </t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Kareem  Ahmed</t>
+          <t>Abbas Ali Juma Hamoudi</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/g3nzfmha7qypk2x.jpg</t>
+          <t>uploads/photos/0kayil_fn98jbhs.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1977-01-23</t>
+          <t>1987-11-12</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>abahadli88@gmail.com</t>
+          <t>cxzdsa190@gmail.com</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2020-06-13</t>
+          <t>2020-03-09</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
-          <t>الاعلام</t>
+          <t>التاريخ </t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
-          <t>الصحافة الاذاعية والتلفزيونية</t>
+          <t>التاريخ الحديث </t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
-          <t>البناء الفني لبرامج المناظرات السياسية في القنوات الفضائية العراقية </t>
+          <t>عبد الله الدملوجي ودوره السياسي والثقافي والاجتماعي في العراق حتى عام 1958</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
-          <t>التحريض في البرامج الحوارية التلفزيونية اثناء الازمات وانعكاسه على السلم المجتمعي </t>
+          <t>البازار ودوره السياسي في ايران من عام 1979 الى 1989</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>153</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>عادل كمون جابر</t>
+          <t>احمد كريم احمد</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>Adil Kamoon Jaber</t>
+          <t>Ahmed Kareem  Ahmed</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/7hdob5f9ecjiw48.jpeg</t>
+          <t>uploads/photos/g3nzfmha7qypk2x.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1980-08-16</t>
+          <t>1977-01-23</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>adilkam.j@gmail.com</t>
+          <t>abahadli88@gmail.com</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2020-12-29</t>
+          <t>2020-06-13</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>الاعلام</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
-          <t>الادب</t>
+          <t>الصحافة الاذاعية والتلفزيونية</t>
         </is>
       </c>
       <c r="M13" s="1" t="inlineStr">
         <is>
-          <t>الرابطة القلمية وأثرها في الأدب العربي الحديث</t>
+          <t>البناء الفني لبرامج المناظرات السياسية في القنوات الفضائية العراقية </t>
         </is>
       </c>
       <c r="N13" s="1" t="inlineStr">
         <is>
-          <t>نثر الحسن البصري دراسة في ضوء النقد الثقافي</t>
+          <t>التحريض في البرامج الحوارية التلفزيونية اثناء الازمات وانعكاسه على السلم المجتمعي </t>
         </is>
       </c>
       <c r="O13" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P13" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>862</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>محمد طعمه جوده</t>
+          <t>عادل كمون جابر</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>MAHAMMED TAMA JODAJ</t>
+          <t>Adil Kamoon Jaber</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ctz9pi2gv0d4l_y.jpeg</t>
+          <t>uploads/photos/7hdob5f9ecjiw48.jpeg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1976-07-01</t>
+          <t>1980-08-16</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>m.jodah.iq@gmail.com</t>
+          <t>adilkam.j@gmail.com</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2021-03-05</t>
+          <t>2020-12-29</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي العام</t>
+          <t>الادب</t>
         </is>
       </c>
       <c r="M14" s="1" t="inlineStr">
         <is>
-          <t>الطبيعة القانونية للمقاومة المسلحة ضد الاحتلال</t>
+          <t>الرابطة القلمية وأثرها في الأدب العربي الحديث</t>
         </is>
       </c>
       <c r="N14" s="1" t="inlineStr">
         <is>
-          <t>الاستيطان الإسرائيلي في الأراضي الفلسطينية المحتلة في ضوء القانون الدولي العام</t>
+          <t>نثر الحسن البصري دراسة في ضوء النقد الثقافي</t>
         </is>
       </c>
       <c r="O14" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P14" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>سجى ماجد داود </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Saja Majid Daoud</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/tksxzqb2darv5wc.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1992-04-04</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>saja-Alazawy@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>قانون </t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>قانون تجاري</t>
         </is>
       </c>
@@ -1379,55 +1323,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>جمال جاسم الموسوي</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Jamal</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/n7kzs_d46uaiq3c.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1981-05-15</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>jmalmsrt@gmail.com</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2021-11-10</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية/الأدب </t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>الادب الأندلسي </t>
         </is>
       </c>
@@ -1461,55 +1401,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>ليث رمضان كاظم الساعدي</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>laith</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>uploads/files/64jr_1vxzt9s0od.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1990-10-30</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>laithalsady23@gmail.com</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2023-03-05</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>قانون عام</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>قانون المالية العامة</t>
         </is>
       </c>
@@ -1543,55 +1479,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>علي محمد راضي </t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Ali Muhammad Radi</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/w419gh0yktm7a3u.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1996-01-01</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>alipolitical1996@gmail.com</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية </t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>السياسة الدولية </t>
         </is>
       </c>
@@ -1625,55 +1557,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>منار كريم كاظم</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Manar karem kadhim</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/i5q3dgwm17pj0eo.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1993-10-01</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>sef85sef@gmail.com</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2018-09-13</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>تعلم حركي كرة طائرة</t>
         </is>
       </c>
@@ -1703,55 +1631,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>محسن هاشم كرم </t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>MOHSEN H. KARM</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/tbiy4lc9wau6m_s.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1977-01-10</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>mhsnalnwry6@gmail.com</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>ماجستير محاسبة</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>محاسبة</t>
         </is>
       </c>
@@ -1781,211 +1705,199 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>فيصل غازي محمد عبد الله</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Faisal Ghazi Mohammed Abdullah</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/zs5432fbejv6yi8.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1978-09-11</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>fyslghazyt@gmail.com</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2022-05-22</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>قانون عام</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
           <t>المواجهه الجنائية للابتزاز الالكتروني للاطفال في مواقع التواصل الاجتماعي دراسة مقارنة</t>
         </is>
       </c>
       <c r="N21" s="1"/>
       <c r="O21" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>860</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>باسم مدلول حافظ </t>
+          <t>باسم مدلول حافظ الجوراني</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Basim Madlool Hafedh Hafedh</t>
+          <t>Basim Madlool Hafedh</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/t0rpq194dvc_z7o.jpeg</t>
+          <t>uploads/files/oce79kp3f4n0jza.jpeg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1984-06-10</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>basm20156823@gmail.com</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2022-08-24</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>هندسة كهرباء </t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>Electrical power </t>
+          <t>القدرة الكهربائية</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t> A New High Step-up and High Step-down Bidirectional Converter for Photovoltaic Applications</t>
+          <t>محول كهروضوئي رافع وخافض للفولتية </t>
         </is>
       </c>
       <c r="N22" s="1"/>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>858</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>محمد جاسم علي</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Mohammed Jassim Ali</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/k207el14o6gr5dj.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1974-08-10</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>mohamadjasm1974@gmail.com</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
           <t>2022-12-27</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>تاريخ</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>التاريخ الاسلامي</t>
         </is>
       </c>
@@ -2015,55 +1927,51 @@
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>علي هاشم عبد الحسن </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Ali h.abdalhusen</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/cyupk5f8ah9nwi_.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1965-07-01</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>kokkoooko88@gmail.com</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
           <t>2022-12-28</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>قانون عام</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>قانون عام </t>
         </is>
       </c>
@@ -2093,55 +2001,51 @@
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>محمد علي محمد حسن</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t> Mohammed Ali Mohammed Hasan</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/xrfwg_mobh5aesz.jpeg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1996-08-03</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>malnasir691@gmail.com</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2023-03-16</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>علوم سياسية </t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>علاقات دولية </t>
         </is>
       </c>
@@ -2171,55 +2075,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>م.م علي إبراهيم زبون </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>  Ali Ibrahim</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/549bplwxnaogr_j.jpeg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1993-05-10</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>aliebraheemalmoosawi@gmail.com</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2023-05-21</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>القانون العام </t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>الاقتصاد السياسي والتشريعات الاقتصادية </t>
         </is>
       </c>
@@ -2249,55 +2149,51 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>ابتسام قاسم كاظم</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Ibtisam Qasim Kadhim</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/n8li1g3wb4sf5yj.jpeg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1985-10-02</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>abtsamq497@gmail.com</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>اداب تاريخ </t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث ومعاصر </t>
         </is>
       </c>
@@ -2327,404 +2223,532 @@
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>هبه جاسم محمد</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Heba jassim mohammed</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/m5v7bge29_hkc3q.png</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1987-07-01</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>hibajassim5578@gmail.com</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
           <t>2024-05-16</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>قانون عام</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>قانون دولي</t>
         </is>
       </c>
       <c r="M28" s="1" t="inlineStr">
         <is>
           <t>التزامات الدول عن النفايات الالكترونية في القانون الدولي &amp;#34;العراق انموذجا</t>
         </is>
       </c>
       <c r="N28" s="1"/>
       <c r="O28" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>عبدالله علي جبار عبد الحسن</t>
+          <t>م.م تبارك علي جابر </t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Ali Jabbar Abdul Hassan</t>
+          <t>Tabark Ali jaber</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/m6yhns8lqj409u_.jpg</t>
+          <t>uploads/files/uxcqf2rwdtniohj.jpeg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1994-10-05</t>
+          <t>1996-02-25</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>abdullaalshmary94@gmail.com</t>
+          <t>tabark.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
-          <t>2024-09-23</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>علوم سياسية</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>القانون الاداري</t>
+          <t>السياسة الدولية </t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
-          <t>مبدأ المواجهة في مجال التأديب الاداري دراسة مقارنة</t>
+          <t>التعاون الدولي وترسيخ الأمن الإقليمي: المنطقة العربية نموذجا </t>
         </is>
       </c>
       <c r="N29" s="1"/>
       <c r="O29" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>863</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>غفران جبار صالح</t>
+          <t>عبدالله علي جبار عبد الحسن</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>ghufran jabaar salih</t>
+          <t>Abdullah Ali Jabbar Abdul Hassan</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/l3mybna1i94dect.jpeg</t>
+          <t>uploads/photos/m6yhns8lqj409u_.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1995-02-03</t>
+          <t>1994-10-05</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>ghafranalsady@gmail.com</t>
+          <t>abdullaalshmary94@gmail.com</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>2024-09-30</t>
+          <t>2024-09-23</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>القانون خاص</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>القانون المدني</t>
+          <t>القانون الاداري</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
-          <t>المسؤولية المدنية الناشئة عن العنف الاسري </t>
+          <t>مبدأ المواجهة في مجال التأديب الاداري دراسة مقارنة</t>
         </is>
       </c>
       <c r="N30" s="1"/>
       <c r="O30" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>859</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>احمد حميد طاهر </t>
+          <t>غفران جبار صالح</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>ahmed hamed taher</t>
+          <t>ghufran jabaar salih</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/pmvg8dz5er1yx0s.jpeg</t>
+          <t>uploads/photos/l3mybna1i94dect.jpeg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1985-05-11</t>
+          <t>1995-02-03</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>ahmadalhashimy19@gmail.com</t>
+          <t>ghafranalsady@gmail.com</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2024-10-06</t>
+          <t>2024-09-30</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>التربية البدينية وعلوم الرياضة</t>
+          <t>القانون خاص</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>علم النفس الرياضي</t>
+          <t>القانون المدني</t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>أثر التمكين النفسي ورأس المال النفسي على الاستعداد الفردي للتغيير لدى موظفي كليتي التربية البدنية وعلوم الرياضة في بغداد</t>
+          <t>المسؤولية المدنية الناشئة عن العنف الاسري </t>
         </is>
       </c>
       <c r="N31" s="1"/>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>865</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>ايناس محمد فاضل عبد الجبار</t>
+          <t>احمد حميد طاهر </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Enas Mohamed Fadel Abd Aljabar</t>
+          <t>ahmed hamed taher</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/ypoin2e1z7l_9f8.jpg</t>
+          <t>uploads/photos/pmvg8dz5er1yx0s.jpeg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1975-07-29</t>
+          <t>1985-05-11</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>aljabryaynas44@gmail.com</t>
+          <t>ahmadalhashimy19@gmail.com</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-10-06</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>لغة انكليزية</t>
+          <t>التربية البدينية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>طراىق لغة انكليزية</t>
+          <t>علم النفس الرياضي</t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>تأثير استخدام استراتيجية التنظيم الذاتي لدى متعلمي اللغة الإنجليزية كلغة أجنبية في العراق على تعلمهم للقواعد والتفكير التأملي</t>
+          <t>أثر التمكين النفسي ورأس المال النفسي على الاستعداد الفردي للتغيير لدى موظفي كليتي التربية البدنية وعلوم الرياضة في بغداد</t>
         </is>
       </c>
       <c r="N32" s="1"/>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>العلوم السياسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>861</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>ايناس محمد فاضل عبد الجبار</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Enas Mohamed Fadel Abd Aljabar</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/ypoin2e1z7l_9f8.jpg</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>1975-07-29</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>aljabryaynas44@gmail.com</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-15</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>لغة انكليزية</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>طراىق لغة انكليزية</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>تأثير استخدام استراتيجية التنظيم الذاتي لدى متعلمي اللغة الإنجليزية كلغة أجنبية في العراق على تعلمهم للقواعد والتفكير التأملي</t>
+        </is>
+      </c>
+      <c r="N33" s="1"/>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>العلوم السياسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>1026</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>م.م زهراء كريم حسين </t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Zahraa Kareem Hussein</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/zq4egan1s_mp05r.jpeg</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>1997-09-25</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>zahraa.kareem@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>2025-10-01</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>علوم سياسية</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>علاقات دولية </t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>المجال الحيوي لروسيا الاتحادية بعد عام ٢٠١٢ الفرص والتحديات</t>
+        </is>
+      </c>
+      <c r="N34" s="1"/>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">