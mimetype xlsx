--- v1 (2025-12-16)
+++ v2 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P184"/>
+  <dimension ref="A1:P187"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>كاظم عبد فريح</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Kazem Abed Freih</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ztemgsc_v48lhfw.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1963-05-16</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>dr.kadnim63mosawy@gmali.com</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2007-12-07</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية وآدابها</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>البلاغة والنقد</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>احمد خليف منخي</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Ahmed Khlaif Mankhi</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/bfm3_6c0jw42xnq.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1973-06-30</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>ahmed4art@yahoo.com</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2016-01-13</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>فنون تشكيلية</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>نحت</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>حيدر غازي لازم </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Haidar Gazy Lazim </t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/m16cq5axlyvubw9.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1974-09-28</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>haidar6556@gmail.com</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2016-02-07</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>فيزياء الحالة الصلبة / الأغشية النانوية</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>محمد كريم خلف</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Mohamad Kareem</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/62glk980sqtibm3.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1974-01-01</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>mohamad300k@gmail.com</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2016-06-12</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>فنون جميلة  </t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>فنون مسرحية </t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>احمد عبد المحسن كاظم</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Ahmed abdul muhsin kadhim </t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/vu34g2ywsazeh1b.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1971-11-08</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>ahmed_abdel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2016-11-13</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>العلوم التربوية والنفسية</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>المناهج وطرائق التدريس </t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>مصطفى جلال مصطفى حمزة</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Mustafa Jalal Mustafa Hamza</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/nc2_pjy1h0trw4m.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>2021-09-26</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>mostafa_jalal@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2017-03-13</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>الفنون المسرحية</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>الادب والنقد المسرحي</t>
         </is>
       </c>
@@ -727,55 +703,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>عباس عودة شنيور</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Abbas auda shniur</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/phd1g06kuim5_y2.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1964-08-15</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>abas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2017-06-07</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>النقد الحديث</t>
         </is>
       </c>
@@ -809,55 +781,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>سلام ناجي باقر </t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>salam naji baqir</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmkxgty247qc65u.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1973-06-01</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>salamnaji@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2017-06-11</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>علوم تربوية</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>المناهج وطرائق التدريس</t>
         </is>
       </c>
@@ -891,55 +859,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>محمد كاظم علي </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>ali mohamed kadhim</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5kyxn9ou4qrsv_f.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1969-07-19</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>dr.mohamedalsaad@gmail.com</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2017-09-13</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>فنون مسرحية</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t> أخراج مسرحي</t>
         </is>
       </c>
@@ -973,55 +937,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>عبد الباسط محسن عيال </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Abdulbased  mohsen aeal</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/luf8xaozt9ch2m0.jpeg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1970-12-01</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>abd@gmail.com</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2017-11-04</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>رياضيات </t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>معادلات تفاضلية </t>
         </is>
       </c>
@@ -1051,55 +1011,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>رشا عبد الحسين صاحب عبد الحسن</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t> Rasha Abdel Hussein Sahib Abdel Hassan</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>uploads/files/p15khyl3iq2bx69.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1986-03-29</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>rasha.a.sahib@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2018-03-06</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>مناهج و طرائق تدريس العلوم</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>مناهج و طرائق تدريس الفيزياء</t>
         </is>
       </c>
@@ -1133,55 +1089,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>عبد الكريم لازم بهير </t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>abed alkareem lazim bahir</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/fga5lsb6ozj34hr.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1959-06-01</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>abdulkareem.lazim@yahoo.com</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2018-07-17</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>علم اللغة </t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>علم اللغة التداولي</t>
         </is>
       </c>
@@ -1215,55 +1167,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>همسة رشيد محي</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>hamsa rasheed mohi</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/esaiwu98c1hdjmq.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1979-04-02</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>A125@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
@@ -1293,55 +1241,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>سعدون صالح مطر</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Sadoon Salih Muttar</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7mug6jp89w13dcl.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1662-08-05</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>saadoon_salih@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2019-08-04</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>لغه انكليزيه</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>General Teaching Methods</t>
         </is>
       </c>
@@ -1375,55 +1319,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>فاطمة رحيم عبد الحسن </t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Fatima Rahim Abdulhussein </t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_iz613lmnx2ursb.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1970-02-20</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>f.iq777@yahoo.com</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>لغة انكليزية</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس لغة انكليزية</t>
         </is>
       </c>
@@ -1457,55 +1397,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>هاشم حنين كريم</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Hashim Haneen Kareem</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ghbowk4j67s0_m.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1978-04-17</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>hashim.hanin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2020-06-02</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>علوم التربة والموارد المائية</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>كيمياء ومعادن التربة</t>
         </is>
       </c>
@@ -1539,55 +1475,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>وسن ابراهيم منصور </t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Wassan ibrahim mansour</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/pkj0h5s4n19fqla.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1974-03-10</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>wassan_ebrahim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2020-06-08</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>هندسة ميكانيكية</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>ميكانيك تطبيقي</t>
         </is>
       </c>
@@ -1621,2155 +1553,2051 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>محمد عرب </t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>mohammed Arab</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/zy1f3qdl_krwno5.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1971-09-11</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>dr.almusawi2012@gmail.com</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2020-11-04</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Geography</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>urban geography</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
           <t>الوظيفة الصحية</t>
         </is>
       </c>
       <c r="N19" s="1" t="inlineStr">
         <is>
           <t>التركيب الوظيفي لمدينة صبراتة</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>690</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>شهاب احمد صالح</t>
+          <t>جاسب غازي رشك </t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Shehab Ahmed Salih</t>
+          <t>Chasib ghazi rashak</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3wk2y6jgi_r1bnp.jpg</t>
+          <t>uploads/files/qjnw4xl6rkh_igz.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1957-07-01</t>
+          <t>1966-07-20</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>07705572129</t>
+          <t>07739951774</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>srght662@Gmail.com</t>
+          <t>Gazi.reza@yahoo.com</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
-          <t>استاذ مساعد</t>
+          <t>استاذ</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2008-06-04</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
-          <t>زراعه</t>
+          <t>اسلامية </t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t>تغذية حيوان</t>
+          <t>علوم القران والحديث </t>
         </is>
       </c>
       <c r="M20" s="1" t="inlineStr">
         <is>
-          <t> لتبني الحنطهتاثير السيلجه والمعامله باليوريا في القيمه الغذائيه</t>
+          <t>المنهج التربوي للاسرة في الفكر الاسلامي </t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
-          <t>استخدنام نسب مختلفه من محتويات الكرش بدلا من الشعير في تغذية الاغنام العرابيه</t>
+          <t>الاصلاح والتغيير السياسي في القران الكريم </t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>265</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>عصام نجم عبد </t>
+          <t>شهاب احمد صالح</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Issam Negm Abed</t>
+          <t>Shehab Ahmed Salih</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ybz907x6ar2dkul.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3wk2y6jgi_r1bnp.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1962-03-18</t>
+          <t>1957-07-01</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>kkjjj@uomisan.edu.iq</t>
+          <t>srght662@Gmail.com</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2009-03-01</t>
+          <t>2008-06-04</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>زراعه</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>تغذية حيوان</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t>السياسة الخارجية لليمن في عهد الامام احمد 1962- 1962 معهد التاريخ العربي والتراث العلمي الدراسات العليا </t>
+          <t> لتبني الحنطهتاثير السيلجه والمعامله باليوريا في القيمه الغذائيه</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>سياسة الاردن الخارجيه اتجاة الاقطار العربية 1953- 1967 </t>
+          <t>استخدنام نسب مختلفه من محتويات الكرش بدلا من الشعير في تغذية الاغنام العرابيه</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>614</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>سليم حسين ياسين</t>
+          <t>عصام نجم عبد </t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Salim Hussein Yassin</t>
+          <t>Issam Negm Abed</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/n1qgh56cu837k0a.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ybz907x6ar2dkul.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1952-03-13</t>
+          <t>1962-03-18</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>kkklsaad@gmail.com</t>
+          <t>kkjjj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2010-03-11</t>
+          <t>2009-03-01</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>السياسة الخارجية لليمن في عهد الامام احمد 1962- 1962 معهد التاريخ العربي والتراث العلمي الدراسات العليا </t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t>عبد الفتاح ابراهيم حياتة ودورة السياسي في العراق</t>
+          <t>سياسة الاردن الخارجيه اتجاة الاقطار العربية 1953- 1967 </t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>607</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>حيدر عبد الواحد غضبان</t>
+          <t>سليم حسين ياسين</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>hayder abd alwahid</t>
+          <t>Salim Hussein Yassin</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5f3d8n1jbpze4ru.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/n1qgh56cu837k0a.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1981-12-12</t>
+          <t>1952-03-13</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>drhaideralm15@gmail.com</t>
+          <t>kkklsaad@gmail.com</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2013-02-16</t>
+          <t>2010-03-11</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>تربية رياضية</t>
+          <t>.</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>علم النفس الرياضي</t>
+          <t>.</t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
-          <t>علاقة القلق تعدد الابعاد لاداء مهارات بعض المهارات الهجومية لدى لاعبي كرة القدم</t>
+          <t>.</t>
         </is>
       </c>
       <c r="N23" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات خاصة على وفق بعض مظاهر الانتباه في تطوير الكفاءة الذاتية والاداء المهاري والخططي للاعبي كرة القدم الشباب </t>
+          <t>عبد الفتاح ابراهيم حياتة ودورة السياسي في العراق</t>
         </is>
       </c>
       <c r="O23" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>700</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>عباس كامل عثمان </t>
+          <t>حيدر عبد الواحد غضبان</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>abbas kamil othman</t>
+          <t>hayder abd alwahid</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5kob8mfyewtiv70.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5f3d8n1jbpze4ru.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1966-02-02</t>
+          <t>1981-12-12</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>abas@uomisan.edu.iq</t>
+          <t>drhaideralm15@gmail.com</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2014-02-13</t>
+          <t>2013-02-16</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>العلوم</t>
+          <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>العلوم</t>
+          <t>علم النفس الرياضي</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>العلوم</t>
-[...2 lines deleted...]
-      <c r="N24" s="1"/>
+          <t>علاقة القلق تعدد الابعاد لاداء مهارات بعض المهارات الهجومية لدى لاعبي كرة القدم</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>تاثير تمرينات خاصة على وفق بعض مظاهر الانتباه في تطوير الكفاءة الذاتية والاداء المهاري والخططي للاعبي كرة القدم الشباب </t>
+        </is>
+      </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>702</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>غسان كاظم جبر </t>
+          <t>عباس كامل عثمان </t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Ghassan Kadhim Jabr</t>
+          <t>abbas kamil othman</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/trw02ykmveg371o.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5kob8mfyewtiv70.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1977-10-27</t>
+          <t>1966-02-02</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>ghassankazem@uomisan.edu.iq</t>
+          <t>abas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>2014-06-15</t>
+          <t>2014-02-13</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
-          <t>علوم تربوية ونفسية </t>
+          <t>العلوم</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
-          <t>المناهج وطرائق التدريس العامة </t>
+          <t>العلوم</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
-          <t>بناء وتطبيق وحدة تعليمية نمطية في مادة المسرح المدرسي</t>
-[...6 lines deleted...]
-      </c>
+          <t>العلوم</t>
+        </is>
+      </c>
+      <c r="N25" s="1"/>
       <c r="O25" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P25" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>344</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>وسن جعفر ابراهيم </t>
+          <t>غسان كاظم جبر </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Wasan Jaafar Ibraheem</t>
+          <t>Ghassan Kadhim Jabr</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5py9qx2amerghs_.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/trw02ykmveg371o.jpeg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1967-04-15</t>
+          <t>1977-10-27</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>wasan.jaafar@uomisan.edu.iq</t>
+          <t>ghassankazem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
-          <t>2015-02-11</t>
+          <t>2014-06-15</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>Agriculture sciences</t>
+          <t>علوم تربوية ونفسية </t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>Biotechnology</t>
+          <t>المناهج وطرائق التدريس العامة </t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
-          <t>انتاج وتحسين انزيم مخثر للحايب من الفطر Trichoderma hamatum</t>
+          <t>بناء وتطبيق وحدة تعليمية نمطية في مادة المسرح المدرسي</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
-          <t>Studying the consuming effect of therapeutic fermented product manufactured by local isolate Lactobacillus salivarius on some physiological parameters in experimental rats</t>
+          <t>تصور مقترح لمنهج في مادة التربية الفنية بالتكامل مع مناهج المواد الدراسية الأخرى للصفوف الثلاثة الاولى في المرحلة الأبتدائية </t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P26" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>320</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>محمد رحيم كريم</t>
+          <t>وسن جعفر ابراهيم </t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>mohammed rahim</t>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+          <t>Wasan Jaafar Ibraheem</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5py9qx2amerghs_.jpeg</t>
+        </is>
+      </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1975-09-06</t>
+          <t>1967-04-15</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>mohammedrahim@uomisan.edu.iq</t>
+          <t>wasan.jaafar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
-          <t>2015-05-21</t>
+          <t>2015-02-11</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
-          <t>فلسفة في التربية وعلم النفس</t>
+          <t>Agriculture sciences</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية</t>
-[...3 lines deleted...]
-      <c r="N27" s="1"/>
+          <t>Biotechnology</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>انتاج وتحسين انزيم مخثر للحايب من الفطر Trichoderma hamatum</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Studying the consuming effect of therapeutic fermented product manufactured by local isolate Lactobacillus salivarius on some physiological parameters in experimental rats</t>
+        </is>
+      </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P27" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>909</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>أنوار صباح عبد المجيد </t>
+          <t>محمد رحيم كريم</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Anwar Sabah abdulhameed</t>
-[...6 lines deleted...]
-      </c>
+          <t>mohammed rahim</t>
+        </is>
+      </c>
+      <c r="D28" s="1"/>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1979-11-05</t>
+          <t>1975-09-06</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>anwar_sabah@uomisan.edu.iq</t>
+          <t>mohammedrahim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
-          <t>2015-06-07</t>
+          <t>2015-05-21</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس </t>
+          <t>فلسفة في التربية وعلم النفس</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات </t>
-[...11 lines deleted...]
-      </c>
+          <t>طرائق تدريس اللغة العربية</t>
+        </is>
+      </c>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1"/>
       <c r="O28" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>254</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>عدي علي صبيح الجراح</t>
+          <t>أنوار صباح عبد المجيد </t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t> Uday Ali Sabeeh Al-Jarah</t>
+          <t>Anwar Sabah abdulhameed</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/mdqacs17t0gfwer.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xnicbd5lye9h074.jpeg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1976-01-01</t>
+          <t>1979-11-05</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>drudayaaljarah@uomisan.edu.iq</t>
+          <t>anwar_sabah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
-          <t>2015-07-23</t>
+          <t>2015-06-07</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>طرائق تدريس </t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>البصريات والليزر</t>
+          <t>طرائق تدريس الرياضيات </t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
-          <t>دراسة سمك طبقة الزيت على سطح الماء من خلال ظاهرة رامان</t>
+          <t>أثر خرائط المفاهيم في التحصيل والتفكير الرياضي </t>
         </is>
       </c>
       <c r="N29" s="1" t="inlineStr">
         <is>
-          <t>Modification and Monitoring of Magnetic Properties with Ultrafast Laser Pulses</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O29" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>302</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>زين العابدين عبدعلي طاهر </t>
+          <t>عدي علي صبيح الجراح</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>Zine El Abidine Abdel Ali Taher</t>
+          <t> Uday Ali Sabeeh Al-Jarah</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/gnb7sjtc4uhd5r6.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/mdqacs17t0gfwer.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1963-10-25</t>
+          <t>1976-01-01</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>dr.zain6363@gmail.com</t>
+          <t>drudayaaljarah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>2016-02-17</t>
+          <t>2015-07-23</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>الشريعة والعلوم الإسلامية </t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>القرآن الكريم والحديث الشريف </t>
+          <t>البصريات والليزر</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
-          <t>ايات عتاب الانبياء في القرآن الكريم </t>
+          <t>دراسة سمك طبقة الزيت على سطح الماء من خلال ظاهرة رامان</t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>البحث القرآني في موسوعة اهل البيت الحضارية</t>
+          <t>Modification and Monitoring of Magnetic Properties with Ultrafast Laser Pulses</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>372</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t> زيد طالب فالح </t>
+          <t>زين العابدين عبدعلي طاهر </t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>zaid talib falih</t>
+          <t>Zine El Abidine Abdel Ali Taher</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/tx345dlwv0aref1.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/gnb7sjtc4uhd5r6.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1972-06-25</t>
+          <t>1963-10-25</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>zaid.t.falih@uomisan.edu.iq</t>
+          <t>dr.zain6363@gmail.com</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2016-06-16</t>
+          <t>2016-02-17</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>فنون جميلة </t>
+          <t>الشريعة والعلوم الإسلامية </t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>تربية فنية</t>
+          <t>القرآن الكريم والحديث الشريف </t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>مقومات كتابة نص مسرحي تعليمي للمرحلةالمتوسطة في ضوء منهج برشت</t>
+          <t>ايات عتاب الانبياء في القرآن الكريم </t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
         <is>
-          <t>دافعية التعبير في نتاجات طلبة قسم التربية الفنية على وفق مفاهيم فنون ما بعد الحداثة</t>
+          <t>البحث القرآني في موسوعة اهل البيت الحضارية</t>
         </is>
       </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>238</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>نزار كاظم عباس </t>
+          <t> زيد طالب فالح </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Nazar Kadhim Abbas</t>
+          <t>zaid talib falih</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/og0u3xe2wqtkahf.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/tx345dlwv0aref1.jpeg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1978-04-21</t>
+          <t>1972-06-25</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>nazar_khadum@uomisan.edu.iq</t>
+          <t>zaid.t.falih@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2016-08-07</t>
+          <t>2016-06-16</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>فنون جميلة </t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات </t>
+          <t>تربية فنية</t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>التفكير الاستدلالي وعلاقته بالتحصيل والاتجاه نحو الرياضيات </t>
-[...2 lines deleted...]
-      <c r="N32" s="1"/>
+          <t>مقومات كتابة نص مسرحي تعليمي للمرحلةالمتوسطة في ضوء منهج برشت</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>دافعية التعبير في نتاجات طلبة قسم التربية الفنية على وفق مفاهيم فنون ما بعد الحداثة</t>
+        </is>
+      </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>228</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>رملة جبار كاظم </t>
+          <t>نزار كاظم عباس </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Ramla Jabbar Kadhim</t>
+          <t>Nazar Kadhim Abbas</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/z359m2ijbfektsp.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/og0u3xe2wqtkahf.jpg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1970-05-17</t>
+          <t>1978-04-21</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>r.m.alsaidi09@gmail.com</t>
+          <t>nazar_khadum@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>2016-11-03</t>
+          <t>2016-08-07</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>طرائق تدريس الرياضيات </t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
-          <t>اثر استخدام أنموذجي ميرل- تينسونوهيلداتابا في اكتساب المفاهيم العلمية واستبقائها لدى تلميذات المرحلة الابتدائية</t>
-[...6 lines deleted...]
-      </c>
+          <t>التفكير الاستدلالي وعلاقته بالتحصيل والاتجاه نحو الرياضيات </t>
+        </is>
+      </c>
+      <c r="N33" s="1"/>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>307</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>رعد نعمة راضي</t>
+          <t>رملة جبار كاظم </t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>Raad Nima Radi</t>
+          <t>Ramla Jabbar Kadhim</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ajz4yf75pnvbgx8.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/z359m2ijbfektsp.jpeg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>1966-07-21</t>
+          <t>1970-05-17</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>usamaraad12@gmail.com</t>
+          <t>r.m.alsaidi09@gmail.com</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
-          <t>2017-02-17</t>
+          <t>2016-11-03</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
-          <t>اللغة</t>
+          <t>طرائق تدريس</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>النحو</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
-          <t>شعر معروف الرصافي دراسة لغوية 1875-1945</t>
+          <t>اثر استخدام أنموذجي ميرل- تينسونوهيلداتابا في اكتساب المفاهيم العلمية واستبقائها لدى تلميذات المرحلة الابتدائية</t>
         </is>
       </c>
       <c r="N34" s="1" t="inlineStr">
         <is>
-          <t>التعليل اللغوي عند الفراء 207هـ</t>
+          <t>اثر أنموذجي ابلتون وثيلين في اكتساب المفاهيم الإحيائية لدى طالبات الصف الخامس العلمي</t>
         </is>
       </c>
       <c r="O34" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>369</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>عمار جبار حسين </t>
+          <t>رعد نعمة راضي</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>omaar jabaar hussein</t>
+          <t>Raad Nima Radi</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7ou5m36q4tpk9ia.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ajz4yf75pnvbgx8.jpg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1968-05-08</t>
+          <t>1966-07-21</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>drammaralwahaj@gmail.com</t>
+          <t>usamaraad12@gmail.com</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
-          <t>2018-01-21</t>
+          <t>2017-02-17</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
-          <t>الفنون الجميلة </t>
+          <t>اللغة</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
-          <t>فلسفة التربية الفنية</t>
+          <t>النحو</t>
         </is>
       </c>
       <c r="M35" s="1" t="inlineStr">
         <is>
-          <t>توظيف استراتيجيات تحليل المهمات في تدريب طلبة قسم التربية الفنية على مهارات الإنشاء النحتي</t>
+          <t>شعر معروف الرصافي دراسة لغوية 1875-1945</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
-          <t>جماليات التعبير الفني في النحت المعاصر ودورها في تنمية التفكير الابداعي لطلبة التربية الفنية</t>
+          <t>التعليل اللغوي عند الفراء 207هـ</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P35" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>223</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>ماجد صدام سالم</t>
+          <t>عمار جبار حسين </t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>Majed Saddam Salem</t>
+          <t>omaar jabaar hussein</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ibfzm24ovuycp3r.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7ou5m36q4tpk9ia.jpg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>1968-10-26</t>
+          <t>1968-05-08</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
-          <t>magidsaddamsalim@uomisan.edu.iq</t>
+          <t>drammaralwahaj@gmail.com</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
-          <t>2018-05-15</t>
+          <t>2018-01-21</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية البشرية</t>
+          <t>الفنون الجميلة </t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية السياسية</t>
+          <t>فلسفة التربية الفنية</t>
         </is>
       </c>
       <c r="M36" s="1" t="inlineStr">
         <is>
-          <t>الاهمية الجيوستراتيجية لحقول النفط في محافظة كركوك ( دراسة في الجغرافية السياسية)</t>
+          <t>توظيف استراتيجيات تحليل المهمات في تدريب طلبة قسم التربية الفنية على مهارات الإنشاء النحتي</t>
         </is>
       </c>
       <c r="N36" s="1" t="inlineStr">
         <is>
-          <t>التنافس التركي_ الايراني المعاصر في منطقة المشرق العربي (دراسة في الجغرافية السياسية)</t>
+          <t>جماليات التعبير الفني في النحت المعاصر ودورها في تنمية التفكير الابداعي لطلبة التربية الفنية</t>
         </is>
       </c>
       <c r="O36" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P36" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>149</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>صباح حسن جاسم صالح </t>
+          <t>ماجد صدام سالم</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>Sabah Hasan jasim</t>
+          <t>Majed Saddam Salem</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3fzgt1jwdqux8sn.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ibfzm24ovuycp3r.jpg</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>1973-07-10</t>
+          <t>1968-10-26</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
-          <t>sabah.jasim@uomisan.edu.iq</t>
+          <t>magidsaddamsalim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
-          <t>2018-07-31</t>
+          <t>2018-05-15</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات </t>
+          <t>الجغرافية البشرية</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
-          <t>الإحصاء </t>
+          <t>الجغرافية السياسية</t>
         </is>
       </c>
       <c r="M37" s="1" t="inlineStr">
         <is>
-          <t> Statistical forecasting methods for necessary amount of gas for the life of the central area of the city Al-Amarah (Iraq)</t>
-[...2 lines deleted...]
-      <c r="N37" s="1"/>
+          <t>الاهمية الجيوستراتيجية لحقول النفط في محافظة كركوك ( دراسة في الجغرافية السياسية)</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>التنافس التركي_ الايراني المعاصر في منطقة المشرق العربي (دراسة في الجغرافية السياسية)</t>
+        </is>
+      </c>
       <c r="O37" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P37" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>303</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>وسام عبود درجال</t>
+          <t>صباح حسن جاسم صالح </t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>wisam Abod drjal</t>
+          <t>Sabah Hasan jasim</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y0wvphz6a5dx2qf.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3fzgt1jwdqux8sn.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>1981-08-21</t>
+          <t>1973-07-10</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>wasam@gmail.com</t>
+          <t>sabah.jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
-          <t>2018-09-04</t>
+          <t>2018-07-31</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
-          <t>جغرافيا</t>
+          <t>الرياضيات </t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
-          <t>سكان</t>
+          <t>الإحصاء </t>
         </is>
       </c>
       <c r="M38" s="1" t="inlineStr">
         <is>
-          <t>جغرافية التعليم في ميسان</t>
-[...6 lines deleted...]
-      </c>
+          <t> Statistical forecasting methods for necessary amount of gas for the life of the central area of the city Al-Amarah (Iraq)</t>
+        </is>
+      </c>
+      <c r="N38" s="1"/>
       <c r="O38" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P38" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>272</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>حيدر عبد الزهرة علوان حسان </t>
+          <t>وسام عبود درجال</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>haydar abd alzahrat eulwan hasaan</t>
+          <t>wisam Abod drjal</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2sck1b0nfe5tm4w.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y0wvphz6a5dx2qf.jpeg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>1982-10-01</t>
+          <t>1981-08-21</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>haider_als@uomisan.edu.iq</t>
+          <t>wasam@gmail.com</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
-          <t>2019-09-16</t>
+          <t>2018-09-04</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>جغرافيا</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>سكان</t>
         </is>
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
-          <t>مهارات البرهان الرياضي وعلاقتها بالتفكير التحليلي لدى طلبة الصف الثالث المتوسط</t>
-[...2 lines deleted...]
-      <c r="N39" s="1"/>
+          <t>جغرافية التعليم في ميسان</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>السلوك الانجابي وتباينه المكاني في محافظة ميسان</t>
+        </is>
+      </c>
       <c r="O39" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P39" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>266</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t> رجاء سعدون زبون</t>
+          <t>حيدر عبد الزهرة علوان حسان </t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>Rajaa Saadoon Zaboon</t>
+          <t>haydar abd alzahrat eulwan hasaan</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w9yi1_kzfvxasuc.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2sck1b0nfe5tm4w.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>1977-05-21</t>
+          <t>1982-10-01</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
-          <t>dr.raja@uomisan.edu.iq</t>
+          <t>haider_als@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
-          <t>2019-10-14</t>
+          <t>2019-09-16</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية</t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M40" s="1" t="inlineStr">
         <is>
-          <t>اثر استعمال أسلوب المناقشة الثنائية في تحصيل طالبات الصف الرابع العام في مادة الأدب والنصوص</t>
-[...6 lines deleted...]
-      </c>
+          <t>مهارات البرهان الرياضي وعلاقتها بالتفكير التحليلي لدى طلبة الصف الثالث المتوسط</t>
+        </is>
+      </c>
+      <c r="N40" s="1"/>
       <c r="O40" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P40" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>301</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>مريم ياسر كاظم</t>
+          <t> رجاء سعدون زبون</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>Maryam Yaser kadhim</t>
+          <t>Rajaa Saadoon Zaboon</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/67pk3iq4bjy2us8.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w9yi1_kzfvxasuc.JPG</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>1980-12-20</t>
+          <t>1977-05-21</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
-          <t>maryam.y@uomisan.edu.iq</t>
+          <t>dr.raja@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
-          <t>2020-06-18</t>
+          <t>2019-10-14</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس</t>
+          <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس لغة عربية</t>
+          <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
       <c r="M41" s="1" t="inlineStr">
         <is>
-          <t>أثر لنموذج ستيبانز في تعديل المفاهيم النحوية الخاطئة لدى طالبات معهد اعداد المعلمات في ميسان</t>
+          <t>اثر استعمال أسلوب المناقشة الثنائية في تحصيل طالبات الصف الرابع العام في مادة الأدب والنصوص</t>
         </is>
       </c>
       <c r="N41" s="1" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>تصميم برنامج معتمد على تمارين اثرائية وصور دلالية في تنمية مهارات التعبير الكتابي لدى تلاميذ الخامس الابتدائي</t>
         </is>
       </c>
       <c r="O41" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P41" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>396</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>خالد وهاب جبر</t>
+          <t>مريم ياسر كاظم</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Khalid Wahaab Jabber</t>
+          <t>Maryam Yaser kadhim</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/70np5kstzfj8b_9.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/67pk3iq4bjy2us8.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>1970-05-01</t>
+          <t>1980-12-20</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
-          <t>khalid_wahaab@uomisan.edu.iq</t>
+          <t>maryam.y@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
-          <t>2020-07-12</t>
+          <t>2020-06-18</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
-          <t>English Language</t>
+          <t>طرائق تدريس</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
-          <t>Applied Linguistics</t>
+          <t>طرائق تدريس لغة عربية</t>
         </is>
       </c>
       <c r="M42" s="1" t="inlineStr">
         <is>
-          <t>A Study of English Proverbs in Charles Dickens’ Novels ——From the Perspective of Cooperative Principle</t>
-[...2 lines deleted...]
-      <c r="N42" s="1"/>
+          <t>أثر لنموذج ستيبانز في تعديل المفاهيم النحوية الخاطئة لدى طالبات معهد اعداد المعلمات في ميسان</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
       <c r="O42" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P42" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>181</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>عيسى راضي حمادي</t>
+          <t>خالد وهاب جبر</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>Issa Radhi Hammadi</t>
+          <t>Khalid Wahaab Jabber</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/dmux3aciev5sf81.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/70np5kstzfj8b_9.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>1972-02-02</t>
+          <t>1970-05-01</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
-          <t>eessaradee@gmail.com</t>
+          <t>khalid_wahaab@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
-          <t>2020-07-19</t>
+          <t>2020-07-12</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
-          <t>لغة انجليزية</t>
+          <t>English Language</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
-          <t>ادب انجليزي</t>
+          <t>Applied Linguistics</t>
         </is>
       </c>
       <c r="M43" s="1" t="inlineStr">
         <is>
-          <t>By course</t>
-[...6 lines deleted...]
-      </c>
+          <t>A Study of English Proverbs in Charles Dickens’ Novels ——From the Perspective of Cooperative Principle</t>
+        </is>
+      </c>
+      <c r="N43" s="1"/>
       <c r="O43" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P43" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>276</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>جاسب غازي رشك </t>
+          <t>عيسى راضي حمادي</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>Chasib ghazi rashak</t>
+          <t>Issa Radhi Hammadi</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/qjnw4xl6rkh_igz.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/dmux3aciev5sf81.jpg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>1966-07-20</t>
+          <t>1972-02-02</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
-          <t>Gazi.reza@yahoo.com</t>
+          <t>eessaradee@gmail.com</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
-          <t>2020-08-09</t>
+          <t>2020-07-19</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
-          <t>اسلامية </t>
+          <t>لغة انجليزية</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
-          <t>علوم القران والحديث </t>
+          <t>ادب انجليزي</t>
         </is>
       </c>
       <c r="M44" s="1" t="inlineStr">
         <is>
-          <t>المنهج التربوي للاسرة في الفكر الاسلامي </t>
+          <t>By course</t>
         </is>
       </c>
       <c r="N44" s="1" t="inlineStr">
         <is>
-          <t>الاصلاح والتغيير السياسي في القران الكريم </t>
+          <t>طالب دكتوراه</t>
         </is>
       </c>
       <c r="O44" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P44" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>علي مهدي عبد الحسين </t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Ali mahdi Abdulhussein</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/n1j5kol0brdx7f4.JPG</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>1974-04-12</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>alimahdi_phys74@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
           <t>2020-11-03</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>الفيزياء النووية والاشعاعية</t>
         </is>
       </c>
@@ -3803,55 +3631,51 @@
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>عدي هاشم علوان</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Oday Hashim Alwan</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/14z3dw7sl5e2iq_.jpeg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>1974-10-21</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>odayhashim74@gmail.com</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
           <t>2020-12-20</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس </t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
@@ -3881,55 +3705,51 @@
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>حيدر طعمه جاسم الساعدي</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Hayder Tuama Jasim Al-Saedi</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/vozrybqc5da1pji.JPG</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>1983-08-02</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
           <t>hayder_tuama@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
           <t>2020-12-22</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
           <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
           <t>علم اللغة التطبيقي</t>
         </is>
       </c>
@@ -3959,55 +3779,51 @@
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>علي صاحب عيسى </t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>ali sahib isaa</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/rl3gmq45bj62fas.jpg</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>1976-01-01</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
           <t>aaalqw332@gmail.com</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
           <t>2021-01-31</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية وآدابها </t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
           <t>الأدب القديم /أدب العصور المتأخرة </t>
         </is>
       </c>
@@ -4041,55 +3857,51 @@
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>رافد حسن مجيد</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>rafid hasan majid</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ztmj9vh0dpibf4g.jpg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>1970-10-23</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
           <t>rafedalali71@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>الشريعة والعلوم الإسلامية</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
           <t>الفقه وأصوله</t>
         </is>
       </c>
@@ -4123,55 +3935,51 @@
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>محمد جاسم قاسم</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>mohammed jasim Qasim</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1jw295zpb43_sqn.jpeg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>1982-01-01</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>mohammed_j82@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
           <t>2021-06-03</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>تقنيات التحليلات المرضية</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>أحياء مجهرية طبية</t>
         </is>
       </c>
@@ -4205,55 +4013,51 @@
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>الاء علي حسين</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>alaa ali hussein</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ob59167ycn328a0.jpg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>2021-06-05</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
           <t>alaaalihussein@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
           <t>2021-07-06</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t>علوم نفسية وتربوية</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>مناهج وطرائق تدريس</t>
         </is>
       </c>
@@ -4287,55 +4091,51 @@
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>وسن قاسم علوان</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>wasan qasem alowan</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/59pbat0u31msvxr.jpg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>1973-11-23</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>wasanqaseem@gmail.com</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
           <t>2021-09-05</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس العلوم</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس علوم حياة</t>
         </is>
       </c>
@@ -4356,146 +4156,146 @@
       </c>
       <c r="P52" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>667</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>هيفاء كاظم محمد</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Haifaa Kadhim Mohammed</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/bnzyle4r981xf6m.jpg</t>
+          <t>uploads/files/3xj14tvhpbzir6m.jpg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>1979-11-09</t>
+          <t>1979-06-09</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>07707352910</t>
         </is>
       </c>
       <c r="H53" s="1" t="inlineStr">
         <is>
           <t>haifaa_kadum@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
           <t>2022-04-13</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس اللغة الانكليزية</t>
         </is>
       </c>
       <c r="M53" s="1" t="inlineStr">
         <is>
           <t>EFL STUDENTS&amp;#39; PROBLEMS AND ERRORS IN WRITING GRADUATION PROJECTS</t>
         </is>
       </c>
-      <c r="N53" s="1"/>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>An Evaluation of the Iraqi EFL Student Teachers&amp;#39; English Language Proficiency at Colleges of Basic Education According to the ACTFL Guidelines and Suggestions for Development</t>
+        </is>
+      </c>
       <c r="O53" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P53" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>979</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>د. طه حسن جاسم </t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Taha hasan jasim</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>uploads/files/iz56brstj173cwa.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>1974-07-24</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
           <t>taha_hassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
           <t>2022-08-22</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>صحة عامة </t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
           <t>علم الأحياء المجهرية وسلامة الأغذية والامراض الانتقالية البيطرية</t>
         </is>
       </c>
@@ -4521,55 +4321,51 @@
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>لؤي جمعة </t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>loay jomah</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vgx5dcj17hm0bow.jpg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>1979-03-01</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
           <t>loay@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
           <t>2023-03-02</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
           <t>تاريخ </t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث ومعاصر </t>
         </is>
       </c>
@@ -4599,55 +4395,51 @@
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>سامي عطيه سيد </t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Sami Atiyah Sayyid </t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/7enp_u1xfi5g9jq.jpg</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>1977-03-02</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="inlineStr">
         <is>
           <t>sami@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
           <t>2024-06-02</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
           <t>احصاء</t>
         </is>
       </c>
@@ -4677,55 +4469,51 @@
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>لطيف جبار فرحان</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>latif Jabbar farhan</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/1fs2tdlm479qvw0.jpg</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>1968-07-01</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
           <t>ltyfjbar86@gmail.com</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
           <t>2024-06-30</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
           <t>جغرافيا</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
           <t>علم اشكال سطح الارض / الجيومورفولوجي</t>
         </is>
       </c>
@@ -4759,55 +4547,51 @@
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>سارة طعمة رزاق</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Sarah Tuama Razzaq</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmzqfw7nkxcpd46.JPG</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>1984-06-16</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="inlineStr">
         <is>
           <t>saraalsaray@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
           <t>2024-06-30</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
           <t>علم الأجنة والأنسجة</t>
         </is>
       </c>
@@ -4837,55 +4621,51 @@
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>أسوان صابر ماجد</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Aswan Saber Majeed</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/_4lfdnt1gwmxhr2.jpg</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>1979-07-02</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="inlineStr">
         <is>
           <t>aswan_saber_majed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I59" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J59" s="1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس الراضيات</t>
         </is>
       </c>
@@ -4919,55 +4699,51 @@
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>احمد اسماعيل محمد </t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Ahmed Ismail Mohammed</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/v8ze62axbip37rf.jpeg</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>1978-11-05</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G60" s="1"/>
       <c r="H60" s="1" t="inlineStr">
         <is>
           <t>ahmedismailmath78@gmail.com</t>
         </is>
       </c>
       <c r="I60" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J60" s="1" t="inlineStr">
         <is>
           <t>2024-12-22</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
           <t>رياضيات</t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
           <t> علوم الرياضيات</t>
         </is>
       </c>
@@ -5001,55 +4777,51 @@
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>محمد طاهر جاسم</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Muhammad Taher Jasim</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/w4sld_83tnheuc5.jpg</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>1979-07-27</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G61" s="1"/>
       <c r="H61" s="1" t="inlineStr">
         <is>
           <t>dr.mohammed.taher@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
           <t>2011-10-01</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>لغه انكليزيه</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>علم اللغه التداوالي</t>
         </is>
       </c>
@@ -5083,55 +4855,51 @@
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>مازن ناجي سلمان </t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>mazen naji salman</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/g3qn7fizao5sced.jpg</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>1973-03-12</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G62" s="1"/>
       <c r="H62" s="1" t="inlineStr">
         <is>
           <t>mazin511@yahoo.com</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
           <t>2013-06-24</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>درتسات سياسية </t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي </t>
         </is>
       </c>
@@ -5161,55 +4929,51 @@
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>باسم علوان حسن رضا </t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>basim Alwan Hassan Redha</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/h2paw936kq8v5g1.jpg</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>1973-06-06</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
           <t>basem_alwan@uomisam.eud.iq</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
           <t>2013-09-26</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
           <t>فنون مسرحيه</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
           <t>ادب ونقد مسرحي</t>
         </is>
       </c>
@@ -5243,55 +5007,51 @@
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>نمارق هادي منصور </t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Namariq Hadi Mansoor</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/g54w6ked8lmuvsy.jpeg</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>1981-05-10</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G64" s="1"/>
       <c r="H64" s="1" t="inlineStr">
         <is>
           <t>mrnamar81@yahoo.com</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
           <t>2013-10-27</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية ووراثة جزيئية </t>
         </is>
       </c>
@@ -5325,55 +5085,51 @@
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>حميد ابو لول جبجباب</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>hameed abu lwl jibjab</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9f_ql1exrpw5ua4.jpeg</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>1977-01-01</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G65" s="1"/>
       <c r="H65" s="1" t="inlineStr">
         <is>
           <t>hamid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
           <t>2014-01-08</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
           <t>تاريخ </t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث ومعاصر </t>
         </is>
       </c>
@@ -5403,55 +5159,51 @@
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>هبه احمد جميل</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Heba Ahmed Jameel</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/nqmzl0dy5x_48kg.jpg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>1986-11-20</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G66" s="1"/>
       <c r="H66" s="1" t="inlineStr">
         <is>
           <t>hibah3348@gmail.com</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
           <t>2014-05-20</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
           <t>تاريخ تركيا المعاصر</t>
         </is>
       </c>
@@ -5485,55 +5237,51 @@
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>اسيل اسعد عبد الزهرة </t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Asel Aaasad abdulzahrra </t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/sbqkp4d79wg1o28.jpg</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>1979-01-24</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G67" s="1"/>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>aseel0079@gmail.com</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
           <t>2014-06-10</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس التربية الفنية </t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس التربية الفنية </t>
         </is>
       </c>
@@ -5563,55 +5311,51 @@
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>قاسم نجم عبد </t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>qassim Najm Abed</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/w4y9gkfdi_0c531.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>1969-12-12</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G68" s="1"/>
       <c r="H68" s="1" t="inlineStr">
         <is>
           <t>khasim_najem_abed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
           <t>2014-12-05</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية وآدابها</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
           <t>الأدب الحديث ونقده</t>
         </is>
       </c>
@@ -5645,55 +5389,51 @@
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>سرى سمير علوان </t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Sura Samer Alwan</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/_8k7vzglxfm6dn4.jpg</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>2019-11-17</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G69" s="1"/>
       <c r="H69" s="1" t="inlineStr">
         <is>
           <t>surasamer37@gmail.com</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
           <t>2015-05-12</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
           <t>علم الحيوان</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
           <t>علم الطفيليات</t>
         </is>
       </c>
@@ -5723,55 +5463,51 @@
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>رباب عبد حسين حمود </t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>rabab eabd husayn hamuwd</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/n_edoa90vr4pg3q.jpeg</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>1976-03-29</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
           <t>rabababdhussin@gmaiI.com</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
           <t>2015-06-01</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
           <t>رياضيات</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
@@ -5805,55 +5541,51 @@
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>فاطمة عبد سعيد  </t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>fatema abed saaed</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/uia7jvyxc0kzefq.jpg</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>1989-06-28</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G71" s="1"/>
       <c r="H71" s="1" t="inlineStr">
         <is>
           <t>abed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
           <t>2016-03-09</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
           <t>التاريخ الاسلامي   </t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
           <t>تاريخ الفكر الاسلامي  </t>
         </is>
       </c>
@@ -5883,55 +5615,51 @@
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>كامل جاسم دهش </t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Kamel Jassim dahash</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/6yv0x1rlqtfnp7c.jpg</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>1975-03-21</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
           <t>kamil.jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
           <t>2016-05-26</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث ومعاصر</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
           <t>تاريخ اوربا الوسيط</t>
         </is>
       </c>
@@ -5965,55 +5693,51 @@
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>علي مصدق دلفي علي</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Ali Musaddak Delphi Ali</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/6wrj7n18shgoby0.jpg</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>1985-02-19</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
           <t>alidelphi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
           <t>2016-06-05</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
           <t>الرياضيات الصرفة</t>
         </is>
       </c>
@@ -6047,55 +5771,51 @@
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>علي ماجد عذاري منصور </t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Ali Majeed Adhari Mansour</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/q9sc428ib3xmuyk.jpg</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>1978-09-19</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
           <t>ali_majed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
           <t>2016-11-16</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
           <t>مناهج و طرائق التدريس </t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس </t>
         </is>
       </c>
@@ -6129,55 +5849,51 @@
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>حنان كاظم عبد </t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>hanan kadhim abed</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/h2supfm97y483g1.jpg</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>1978-03-26</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="inlineStr">
         <is>
           <t>hanankhadem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
           <t>2017-12-20</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس العلوم </t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس العلوم </t>
         </is>
       </c>
@@ -6207,55 +5923,51 @@
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>انس صبري ابو علي</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>anass sabri abu ali</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/qroix1jtl2bgpuk.jpg</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>1980-09-22</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="inlineStr">
         <is>
           <t>anas8@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I76" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J76" s="1" t="inlineStr">
         <is>
           <t>2018-01-18</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
           <t>فسلجة</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
           <t>فسلجة</t>
         </is>
       </c>
@@ -6285,55 +5997,51 @@
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>حسين جاسم محمد </t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>hussein jasim mohammed</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/m8facnjbqz4u6s0.jpg</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>1968-05-02</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="inlineStr">
         <is>
           <t>hussainalhussainy14@gmail.com</t>
         </is>
       </c>
       <c r="I77" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J77" s="1" t="inlineStr">
         <is>
           <t>2018-06-28</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
           <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
           <t>الأدب الأنكليزي</t>
         </is>
       </c>
@@ -6367,55 +6075,51 @@
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>فاطمة عبد سعيد</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Alaa Ali Hussein</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/rz5_8b7cymkwgjl.jpg</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>2017-05-24</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="inlineStr">
         <is>
           <t>fatima_abed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I78" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J78" s="1" t="inlineStr">
         <is>
           <t>2018-09-15</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
           <t>التاريخ الاسلامي</t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
           <t>تاريخ الفكر الاسلامي</t>
         </is>
       </c>
@@ -6449,55 +6153,51 @@
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>علاء كاظم ربع</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Alaa kadhim Rupa</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r7clkdz2quavnx4.jpg</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>1983-01-23</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="inlineStr">
         <is>
           <t>alaa.kadhim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I79" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J79" s="1" t="inlineStr">
         <is>
           <t>2019-02-20</t>
         </is>
       </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية / أدب</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
         <is>
           <t>أدب ونقد حديث</t>
         </is>
       </c>
@@ -6527,55 +6227,51 @@
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>عمار </t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t> Ammar</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/e1lb9ycaotxkusv.jpg</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>1973-01-01</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
       <c r="H80" s="1" t="inlineStr">
         <is>
           <t>ammar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I80" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J80" s="1" t="inlineStr">
         <is>
           <t>2019-03-03</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
           <t>اللغات - اللغة العبرية </t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
         <is>
           <t>لغة عبرية</t>
         </is>
       </c>
@@ -6609,55 +6305,51 @@
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>اسماء سلام خليل </t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>aismaa salam khalil</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/zo4fyj3b85iwcv6.jpg</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>1981-12-29</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="inlineStr">
         <is>
           <t>asmaa_aljbirii@uomisan.ud.iq</t>
         </is>
       </c>
       <c r="I81" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J81" s="1" t="inlineStr">
         <is>
           <t>2019-03-14</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
           <t>دكتوراه فلسفة طرائق تدريس اللغة العربية </t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس اللغة العربية </t>
         </is>
       </c>
@@ -6691,55 +6383,51 @@
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>شيماء جاسم محمد</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Shaimaa Jasim Mohammed</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/2jyvz8hgmlfcne6.jpg</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>1978-02-20</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="inlineStr">
         <is>
           <t>shaymajasim3@gmail.com</t>
         </is>
       </c>
       <c r="I82" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J82" s="1" t="inlineStr">
         <is>
           <t>2019-04-29</t>
         </is>
       </c>
       <c r="K82" s="1" t="inlineStr">
         <is>
           <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L82" s="1" t="inlineStr">
         <is>
           <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
@@ -6769,55 +6457,51 @@
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>حسن منصور محمد </t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Hassan Mansour Mohammad</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/qjoagctl041pn83.jpeg</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>1969-07-01</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G83" s="1"/>
       <c r="H83" s="1" t="inlineStr">
         <is>
           <t>hassan_mansour@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I83" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J83" s="1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="K83" s="1" t="inlineStr">
         <is>
           <t>الأدب العربي</t>
         </is>
       </c>
       <c r="L83" s="1" t="inlineStr">
         <is>
           <t>الأدب الأندلسي</t>
         </is>
       </c>
@@ -6851,55 +6535,51 @@
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>نجم عبدالزهرة حمود خضير </t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Najm Abdulzhra hmmood </t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/slrtho4vu81d5xp.jpg</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>1961-10-02</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G84" s="1"/>
       <c r="H84" s="1" t="inlineStr">
         <is>
           <t>najm.a.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I84" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J84" s="1" t="inlineStr">
         <is>
           <t>2019-09-13</t>
         </is>
       </c>
       <c r="K84" s="1" t="inlineStr">
         <is>
           <t>الادب</t>
         </is>
       </c>
       <c r="L84" s="1" t="inlineStr">
         <is>
           <t>النقد الادبي </t>
         </is>
       </c>
@@ -6933,55 +6613,51 @@
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>وئام عبد العادل وحيد محمد </t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Weam Abduladil Waheed</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/lmrnx9wf0j18u2s.jpeg</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>1977-05-22</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G85" s="1"/>
       <c r="H85" s="1" t="inlineStr">
         <is>
           <t>wayamabdel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I85" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J85" s="1" t="inlineStr">
         <is>
           <t>2019-10-10</t>
         </is>
       </c>
       <c r="K85" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
       <c r="L85" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
@@ -7015,55 +6691,51 @@
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>زينب جمعه حنون</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>zainab jumaah hanun</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/jwcmrutqs7gn2dy.jpg</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>1976-10-28</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="inlineStr">
         <is>
           <t>zainabjuma@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I86" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J86" s="1" t="inlineStr">
         <is>
           <t>2019-10-17</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
           <t>لغه عربيه</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
           <t>ط.ت</t>
         </is>
       </c>
@@ -7093,55 +6765,51 @@
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>عماد جاسم محمد </t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Imad Jasim Mohammed </t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/qwcv5f2_x68yont.jpg</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>2021-05-20</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="1" t="inlineStr">
         <is>
           <t>imadalmajdi@gmail.com</t>
         </is>
       </c>
       <c r="I87" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J87" s="1" t="inlineStr">
         <is>
           <t>2019-10-18</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
           <t>اللغه الانكليزيه </t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
           <t>الترجمه</t>
         </is>
       </c>
@@ -7175,55 +6843,51 @@
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>احمد محمد فهد</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Ahmed Mohamed Fahd</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/9fqntluzgp36ie5.jpg</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>1982-10-11</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G88" s="1"/>
       <c r="H88" s="1" t="inlineStr">
         <is>
           <t>ahmed.mohamed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I88" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J88" s="1" t="inlineStr">
         <is>
           <t>2019-10-28</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
           <t>General linguistics </t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
         <is>
           <t>English linguistics </t>
         </is>
       </c>
@@ -7253,55 +6917,51 @@
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>ضفاف مهدي حسون</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>dhifaf mahdi hasuwn</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/oxertsjkmwpcq2d.jpg</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>1989-07-04</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G89" s="1"/>
       <c r="H89" s="1" t="inlineStr">
         <is>
           <t>dhifaf_mahdi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I89" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J89" s="1" t="inlineStr">
         <is>
           <t>2020-01-05</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
           <t>تاريخ الخليج العربي</t>
         </is>
       </c>
@@ -7335,55 +6995,51 @@
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>رعد هوير سويلم</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>raad huyar suaylm</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/b1l4v3_x6aht9dy.jpg</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>1980-06-05</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G90" s="1"/>
       <c r="H90" s="1" t="inlineStr">
         <is>
           <t>raadalkaba1980@gmail.com</t>
         </is>
       </c>
       <c r="I90" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J90" s="1" t="inlineStr">
         <is>
           <t>2020-01-21</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
           <t>النقد الحديث</t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
           <t>السرد والنقد الثقافي</t>
         </is>
       </c>
@@ -7417,55 +7073,51 @@
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>هديل صالح مهدي</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Hadeel Salih Mahdi</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/6xvo4tq0wp3y8fr.jpeg</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>1989-01-30</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G91" s="1"/>
       <c r="H91" s="1" t="inlineStr">
         <is>
           <t>hadeel.salih@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I91" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J91" s="1" t="inlineStr">
         <is>
           <t>2020-03-01</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
           <t>الفيزياء التطبيقية</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
         <is>
           <t>نانوتكنولوجي</t>
         </is>
       </c>
@@ -7499,7216 +7151,7078 @@
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>علي طالب محمد</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>ali talib mohammed</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/da6e27f_8nuvl4w.jpg</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>2023-03-02</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G92" s="1"/>
       <c r="H92" s="1" t="inlineStr">
         <is>
           <t>mayada@gmail.com</t>
         </is>
       </c>
       <c r="I92" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J92" s="1" t="inlineStr">
         <is>
           <t>2020-03-06</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
           <t>الصفوف الاولى</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
         <is>
           <t>الصفوف الاولى</t>
         </is>
       </c>
       <c r="M92" s="1" t="inlineStr">
         <is>
           <t>الصفوف الاولى</t>
         </is>
       </c>
       <c r="N92" s="1"/>
       <c r="O92" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P92" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>298</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>شيماء كريم حسون</t>
+          <t>سجى زبير ذيبان</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>shaemaa Kareem Hassoun</t>
-[...6 lines deleted...]
-      </c>
+          <t>saja zubayr dhiban</t>
+        </is>
+      </c>
+      <c r="D93" s="1"/>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>1985-03-07</t>
+          <t>1988-06-10</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>07706058548</t>
+          <t>07709877559</t>
         </is>
       </c>
       <c r="H93" s="1" t="inlineStr">
         <is>
-          <t>shayamaa@uomisan.edu.iq</t>
+          <t>saja-zubear@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I93" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J93" s="1" t="inlineStr">
         <is>
-          <t>2020-06-21</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="K93" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>الكيمياء</t>
         </is>
       </c>
       <c r="L93" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>الكيمياء الحياتية</t>
         </is>
       </c>
       <c r="M93" s="1" t="inlineStr">
         <is>
-          <t>التدريس باستراتيجية الاحداث المتناقضةواثره في التفكير الرياضي لدى طالبات الصف الثاني المتوسط</t>
-[...6 lines deleted...]
-      </c>
+          <t>Investigation of specific and non-specific detection methods for isothermal amplification of Morganellamorganii</t>
+        </is>
+      </c>
+      <c r="N93" s="1"/>
       <c r="O93" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P93" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>291</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>صلاح رحيم جبار غضيب </t>
+          <t>شيماء كريم حسون</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>salah raheem jabaar ghadhib</t>
+          <t>shaemaa Kareem Hassoun</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ht2ag467elqdn3s.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/utczy7_6hj5vg9n.jpeg</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>1977-10-04</t>
+          <t>1985-03-07</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G94" s="1"/>
       <c r="H94" s="1" t="inlineStr">
         <is>
-          <t>salah.rahim@uomisan.edu.iq</t>
+          <t>shayamaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
-          <t>2020-07-19</t>
+          <t>2020-06-21</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة </t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M94" s="1" t="inlineStr">
         <is>
-          <t>Comparative Analysis of the Word-Formation Categories of the Arabic and Russian Languages for the Purposes of Translation </t>
-[...2 lines deleted...]
-      <c r="N94" s="1"/>
+          <t>التدريس باستراتيجية الاحداث المتناقضةواثره في التفكير الرياضي لدى طالبات الصف الثاني المتوسط</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
       <c r="O94" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P94" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>391</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>حسام احمد علي</t>
+          <t>صلاح رحيم جبار غضيب </t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>Hussam Ahmed Ali</t>
+          <t>salah raheem jabaar ghadhib</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ij6yt9qv_a0u5hf.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ht2ag467elqdn3s.jpg</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>2021-03-03</t>
+          <t>1977-10-04</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G95" s="1"/>
       <c r="H95" s="1" t="inlineStr">
         <is>
-          <t>hasmalm91@gmail.com</t>
+          <t>salah.rahim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J95" s="1" t="inlineStr">
         <is>
-          <t>2020-09-13</t>
+          <t>2020-07-19</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
-          <t>فلسفة</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
         <is>
-          <t>اسلامي</t>
+          <t>علم اللغة </t>
         </is>
       </c>
       <c r="M95" s="1" t="inlineStr">
         <is>
-          <t>لاصلح الديني عند محمد فتح الله جولن</t>
-[...6 lines deleted...]
-      </c>
+          <t>Comparative Analysis of the Word-Formation Categories of the Arabic and Russian Languages for the Purposes of Translation </t>
+        </is>
+      </c>
+      <c r="N95" s="1"/>
       <c r="O95" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P95" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>385</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>زهراء ماهود محمد</t>
+          <t>حسام احمد علي</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Mahoud Muhammad</t>
+          <t>Hussam Ahmed Ali</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/cv97yoiz_xjlg1d.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ij6yt9qv_a0u5hf.jpeg</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>1976-04-06</t>
+          <t>2021-03-03</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G96" s="1"/>
       <c r="H96" s="1" t="inlineStr">
         <is>
-          <t>zahra@uomisan.edu.iq</t>
+          <t>hasmalm91@gmail.com</t>
         </is>
       </c>
       <c r="I96" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J96" s="1" t="inlineStr">
         <is>
-          <t>2021-02-04</t>
+          <t>2020-09-13</t>
         </is>
       </c>
       <c r="K96" s="1" t="inlineStr">
         <is>
-          <t>فنون جميلة</t>
+          <t>فلسفة</t>
         </is>
       </c>
       <c r="L96" s="1" t="inlineStr">
         <is>
-          <t>فنون تشكيلية رسم</t>
+          <t>اسلامي</t>
         </is>
       </c>
       <c r="M96" s="1" t="inlineStr">
         <is>
-          <t>اشكالية التعبير الرسم العراقي المعاصر</t>
+          <t>لاصلح الديني عند محمد فتح الله جولن</t>
         </is>
       </c>
       <c r="N96" s="1" t="inlineStr">
         <is>
-          <t>التحول الزمكاني في تشكيل مابعد الحداثة دراسة سبرنطيقية</t>
+          <t> نظرية وحدة الوجود بين السيوطي والبقاعي دراسة تحليلية نقدية مقارنة</t>
         </is>
       </c>
       <c r="O96" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P96" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>616</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>عيسى صفاء عيسى حسن </t>
+          <t>زهراء ماهود محمد</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>isaa safa&amp;#39; isaa hasan</t>
+          <t>Zahraa Mahoud Muhammad</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/l4dj7gi5urehwc2.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/cv97yoiz_xjlg1d.png</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>1982-04-11</t>
+          <t>1976-04-06</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G97" s="1"/>
       <c r="H97" s="1" t="inlineStr">
         <is>
-          <t>issasafaa@uomisan.edu.iq</t>
+          <t>zahra@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I97" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J97" s="1" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2021-02-04</t>
         </is>
       </c>
       <c r="K97" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانجليزية </t>
+          <t>فنون جميلة</t>
         </is>
       </c>
       <c r="L97" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة </t>
+          <t>فنون تشكيلية رسم</t>
         </is>
       </c>
       <c r="M97" s="1" t="inlineStr">
         <is>
-          <t>The impact of society on the individual language identity </t>
-[...2 lines deleted...]
-      <c r="N97" s="1"/>
+          <t>اشكالية التعبير الرسم العراقي المعاصر</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>التحول الزمكاني في تشكيل مابعد الحداثة دراسة سبرنطيقية</t>
+        </is>
+      </c>
       <c r="O97" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P97" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>386</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>ماجد باني ماذي </t>
+          <t>عيسى صفاء عيسى حسن </t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>Majid Bani Madhi </t>
+          <t>isaa safa&amp;#39; isaa hasan</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ua_h8d357zc2nwx.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/l4dj7gi5urehwc2.jpg</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>1977-07-01</t>
+          <t>1982-04-11</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G98" s="1"/>
       <c r="H98" s="1" t="inlineStr">
         <is>
-          <t>majid_bani@uomisan.edu.iq</t>
+          <t>issasafaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I98" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J98" s="1" t="inlineStr">
         <is>
-          <t>2021-04-01</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>اللغة الانجليزية </t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الأنكليزية </t>
+          <t>علم اللغة </t>
         </is>
       </c>
       <c r="M98" s="1" t="inlineStr">
         <is>
-          <t>SELF-AND-PEER ASSESSMENT: A TECHNIQUE FOR TEACHING COMPOSITION WRITING</t>
+          <t>The impact of society on the individual language identity </t>
         </is>
       </c>
       <c r="N98" s="1"/>
       <c r="O98" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P98" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>974</t>
+          <t>308</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>عدنان محيسن علي</t>
+          <t>ماجد باني ماذي </t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>Adnan Mohaisen Ali</t>
+          <t>Majid Bani Madhi </t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/52h6tcq0v4akinz.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ua_h8d357zc2nwx.jpg</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>1972-09-20</t>
+          <t>1977-07-01</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G99" s="1"/>
       <c r="H99" s="1" t="inlineStr">
         <is>
-          <t>adnan.am7094@gmail.com</t>
+          <t>majid_bani@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I99" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J99" s="1" t="inlineStr">
         <is>
-          <t>2021-08-01</t>
+          <t>2021-04-01</t>
         </is>
       </c>
       <c r="K99" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة الانكليزية</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L99" s="1" t="inlineStr">
         <is>
-          <t>فقه اللغة الانكليزية</t>
+          <t>طرائق تدريس اللغة الأنكليزية </t>
         </is>
       </c>
       <c r="M99" s="1" t="inlineStr">
         <is>
-          <t>المصطلحات التقيمية في اللغة العربية والانكليزية</t>
-[...6 lines deleted...]
-      </c>
+          <t>SELF-AND-PEER ASSESSMENT: A TECHNIQUE FOR TEACHING COMPOSITION WRITING</t>
+        </is>
+      </c>
+      <c r="N99" s="1"/>
       <c r="O99" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P99" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>974</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>نائل </t>
+          <t>عدنان محيسن علي</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>naeel</t>
+          <t>Adnan Mohaisen Ali</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/pdbzailnqu9chvo.jpg</t>
+          <t>uploads/files/52h6tcq0v4akinz.jpg</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>2021-09-26</t>
+          <t>1972-09-20</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G100" s="1"/>
       <c r="H100" s="1" t="inlineStr">
         <is>
-          <t>nnaaeell314@gmail.com</t>
+          <t>adnan.am7094@gmail.com</t>
         </is>
       </c>
       <c r="I100" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J100" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-08-01</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>علم اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
-          <t>الادب العربي</t>
+          <t>فقه اللغة الانكليزية</t>
         </is>
       </c>
       <c r="M100" s="1" t="inlineStr">
         <is>
-          <t>القراءة الممكنة في النص النقدي الابداعي )الغائب انموذجا)</t>
+          <t>المصطلحات التقيمية في اللغة العربية والانكليزية</t>
         </is>
       </c>
       <c r="N100" s="1" t="inlineStr">
         <is>
-          <t>صورة المثقف في الرواية العراقية المعاصرة</t>
+          <t>مناضرة متعددة التخصصات في الاختلافات اللغوية</t>
         </is>
       </c>
       <c r="O100" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P100" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>218</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>ريام صبيح جاسم كاطع </t>
+          <t>نائل </t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>ream sabeh jasim katie</t>
+          <t>naeel</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w59pju68x_h7soe.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/pdbzailnqu9chvo.jpg</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>1986-04-27</t>
+          <t>2021-09-26</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G101" s="1"/>
       <c r="H101" s="1" t="inlineStr">
         <is>
-          <t>riamahmed@uomisan.edu.iq</t>
+          <t>nnaaeell314@gmail.com</t>
         </is>
       </c>
       <c r="I101" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J101" s="1" t="inlineStr">
         <is>
-          <t>2021-10-03</t>
+          <t>2021-09-14</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
-          <t>علم النبات </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
-          <t>بيئه نباتيه </t>
+          <t>الادب العربي</t>
         </is>
       </c>
       <c r="M101" s="1" t="inlineStr">
         <is>
-          <t>daptation of Chenopodium murale to different habitats in Nile Delta, Egypt</t>
-[...2 lines deleted...]
-      <c r="N101" s="1"/>
+          <t>القراءة الممكنة في النص النقدي الابداعي )الغائب انموذجا)</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>صورة المثقف في الرواية العراقية المعاصرة</t>
+        </is>
+      </c>
       <c r="O101" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P101" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>314</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>رياض غني محمود</t>
+          <t>ريام صبيح جاسم كاطع </t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>Riyadh Ghani Mahmoud</t>
+          <t>ream sabeh jasim katie</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hqo7wv1dubmcg63.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w59pju68x_h7soe.jpg</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>2012-02-25</t>
+          <t>1986-04-27</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G102" s="1"/>
       <c r="H102" s="1" t="inlineStr">
         <is>
-          <t>rydhgany@gmail.com</t>
+          <t>riamahmed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I102" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J102" s="1" t="inlineStr">
         <is>
-          <t>2021-10-04</t>
+          <t>2021-10-03</t>
         </is>
       </c>
       <c r="K102" s="1" t="inlineStr">
         <is>
-          <t>التاريخ</t>
+          <t>علم النبات </t>
         </is>
       </c>
       <c r="L102" s="1" t="inlineStr">
         <is>
-          <t>الحديث والمعاصر</t>
+          <t>بيئه نباتيه </t>
         </is>
       </c>
       <c r="M102" s="1" t="inlineStr">
         <is>
-          <t>يوسف رجيب جهوده الصحفية وآراؤه السياسية ١٩٠٠١٩٤٧</t>
+          <t>daptation of Chenopodium murale to different habitats in Nile Delta, Egypt</t>
         </is>
       </c>
       <c r="N102" s="1"/>
       <c r="O102" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P102" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>318</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>فاطمة عادل داخل</t>
+          <t>رياض غني محمود</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>fatimat adil dakhil</t>
+          <t>Riyadh Ghani Mahmoud</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/j0zx4s1mlkv8rh2.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hqo7wv1dubmcg63.jpg</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>1979-12-01</t>
+          <t>2012-02-25</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G103" s="1"/>
       <c r="H103" s="1" t="inlineStr">
         <is>
-          <t>hhjjkk@gmail.com</t>
+          <t>rydhgany@gmail.com</t>
         </is>
       </c>
       <c r="I103" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J103" s="1" t="inlineStr">
         <is>
-          <t>2021-11-10</t>
+          <t>2021-10-04</t>
         </is>
       </c>
       <c r="K103" s="1" t="inlineStr">
         <is>
-          <t>علم النفس</t>
+          <t>التاريخ</t>
         </is>
       </c>
       <c r="L103" s="1" t="inlineStr">
         <is>
-          <t>ارشاد نفسي</t>
+          <t>الحديث والمعاصر</t>
         </is>
       </c>
       <c r="M103" s="1" t="inlineStr">
         <is>
-          <t>اثر برنامج ارشادي في خفض العدائية لدا طلبة الجامعة </t>
-[...6 lines deleted...]
-      </c>
+          <t>يوسف رجيب جهوده الصحفية وآراؤه السياسية ١٩٠٠١٩٤٧</t>
+        </is>
+      </c>
+      <c r="N103" s="1"/>
       <c r="O103" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P103" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>496</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>فهمي محمد رامز فهمي مالي </t>
+          <t>فاطمة عادل داخل</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>FAHMI MUHAMAD RAMIZ FAHMI </t>
+          <t>fatimat adil dakhil</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hqdpxojzkcvl7y9.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/j0zx4s1mlkv8rh2.JPG</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>2022-03-19</t>
+          <t>1979-12-01</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G104" s="1"/>
       <c r="H104" s="1" t="inlineStr">
         <is>
-          <t>fagmey1974@gmail.com</t>
+          <t>hhjjkk@gmail.com</t>
         </is>
       </c>
       <c r="I104" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J104" s="1" t="inlineStr">
         <is>
-          <t>2022-05-23</t>
+          <t>2021-11-10</t>
         </is>
       </c>
       <c r="K104" s="1" t="inlineStr">
         <is>
-          <t>&amp;#39;طرائق تدريس التربية الفنية </t>
+          <t>علم النفس</t>
         </is>
       </c>
       <c r="L104" s="1" t="inlineStr">
         <is>
-          <t>التربية الفنية </t>
+          <t>ارشاد نفسي</t>
         </is>
       </c>
       <c r="M104" s="1" t="inlineStr">
         <is>
-          <t>الانفعالات النفسية في رسوم تلامذة المرحلة الابتدائية في ضوء مراحل التعبير </t>
-[...2 lines deleted...]
-      <c r="N104" s="1"/>
+          <t>اثر برنامج ارشادي في خفض العدائية لدا طلبة الجامعة </t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
       <c r="O104" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P104" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>601</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t> شفاء حسين </t>
+          <t>فهمي محمد رامز فهمي مالي </t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>Shifaa Hussein </t>
+          <t>FAHMI MUHAMAD RAMIZ FAHMI </t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/gma1vori6qbnel_.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hqdpxojzkcvl7y9.jpg</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>1986-12-01</t>
+          <t>2022-03-19</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G105" s="1"/>
       <c r="H105" s="1" t="inlineStr">
         <is>
-          <t>shifaahussien86@gmail.com</t>
+          <t>fagmey1974@gmail.com</t>
         </is>
       </c>
       <c r="I105" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J105" s="1" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2022-05-23</t>
         </is>
       </c>
       <c r="K105" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>&amp;#39;طرائق تدريس التربية الفنية </t>
         </is>
       </c>
       <c r="L105" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>التربية الفنية </t>
         </is>
       </c>
       <c r="M105" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية التعليم المتمازج في التحصيل وتنمية عادات العقل لدى طلبة كلية التربية الاساسية في مادة طرائق التـدريس المتخصـصة</t>
+          <t>الانفعالات النفسية في رسوم تلامذة المرحلة الابتدائية في ضوء مراحل التعبير </t>
         </is>
       </c>
       <c r="N105" s="1"/>
       <c r="O105" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P105" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>697</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>مصطفى فاخر </t>
+          <t> شفاء حسين </t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>mustafa fakher</t>
+          <t>Shifaa Hussein </t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r1ovctk0hpjqai5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/gma1vori6qbnel_.jpg</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>1986-12-01</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G106" s="1"/>
       <c r="H106" s="1" t="inlineStr">
         <is>
-          <t>mus@uomisan.edu.iq</t>
+          <t>shifaahussien86@gmail.com</t>
         </is>
       </c>
       <c r="I106" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J106" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="K106" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="L106" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="M106" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>أثر استراتيجية التعليم المتمازج في التحصيل وتنمية عادات العقل لدى طلبة كلية التربية الاساسية في مادة طرائق التـدريس المتخصـصة</t>
         </is>
       </c>
       <c r="N106" s="1"/>
       <c r="O106" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P106" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>709</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>تاج الدين ناصر عبد علي</t>
+          <t>مصطفى فاخر </t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>Taj-Aldeen Naser Abdali</t>
+          <t>mustafa fakher</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/nm7p52h_vfzdg69.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r1ovctk0hpjqai5.jpg</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>1990-01-01</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G107" s="1"/>
       <c r="H107" s="1" t="inlineStr">
         <is>
-          <t>tajaldeen@uomisan.edu.iq</t>
+          <t>mus@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I107" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J107" s="1" t="inlineStr">
         <is>
-          <t>2023-04-22</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="K107" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسبات</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L107" s="1" t="inlineStr">
         <is>
-          <t>Cybersecurity</t>
-[...2 lines deleted...]
-      <c r="M107" s="1"/>
+          <t>علوم حاسبات</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>علوم حاسبات</t>
+        </is>
+      </c>
       <c r="N107" s="1"/>
       <c r="O107" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P107" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>856</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>د.مصطفى طاهر حاتم </t>
+          <t>تاج الدين ناصر عبد علي</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>Dr. Mustafa Taher Hatem</t>
+          <t>Taj-Aldeen Naser Abdali</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mxagbq6hrne20vj.jpg</t>
+          <t>uploads/photos/nm7p52h_vfzdg69.jpg</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>1984-06-07</t>
+          <t>1990-01-01</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G108" s="1"/>
       <c r="H108" s="1" t="inlineStr">
         <is>
-          <t>pgs.mustafa.taher@uobasrah.edu.iq</t>
+          <t>tajaldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I108" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J108" s="1" t="inlineStr">
         <is>
-          <t>2024-05-26</t>
+          <t>2023-04-22</t>
         </is>
       </c>
       <c r="K108" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L108" s="1" t="inlineStr">
         <is>
-          <t>تقانات - طحالب </t>
-[...11 lines deleted...]
-      </c>
+          <t>Cybersecurity</t>
+        </is>
+      </c>
+      <c r="M108" s="1"/>
+      <c r="N108" s="1"/>
       <c r="O108" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P108" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>918</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>كرار علي مطير</t>
+          <t>د.مصطفى طاهر حاتم </t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>Karrara Ali Muttair</t>
+          <t>Dr. Mustafa Taher Hatem</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/8ar_just0f4qkzh.jpg</t>
+          <t>uploads/photos/mxagbq6hrne20vj.jpg</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>1992-01-01</t>
+          <t>1984-06-07</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
-          <t>07712660606</t>
+          <t>07705571012 </t>
         </is>
       </c>
       <c r="H109" s="1" t="inlineStr">
         <is>
-          <t>karrar.sport120@gmail.com</t>
+          <t>pgs.mustafa.taher@uobasrah.edu.iq</t>
         </is>
       </c>
       <c r="I109" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J109" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-05-26</t>
         </is>
       </c>
       <c r="K109" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضة</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L109" s="1" t="inlineStr">
         <is>
-          <t>التدريب الرياضي </t>
+          <t>تقانات - طحالب </t>
         </is>
       </c>
       <c r="M109" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات خاصة بوسائل تدريبية مساعدة في تطوير التصرف الحركي اللحظي في المواقف الفردية وعلاقتها بمستوى الذكاء للاعبي الخط الخلفي في كرة اليد في الدوري النخبه العراقي</t>
+          <t>تقـييم بـعض أنـواع الطـحالب الخضر-المـزرقـة الـمعزولة مـن التربة - جنوب العـراق في انتاجها للـسموم الكـبدية وتأثير طحلب Oscillatoria pseudogeminata  في نمو نبات الطماطة Lycopersicon esculentum Mill.</t>
         </is>
       </c>
       <c r="N109" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات خاصة باسلوب المنافسة في التحمل الخاص والتكوينات الهجومية للاعبي الدوري الممتاز لكرة اليد</t>
+          <t>عزل وتشخيص السموم الكبدية Microcystins   من بعض الطحالب الخضر المزرقة المعزولة من البيئة المائية في محافظة البصرة - العراق</t>
         </is>
       </c>
       <c r="O109" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P109" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>895</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>امنه سالم حسن</t>
+          <t>كرار علي مطير</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>Amina salim hassan</t>
-[...2 lines deleted...]
-      <c r="D110" s="1"/>
+          <t>Karrara Ali Muttair</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/8ar_just0f4qkzh.jpg</t>
+        </is>
+      </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>1984-01-17</t>
+          <t>1992-01-01</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G110" s="1"/>
       <c r="H110" s="1" t="inlineStr">
         <is>
-          <t>aamena.salim@uomisan.edu.iq</t>
+          <t>karrar.sport120@gmail.com</t>
         </is>
       </c>
       <c r="I110" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J110" s="1" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K110" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L110" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
+          <t>التدريب الرياضي </t>
         </is>
       </c>
       <c r="M110" s="1" t="inlineStr">
         <is>
-          <t>ابنية الافعال في ديوان ابي الاسود الدؤلي </t>
+          <t>تاثير تمرينات خاصة بوسائل تدريبية مساعدة في تطوير التصرف الحركي اللحظي في المواقف الفردية وعلاقتها بمستوى الذكاء للاعبي الخط الخلفي في كرة اليد في الدوري النخبه العراقي</t>
         </is>
       </c>
       <c r="N110" s="1" t="inlineStr">
         <is>
-          <t>القصائد المشهورة في الشعر العربي (دراسة اسلوبية)</t>
+          <t>تاثير تمرينات خاصة باسلوب المنافسة في التحمل الخاص والتكوينات الهجومية للاعبي الدوري الممتاز لكرة اليد</t>
         </is>
       </c>
       <c r="O110" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P110" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>892</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>فاتن خضير عباس </t>
+          <t>امنه سالم حسن</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>Faten Khudair Abbas</t>
-[...6 lines deleted...]
-      </c>
+          <t>Amina salim hassan</t>
+        </is>
+      </c>
+      <c r="D111" s="1"/>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>1989-07-17</t>
+          <t>1984-01-17</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G111" s="1"/>
       <c r="H111" s="1" t="inlineStr">
         <is>
-          <t>fatanf145@gmail.com</t>
+          <t>aamena.salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I111" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J111" s="1" t="inlineStr">
         <is>
-          <t>2024-12-15</t>
+          <t>2024-11-07</t>
         </is>
       </c>
       <c r="K111" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L111" s="1" t="inlineStr">
         <is>
-          <t>فسلجة طبية </t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M111" s="1" t="inlineStr">
         <is>
-          <t>Study of some hormonal and biochemical parameters associated with polycistic ovary syndrome in diabetic women type 2 </t>
-[...2 lines deleted...]
-      <c r="N111" s="1"/>
+          <t>ابنية الافعال في ديوان ابي الاسود الدؤلي </t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>القصائد المشهورة في الشعر العربي (دراسة اسلوبية)</t>
+        </is>
+      </c>
       <c r="O111" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P111" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>306</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>مصطفى اسماعيل ياسين</t>
+          <t>فاتن خضير عباس </t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Ismail Aseen</t>
+          <t>Faten Khudair Abbas</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qm8z4idfun9vo0x.jpg</t>
+          <t>uploads/files/vdrpxbnw1yhgeuz.jpg</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1989-07-17</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G112" s="1"/>
       <c r="H112" s="1" t="inlineStr">
         <is>
-          <t>hadra1355311@gmail.com</t>
+          <t>fatanf145@gmail.com</t>
         </is>
       </c>
       <c r="I112" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J112" s="1" t="inlineStr">
         <is>
-          <t>2012-06-24</t>
+          <t>2024-12-15</t>
         </is>
       </c>
       <c r="K112" s="1" t="inlineStr">
         <is>
-          <t>تربيه رياضيه</t>
+          <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L112" s="1" t="inlineStr">
         <is>
-          <t>تربيه رياضيه</t>
+          <t>فسلجة طبية </t>
         </is>
       </c>
       <c r="M112" s="1" t="inlineStr">
         <is>
-          <t>بناء مقياس السلوك القيادي لمدربي ذوي الاحتياجات الخاصه فئة الاعاقة الفيزياوية</t>
-[...6 lines deleted...]
-      </c>
+          <t>Study of some hormonal and biochemical parameters associated with polycistic ovary syndrome in diabetic women type 2 </t>
+        </is>
+      </c>
+      <c r="N112" s="1"/>
       <c r="O112" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P112" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>1032</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>مصطفى فالح صحن </t>
+          <t>ايمان علي حسين</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>mustafaa falh sahn</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eman Ali Hussein</t>
+        </is>
+      </c>
+      <c r="D113" s="1"/>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>1984-04-13</t>
+          <t>1989-09-07</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
-          <t>07830142073</t>
+          <t>07722998445</t>
         </is>
       </c>
       <c r="H113" s="1" t="inlineStr">
         <is>
-          <t>mustafafalih84@gmail.com</t>
+          <t>imanalihussin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I113" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J113" s="1" t="inlineStr">
         <is>
-          <t>2012-09-01</t>
+          <t>2025-12-30</t>
         </is>
       </c>
       <c r="K113" s="1" t="inlineStr">
         <is>
-          <t>ماجستير علوم حاسبات </t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L113" s="1" t="inlineStr">
         <is>
-          <t>ماجستير علوم حاسبات عام</t>
+          <t>فسلجه حيوان</t>
         </is>
       </c>
       <c r="M113" s="1" t="inlineStr">
         <is>
-          <t>-</t>
-[...2 lines deleted...]
-      <c r="N113" s="1"/>
+          <t>تقييم مستوى الأوستييوكالسين وبعض الهرمونات والمعايير الكيموحيوية لدى الذكور المرضى المصابين بمرض السكري من النوع الثاني في محافظة ميسان</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>دراسة بعض الجوانب الفسيولوجية والنسيجية لدى النساء قبل وبعد سن اليأس المشخَّصات بمرض حصى المرارة في مركز محافظة ميسان </t>
+        </is>
+      </c>
       <c r="O113" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P113" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>453</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>آلاء عبد الحسن محسن </t>
+          <t>مصطفى اسماعيل ياسين</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>Alla Abd Al Hassan Mohssen </t>
+          <t>Mustafa Ismail Aseen</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kirlmj65d4qpx3f.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qm8z4idfun9vo0x.jpg</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>1974-02-17</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G114" s="1"/>
       <c r="H114" s="1" t="inlineStr">
         <is>
-          <t>rekea205@gmail.com</t>
+          <t>hadra1355311@gmail.com</t>
         </is>
       </c>
       <c r="I114" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J114" s="1" t="inlineStr">
         <is>
-          <t>2013-07-23</t>
+          <t>2012-06-24</t>
         </is>
       </c>
       <c r="K114" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة Biology </t>
+          <t>تربيه رياضيه</t>
         </is>
       </c>
       <c r="L114" s="1" t="inlineStr">
         <is>
-          <t>علم الحيوان Zoology </t>
+          <t>تربيه رياضيه</t>
         </is>
       </c>
       <c r="M114" s="1" t="inlineStr">
         <is>
-          <t>مكافحة عثة التمور باستخدام طفيلي البراكون وتقنية الذكور العقيمة بواسطة اشعة كاما</t>
-[...2 lines deleted...]
-      <c r="N114" s="1"/>
+          <t>بناء مقياس السلوك القيادي لمدربي ذوي الاحتياجات الخاصه فئة الاعاقة الفيزياوية</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
       <c r="O114" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P114" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>390</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>علي محمد عذاب</t>
+          <t>مصطفى فالح صحن </t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>Ali Muhammad athab</t>
+          <t>mustafaa falh sahn</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7_l14w2k0pbd9vi.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ihmxr2yfk0ng6zj.jpeg</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>1968-09-01</t>
+          <t>1984-04-13</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G115" s="1"/>
       <c r="H115" s="1" t="inlineStr">
         <is>
-          <t>aliathab71@yahoo.com</t>
+          <t>mustafafalih84@gmail.com</t>
         </is>
       </c>
       <c r="I115" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J115" s="1" t="inlineStr">
         <is>
-          <t>2014-02-27</t>
+          <t>2012-09-01</t>
         </is>
       </c>
       <c r="K115" s="1" t="inlineStr">
         <is>
-          <t>فيزياء </t>
+          <t>ماجستير علوم حاسبات </t>
         </is>
       </c>
       <c r="L115" s="1" t="inlineStr">
         <is>
-          <t>هوائيات مايكروية</t>
+          <t>ماجستير علوم حاسبات عام</t>
         </is>
       </c>
       <c r="M115" s="1" t="inlineStr">
         <is>
-          <t>دراسة نظرية لخصائص هوائي مخروطي مزدوج واستخدامه كمغذي لهوائي القطع المكافئ العاكس</t>
-[...6 lines deleted...]
-      </c>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N115" s="1"/>
       <c r="O115" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P115" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>605</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>احمد محمود شاكر</t>
+          <t>آلاء عبد الحسن محسن </t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Mahmoud Shaker</t>
+          <t>Alla Abd Al Hassan Mohssen </t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/difzpm37xk0qotr.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kirlmj65d4qpx3f.jpg</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>1990-01-28</t>
+          <t>1974-02-17</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G116" s="1"/>
       <c r="H116" s="1" t="inlineStr">
         <is>
-          <t>ahamedmhmood4747@gmail.com</t>
+          <t>rekea205@gmail.com</t>
         </is>
       </c>
       <c r="I116" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J116" s="1" t="inlineStr">
         <is>
-          <t>2015-02-05</t>
+          <t>2013-07-23</t>
         </is>
       </c>
       <c r="K116" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية</t>
+          <t>علوم الحياة Biology </t>
         </is>
       </c>
       <c r="L116" s="1" t="inlineStr">
         <is>
-          <t>علم النفس الرياضي</t>
+          <t>علم الحيوان Zoology </t>
         </is>
       </c>
       <c r="M116" s="1" t="inlineStr">
         <is>
-          <t>التفكير الاستراتيجي وعلاقته بأنماط اتخاذ القرار لدى القيادات الادارية في الاتحادات الرياضية الاولمبية العراقيةل</t>
+          <t>مكافحة عثة التمور باستخدام طفيلي البراكون وتقنية الذكور العقيمة بواسطة اشعة كاما</t>
         </is>
       </c>
       <c r="N116" s="1"/>
       <c r="O116" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P116" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>615</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>فاطمة عادل داخل عيسى</t>
+          <t>علي محمد عذاب</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>fatimat adil dakhil </t>
+          <t>Ali Muhammad athab</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ehxotgb17q3yi5v.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7_l14w2k0pbd9vi.jpg</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>1988-02-18</t>
+          <t>1968-09-01</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G117" s="1"/>
       <c r="H117" s="1" t="inlineStr">
         <is>
-          <t>fatimaadel@uomisan.edu.iq</t>
+          <t>aliathab71@yahoo.com</t>
         </is>
       </c>
       <c r="I117" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J117" s="1" t="inlineStr">
         <is>
-          <t>2015-04-12</t>
+          <t>2014-02-27</t>
         </is>
       </c>
       <c r="K117" s="1" t="inlineStr">
         <is>
-          <t>علم النفس</t>
+          <t>فيزياء </t>
         </is>
       </c>
       <c r="L117" s="1" t="inlineStr">
         <is>
-          <t>الارشاد النفسي والبرامج الارشادية</t>
+          <t>هوائيات مايكروية</t>
         </is>
       </c>
       <c r="M117" s="1" t="inlineStr">
         <is>
-          <t>هدفت الدراسة الحالية الى قياس الشخصية العدائية لدى طلبة كلية التربية وبناء برنامج ارشادي لخفض العدائية لدى طلبة كلية التربية والكشف عن العدائية</t>
-[...2 lines deleted...]
-      <c r="N117" s="1"/>
+          <t>دراسة نظرية لخصائص هوائي مخروطي مزدوج واستخدامه كمغذي لهوائي القطع المكافئ العاكس</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>تصغري هوائي احادي القطب مستوي مطبوع لتطبيقات التصاالت ذات عرض احلزمة الرتددية الفائقة (UWB(</t>
+        </is>
+      </c>
       <c r="O117" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P117" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>231</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>علا كمال ياسين </t>
+          <t>احمد محمود شاكر</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>ola kamal yassen </t>
+          <t>Ahmed Mahmoud Shaker</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/bloe3rmjwivdnfs.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/difzpm37xk0qotr.jpeg</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>1997-01-09</t>
+          <t>1990-01-28</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G118" s="1"/>
       <c r="H118" s="1" t="inlineStr">
         <is>
-          <t>hamid@uomisan.edu.iq</t>
+          <t>ahamedmhmood4747@gmail.com</t>
         </is>
       </c>
       <c r="I118" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J118" s="1" t="inlineStr">
         <is>
-          <t>2017-01-04</t>
+          <t>2015-02-05</t>
         </is>
       </c>
       <c r="K118" s="1" t="inlineStr">
         <is>
-          <t>ففف</t>
+          <t>التربية البدنية</t>
         </is>
       </c>
       <c r="L118" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر </t>
+          <t>علم النفس الرياضي</t>
         </is>
       </c>
       <c r="M118" s="1" t="inlineStr">
         <is>
-          <t>لتحقيق في تأثير التناص على االتصال األدبي من خالل فحص </t>
+          <t>التفكير الاستراتيجي وعلاقته بأنماط اتخاذ القرار لدى القيادات الادارية في الاتحادات الرياضية الاولمبية العراقيةل</t>
         </is>
       </c>
       <c r="N118" s="1"/>
       <c r="O118" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P118" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>703</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>عباس فيصل مشتت</t>
+          <t>فاطمة عادل داخل عيسى</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>Abbas Faisal mushattat</t>
+          <t>fatimat adil dakhil </t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ewoi7msu0bpjhdv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ehxotgb17q3yi5v.jpg</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>1976-02-12</t>
+          <t>1988-02-18</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G119" s="1"/>
       <c r="H119" s="1" t="inlineStr">
         <is>
-          <t>abbasfaisalph@gmail.com</t>
+          <t>fatimaadel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I119" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J119" s="1" t="inlineStr">
         <is>
-          <t>2017-09-19</t>
+          <t>2015-04-12</t>
         </is>
       </c>
       <c r="K119" s="1" t="inlineStr">
         <is>
-          <t>تربية فنية</t>
+          <t>علم النفس</t>
         </is>
       </c>
       <c r="L119" s="1" t="inlineStr">
         <is>
-          <t>تصميمات زخرفية</t>
+          <t>الارشاد النفسي والبرامج الارشادية</t>
         </is>
       </c>
       <c r="M119" s="1" t="inlineStr">
         <is>
-          <t>التفكير البصري في رموز التراث العراقي لأثراء القيم الجمالية للتصميم المعاصر من خلال توالد الافكار</t>
+          <t>هدفت الدراسة الحالية الى قياس الشخصية العدائية لدى طلبة كلية التربية وبناء برنامج ارشادي لخفض العدائية لدى طلبة كلية التربية والكشف عن العدائية</t>
         </is>
       </c>
       <c r="N119" s="1"/>
       <c r="O119" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P119" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>698</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>قصي نزار مهاوي </t>
+          <t>علا كمال ياسين </t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>qusay nizar mahawi</t>
+          <t>ola kamal yassen </t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_0xjs4yefqkm9tn.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/bloe3rmjwivdnfs.jpg</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>1970-01-11</t>
+          <t>1997-01-09</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G120" s="1"/>
       <c r="H120" s="1" t="inlineStr">
         <is>
-          <t>qusaynazr@gmail.com</t>
+          <t>hamid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I120" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J120" s="1" t="inlineStr">
         <is>
-          <t>2018-01-13</t>
+          <t>2017-01-04</t>
         </is>
       </c>
       <c r="K120" s="1" t="inlineStr">
         <is>
-          <t>فنون تشكيلة </t>
+          <t>ففف</t>
         </is>
       </c>
       <c r="L120" s="1" t="inlineStr">
         <is>
-          <t>رسم</t>
+          <t>تاريخ حديث ومعاصر </t>
         </is>
       </c>
       <c r="M120" s="1" t="inlineStr">
         <is>
-          <t>التعبيرية في أعمال اسماعيل فتاح الترك</t>
+          <t>لتحقيق في تأثير التناص على االتصال األدبي من خالل فحص </t>
         </is>
       </c>
       <c r="N120" s="1"/>
       <c r="O120" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P120" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>296</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>رنا كاظم معن</t>
+          <t>عباس فيصل مشتت</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>Rana Kadhim Maan</t>
+          <t>Abbas Faisal mushattat</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/avxfhw5zlincrdo.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ewoi7msu0bpjhdv.jpg</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>1976-01-29</t>
+          <t>1976-02-12</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G121" s="1"/>
       <c r="H121" s="1" t="inlineStr">
         <is>
-          <t>rana@uomisan.edu.iq</t>
+          <t>abbasfaisalph@gmail.com</t>
         </is>
       </c>
       <c r="I121" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J121" s="1" t="inlineStr">
         <is>
-          <t>2018-04-05</t>
+          <t>2017-09-19</t>
         </is>
       </c>
       <c r="K121" s="1" t="inlineStr">
         <is>
-          <t>التأريخ</t>
+          <t>تربية فنية</t>
         </is>
       </c>
       <c r="L121" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الشرق الادنى القديم</t>
+          <t>تصميمات زخرفية</t>
         </is>
       </c>
       <c r="M121" s="1" t="inlineStr">
         <is>
-          <t>المنقذ والمخلص في المعتقدات العراقية و الفارسية القديمة</t>
-[...6 lines deleted...]
-      </c>
+          <t>التفكير البصري في رموز التراث العراقي لأثراء القيم الجمالية للتصميم المعاصر من خلال توالد الافكار</t>
+        </is>
+      </c>
+      <c r="N121" s="1"/>
       <c r="O121" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P121" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>325</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>حسين رشك خضير</t>
+          <t>قصي نزار مهاوي </t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
-          <t>hussain reshak khudir</t>
+          <t>qusay nizar mahawi</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/4oqy6scj71ga89w.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_0xjs4yefqkm9tn.jpg</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>1987-04-12</t>
+          <t>1970-01-11</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G122" s="1"/>
       <c r="H122" s="1" t="inlineStr">
         <is>
-          <t>hussen_rishg@uomisan.edu.iq</t>
+          <t>qusaynazr@gmail.com</t>
         </is>
       </c>
       <c r="I122" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J122" s="1" t="inlineStr">
         <is>
-          <t>2018-04-18</t>
+          <t>2018-01-13</t>
         </is>
       </c>
       <c r="K122" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس عامة</t>
+          <t>فنون تشكيلة </t>
         </is>
       </c>
       <c r="L122" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس تربية فنية</t>
+          <t>رسم</t>
         </is>
       </c>
       <c r="M122" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية المتشابهات في التكوين الفني لرسوم طلبة المرحلة الاعدادية</t>
+          <t>التعبيرية في أعمال اسماعيل فتاح الترك</t>
         </is>
       </c>
       <c r="N122" s="1"/>
       <c r="O122" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P122" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>279</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>جمال خصيف هادي علي </t>
+          <t>رنا كاظم معن</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>Jamal Khaseef Hadi Ali </t>
+          <t>Rana Kadhim Maan</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9u52yi8hwkcz6v4.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/avxfhw5zlincrdo.jpg</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>2019-04-01</t>
+          <t>1976-01-29</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G123" s="1"/>
       <c r="H123" s="1" t="inlineStr">
         <is>
-          <t>Jmalsadoon@yahoo.com</t>
+          <t>rana@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I123" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J123" s="1" t="inlineStr">
         <is>
-          <t>2018-05-01</t>
+          <t>2018-04-05</t>
         </is>
       </c>
       <c r="K123" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>التأريخ</t>
         </is>
       </c>
       <c r="L123" s="1" t="inlineStr">
         <is>
-          <t>H@</t>
+          <t>تاريخ الشرق الادنى القديم</t>
         </is>
       </c>
       <c r="M123" s="1" t="inlineStr">
         <is>
-          <t>ماجستير مناهج وطرائق تدريس عامه </t>
+          <t>المنقذ والمخلص في المعتقدات العراقية و الفارسية القديمة</t>
         </is>
       </c>
       <c r="N123" s="1" t="inlineStr">
         <is>
-          <t>ماجستير مناهج وطرائق تدريس عامه </t>
+          <t>تقديس المرتفعات في فكر الشرق الادنى القديم</t>
         </is>
       </c>
       <c r="O123" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P123" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>237</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>ستار خلف عريبي</t>
+          <t>حسين رشك خضير</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>Star khalaf Oribi</t>
+          <t>hussain reshak khudir</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y87m9spqxnrgktz.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/4oqy6scj71ga89w.jpg</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>1981-06-02</t>
+          <t>1987-04-12</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G124" s="1"/>
       <c r="H124" s="1" t="inlineStr">
         <is>
-          <t>satarkhalf@uomisan.edu.iq</t>
+          <t>hussen_rishg@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I124" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J124" s="1" t="inlineStr">
         <is>
-          <t>2018-09-19</t>
+          <t>2018-04-18</t>
         </is>
       </c>
       <c r="K124" s="1" t="inlineStr">
         <is>
-          <t>علوم تربوية ونفسية</t>
+          <t>طرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L124" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>طرائق تدريس تربية فنية</t>
         </is>
       </c>
       <c r="M124" s="1" t="inlineStr">
         <is>
-          <t>فاعلية التعليم المعكوس في التحصيل وتنمية التفكير البصري لدى طلبة قسم التربية الفنية</t>
+          <t>أثر استراتيجية المتشابهات في التكوين الفني لرسوم طلبة المرحلة الاعدادية</t>
         </is>
       </c>
       <c r="N124" s="1"/>
       <c r="O124" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P124" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>608</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>علي فرحان حاشوس</t>
+          <t>جمال خصيف هادي علي </t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>Ali Farhan Hashous</t>
+          <t>Jamal Khaseef Hadi Ali </t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ftd6w1uh0q_koi7.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9u52yi8hwkcz6v4.jpg</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>1993-06-17</t>
+          <t>2019-04-01</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G125" s="1"/>
       <c r="H125" s="1" t="inlineStr">
         <is>
-          <t>ali_fr@uomisan.edu.iq</t>
+          <t>Jmalsadoon@yahoo.com</t>
         </is>
       </c>
       <c r="I125" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J125" s="1" t="inlineStr">
         <is>
-          <t>2018-09-30</t>
+          <t>2018-05-01</t>
         </is>
       </c>
       <c r="K125" s="1" t="inlineStr">
         <is>
-          <t>علوم رياضيات</t>
+          <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="L125" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>H@</t>
         </is>
       </c>
       <c r="M125" s="1" t="inlineStr">
         <is>
-          <t>Suboptimal cutting stocks problem in 1-2-3 dimensional </t>
-[...2 lines deleted...]
-      <c r="N125" s="1"/>
+          <t>ماجستير مناهج وطرائق تدريس عامه </t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>ماجستير مناهج وطرائق تدريس عامه </t>
+        </is>
+      </c>
       <c r="O125" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P125" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>347</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>سجى زبير ذيبان</t>
+          <t>ستار خلف عريبي</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>saja zubayr dhiban</t>
+          <t>Star khalaf Oribi</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ikjor25mcd79phq.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y87m9spqxnrgktz.jpg</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>1988-06-10</t>
+          <t>1981-06-02</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G126" s="1"/>
       <c r="H126" s="1" t="inlineStr">
         <is>
-          <t>saja-zubear@uomisan.edu.iq</t>
+          <t>satarkhalf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I126" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J126" s="1" t="inlineStr">
         <is>
-          <t>2019-01-10</t>
+          <t>2018-09-19</t>
         </is>
       </c>
       <c r="K126" s="1" t="inlineStr">
         <is>
-          <t>الكيمياء</t>
+          <t>علوم تربوية ونفسية</t>
         </is>
       </c>
       <c r="L126" s="1" t="inlineStr">
         <is>
-          <t>الكيمياء الحياتية</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M126" s="1" t="inlineStr">
         <is>
-          <t>Investigation of specific and non-specific detection methods for isothermal amplification of Morganellamorganii</t>
+          <t>فاعلية التعليم المعكوس في التحصيل وتنمية التفكير البصري لدى طلبة قسم التربية الفنية</t>
         </is>
       </c>
       <c r="N126" s="1"/>
       <c r="O126" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P126" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>247</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>لؤي جمعه فاضل </t>
+          <t>علي فرحان حاشوس</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>Louay Jumaa Fadhil</t>
+          <t>Ali Farhan Hashous</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7bhxr9pl4nc3fzt.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ftd6w1uh0q_koi7.jpeg</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>1984-05-16</t>
+          <t>1993-06-17</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G127" s="1"/>
       <c r="H127" s="1" t="inlineStr">
         <is>
-          <t>loaay.j.f@gmail.com</t>
+          <t>ali_fr@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I127" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J127" s="1" t="inlineStr">
         <is>
-          <t>2019-01-30</t>
+          <t>2018-09-30</t>
         </is>
       </c>
       <c r="K127" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>علوم رياضيات</t>
         </is>
       </c>
       <c r="L127" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الوطن العربي الحديث</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M127" s="1" t="inlineStr">
         <is>
-          <t>نوبار باشا ودوره السياسي في مصر حتى عام 1895</t>
+          <t>Suboptimal cutting stocks problem in 1-2-3 dimensional </t>
         </is>
       </c>
       <c r="N127" s="1"/>
       <c r="O127" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P127" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>275</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>ود داود قاسم </t>
+          <t>لؤي جمعه فاضل </t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>wwd dawud qasim</t>
+          <t>Louay Jumaa Fadhil</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vuez58hc9or_nqk.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7bhxr9pl4nc3fzt.png</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>1976-10-04</t>
+          <t>1984-05-16</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G128" s="1"/>
       <c r="H128" s="1" t="inlineStr">
         <is>
-          <t>wad_dawud@uomisan.edu.iq</t>
+          <t>loaay.j.f@gmail.com</t>
         </is>
       </c>
       <c r="I128" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J128" s="1" t="inlineStr">
         <is>
-          <t>2019-03-07</t>
+          <t>2019-01-30</t>
         </is>
       </c>
       <c r="K128" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="L128" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>تاريخ الوطن العربي الحديث</t>
         </is>
       </c>
       <c r="M128" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية الكرسي الساخن في التحصيل واختزال القلق الرياضي لدى تلميذات الصف الخامس الابتدائي في مادة الرياضيات </t>
+          <t>نوبار باشا ودوره السياسي في مصر حتى عام 1895</t>
         </is>
       </c>
       <c r="N128" s="1"/>
       <c r="O128" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P128" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>273</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>اسماء صادق غالي</t>
+          <t>ود داود قاسم </t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>Asmaa Sadiq Ghaly</t>
+          <t>wwd dawud qasim</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xbpt5_oh7j90gfv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vuez58hc9or_nqk.jpg</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>1980-03-26</t>
+          <t>1976-10-04</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G129" s="1"/>
       <c r="H129" s="1" t="inlineStr">
         <is>
-          <t>asmaqsadeq@uomisan.edu.iq</t>
+          <t>wad_dawud@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I129" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J129" s="1" t="inlineStr">
         <is>
           <t>2019-03-07</t>
         </is>
       </c>
       <c r="K129" s="1" t="inlineStr">
         <is>
           <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="L129" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="M129" s="1" t="inlineStr">
         <is>
-          <t> الااثر استراتيجية التعليم المتمايز في التحصيل والتفكير</t>
+          <t>اثر استراتيجية الكرسي الساخن في التحصيل واختزال القلق الرياضي لدى تلميذات الصف الخامس الابتدائي في مادة الرياضيات </t>
         </is>
       </c>
       <c r="N129" s="1"/>
       <c r="O129" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P129" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>274</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>محمد حسن علي جبر </t>
+          <t>اسماء صادق غالي</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>mohammed hassan</t>
+          <t>Asmaa Sadiq Ghaly</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fc43virwsehk7tz.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xbpt5_oh7j90gfv.jpg</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>1988-12-01</t>
+          <t>1980-03-26</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G130" s="1"/>
       <c r="H130" s="1" t="inlineStr">
         <is>
-          <t>m0hmed.h.math@gmai.com</t>
+          <t>asmaqsadeq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I130" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J130" s="1" t="inlineStr">
         <is>
           <t>2019-03-07</t>
         </is>
       </c>
       <c r="K130" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس العامه</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="L130" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس العامه</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M130" s="1" t="inlineStr">
         <is>
-          <t>بهبهرالمرحله المتوسطهالتفكير الجبري وعلاقته بعض المتغيرات لدى طل </t>
+          <t> الااثر استراتيجية التعليم المتمايز في التحصيل والتفكير</t>
         </is>
       </c>
       <c r="N130" s="1"/>
       <c r="O130" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P130" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>286</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>فاطمة عبدالسادة شنشول</t>
+          <t>محمد حسن علي جبر </t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>fatimat eabdalsadat shinshul</t>
+          <t>mohammed hassan</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/svp_t9gcxa2johq.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fc43virwsehk7tz.png</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>1986-02-25</t>
+          <t>1988-12-01</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G131" s="1"/>
       <c r="H131" s="1" t="inlineStr">
         <is>
-          <t>fatmatareh@gmail.com</t>
+          <t>m0hmed.h.math@gmai.com</t>
         </is>
       </c>
       <c r="I131" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J131" s="1" t="inlineStr">
         <is>
-          <t>2019-03-10</t>
+          <t>2019-03-07</t>
         </is>
       </c>
       <c r="K131" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>طرائق التدريس العامه</t>
         </is>
       </c>
       <c r="L131" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الوطن العربي</t>
+          <t>طرائق التدريس العامه</t>
         </is>
       </c>
       <c r="M131" s="1" t="inlineStr">
         <is>
-          <t>حسن الترابي ونشاطه السياسي والفكري</t>
+          <t>بهبهرالمرحله المتوسطهالتفكير الجبري وعلاقته بعض المتغيرات لدى طل </t>
         </is>
       </c>
       <c r="N131" s="1"/>
       <c r="O131" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P131" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>235</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>دجلة عبود شريف</t>
+          <t>فاطمة عبدالسادة شنشول</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>dijla abowd sharif</t>
+          <t>fatimat eabdalsadat shinshul</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ji5zptq3dr7sycv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/svp_t9gcxa2johq.jpg</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>1983-05-03</t>
+          <t>1986-02-25</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G132" s="1"/>
       <c r="H132" s="1" t="inlineStr">
         <is>
-          <t>dijla.a.sh@uomisan.edu.iq</t>
+          <t>fatmatareh@gmail.com</t>
         </is>
       </c>
       <c r="I132" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J132" s="1" t="inlineStr">
         <is>
-          <t>2019-04-07</t>
+          <t>2019-03-10</t>
         </is>
       </c>
       <c r="K132" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="L132" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>تاريخ الوطن العربي</t>
         </is>
       </c>
       <c r="M132" s="1" t="inlineStr">
         <is>
-          <t>Evaluating the English Textbook  &amp;#39;&amp;#39;English for Iraq&amp;#34; for the Fifth  Primary Stage in the Light of Quality Standards</t>
+          <t>حسن الترابي ونشاطه السياسي والفكري</t>
         </is>
       </c>
       <c r="N132" s="1"/>
       <c r="O132" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P132" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>377</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>حسين أمير عباس </t>
+          <t>دجلة عبود شريف</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>Hussein Amir Abbas</t>
+          <t>dijla abowd sharif</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/oe4m3uxpanl129k.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ji5zptq3dr7sycv.jpg</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>1985-09-23</t>
+          <t>1983-05-03</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G133" s="1"/>
       <c r="H133" s="1" t="inlineStr">
         <is>
-          <t>h.a.a@uomisan.edu.iq</t>
+          <t>dijla.a.sh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I133" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J133" s="1" t="inlineStr">
         <is>
-          <t>2019-05-29</t>
+          <t>2019-04-07</t>
         </is>
       </c>
       <c r="K133" s="1" t="inlineStr">
         <is>
-          <t>الاعلام</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L133" s="1" t="inlineStr">
         <is>
-          <t>الصحافة الاذاعية والتلفزيونية</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M133" s="1" t="inlineStr">
         <is>
-          <t>البناء الفني للبرامج الاستقصائية في الفضائيات العربية </t>
-[...6 lines deleted...]
-      </c>
+          <t>Evaluating the English Textbook  &amp;#39;&amp;#39;English for Iraq&amp;#34; for the Fifth  Primary Stage in the Light of Quality Standards</t>
+        </is>
+      </c>
+      <c r="N133" s="1"/>
       <c r="O133" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P133" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>350</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>بيداء عبد حسين</t>
+          <t>حسين أمير عباس </t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>bayda abd hussein</t>
+          <t>Hussein Amir Abbas</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/agw3r_cuv4zhlto.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/oe4m3uxpanl129k.jpg</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>1986-11-10</t>
+          <t>1985-09-23</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G134" s="1"/>
       <c r="H134" s="1" t="inlineStr">
         <is>
-          <t>baidaa.alsa3di@uomisan.edu.iq</t>
+          <t>h.a.a@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I134" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J134" s="1" t="inlineStr">
         <is>
-          <t>2019-06-13</t>
+          <t>2019-05-29</t>
         </is>
       </c>
       <c r="K134" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>الاعلام</t>
         </is>
       </c>
       <c r="L134" s="1" t="inlineStr">
         <is>
-          <t>فسلجة حيوان</t>
+          <t>الصحافة الاذاعية والتلفزيونية</t>
         </is>
       </c>
       <c r="M134" s="1" t="inlineStr">
         <is>
-          <t>The phyto-nootropic heritage of Mesopotamian medicine: Focus on putative cholinesterase inhibitors</t>
-[...2 lines deleted...]
-      <c r="N134" s="1"/>
+          <t>البناء الفني للبرامج الاستقصائية في الفضائيات العربية </t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>. </t>
+        </is>
+      </c>
       <c r="O134" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P134" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>243</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>جواد كاظم داخل</t>
+          <t>بيداء عبد حسين</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>jawad kadhm dakhil</t>
+          <t>bayda abd hussein</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ep5a2s6k8lt_4xh.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/agw3r_cuv4zhlto.jpeg</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>1973-01-01</t>
+          <t>1986-11-10</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G135" s="1"/>
       <c r="H135" s="1" t="inlineStr">
         <is>
-          <t>jawadkad73@gmail.com</t>
+          <t>baidaa.alsa3di@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I135" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J135" s="1" t="inlineStr">
         <is>
-          <t>2019-08-18</t>
+          <t>2019-06-13</t>
         </is>
       </c>
       <c r="K135" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الحديث والمعاصر</t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L135" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الوطن العربي</t>
+          <t>فسلجة حيوان</t>
         </is>
       </c>
       <c r="M135" s="1" t="inlineStr">
         <is>
-          <t>مجلس التعاون العربي 1989-1991</t>
+          <t>The phyto-nootropic heritage of Mesopotamian medicine: Focus on putative cholinesterase inhibitors</t>
         </is>
       </c>
       <c r="N135" s="1"/>
       <c r="O135" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P135" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>240</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>سحر رامي عيدان</t>
+          <t>جواد كاظم داخل</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>sahar rami eidan</t>
+          <t>jawad kadhm dakhil</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/t3ael7vzrjcwqn5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ep5a2s6k8lt_4xh.jpg</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>1992-11-01</t>
+          <t>1973-01-01</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G136" s="1"/>
       <c r="H136" s="1" t="inlineStr">
         <is>
-          <t>www.samo29@gmail.com</t>
+          <t>jawadkad73@gmail.com</t>
         </is>
       </c>
       <c r="I136" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J136" s="1" t="inlineStr">
         <is>
-          <t>2019-10-01</t>
+          <t>2019-08-18</t>
         </is>
       </c>
       <c r="K136" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية</t>
+          <t>التاريخ الحديث والمعاصر</t>
         </is>
       </c>
       <c r="L136" s="1" t="inlineStr">
         <is>
-          <t>جغرافية زراعية</t>
+          <t>تاريخ الوطن العربي</t>
         </is>
       </c>
       <c r="M136" s="1" t="inlineStr">
         <is>
-          <t>الإمكانات الجغرافية لتربيةحيوانات الماشية في محافظة ميسان</t>
-[...6 lines deleted...]
-      </c>
+          <t>مجلس التعاون العربي 1989-1991</t>
+        </is>
+      </c>
+      <c r="N136" s="1"/>
       <c r="O136" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P136" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>379</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>رغد وليد طه ياسين </t>
+          <t>سحر رامي عيدان</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>Raghad waleed Taha</t>
+          <t>sahar rami eidan</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/z_0432pf8git71n.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/t3ael7vzrjcwqn5.jpg</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>1980-01-31</t>
+          <t>1992-11-01</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G137" s="1"/>
       <c r="H137" s="1" t="inlineStr">
         <is>
-          <t>raghad-waleed@uomisan.edu.iq</t>
+          <t>www.samo29@gmail.com</t>
         </is>
       </c>
       <c r="I137" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J137" s="1" t="inlineStr">
         <is>
-          <t>2020-03-09</t>
+          <t>2019-10-01</t>
         </is>
       </c>
       <c r="K137" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس</t>
+          <t>الجغرافية</t>
         </is>
       </c>
       <c r="L137" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس</t>
+          <t>جغرافية زراعية</t>
         </is>
       </c>
       <c r="M137" s="1" t="inlineStr">
         <is>
-          <t>تقييم محتوى كتاب العلوم للصف الأول متوسط في ضوء معايير ال times-2015  في العراق</t>
-[...2 lines deleted...]
-      <c r="N137" s="1"/>
+          <t>الإمكانات الجغرافية لتربيةحيوانات الماشية في محافظة ميسان</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>لا يوجد</t>
+        </is>
+      </c>
       <c r="O137" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P137" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>454</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>ملتقى ناصر جبار رحيمه </t>
+          <t>رغد وليد طه ياسين </t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>multaqaa nasir jabaar rahimah</t>
+          <t>Raghad waleed Taha</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fw3_q82biu9tlsd.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/z_0432pf8git71n.jpg</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>1980-07-01</t>
+          <t>1980-01-31</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G138" s="1"/>
       <c r="H138" s="1" t="inlineStr">
         <is>
-          <t>multakanaser@gimel.com</t>
+          <t>raghad-waleed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I138" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J138" s="1" t="inlineStr">
         <is>
           <t>2020-03-09</t>
         </is>
       </c>
       <c r="K138" s="1" t="inlineStr">
         <is>
-          <t>مناهج و طرق تدريس عامة</t>
+          <t>مناهج وطرائق تدريس</t>
         </is>
       </c>
       <c r="L138" s="1" t="inlineStr">
         <is>
-          <t>مناهج و طرق تدريس عامة</t>
+          <t>مناهج وطرائق تدريس</t>
         </is>
       </c>
       <c r="M138" s="1" t="inlineStr">
         <is>
-          <t>فاعلية استراتيجية المحطات العلمية في اكتساب المفاهيم وتنمية التفكير البصري في مادة الخط العربي والزخرفة الاسلامية لدى طلبة قسم التربية الفنية </t>
+          <t>تقييم محتوى كتاب العلوم للصف الأول متوسط في ضوء معايير ال times-2015  في العراق</t>
         </is>
       </c>
       <c r="N138" s="1"/>
       <c r="O138" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P138" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>منار فاروق عزيز </t>
+          <t>ملتقى ناصر جبار رحيمه </t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
-          <t>Manar Farouk Aziz</t>
+          <t>multaqaa nasir jabaar rahimah</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3kswhagp6qxcntb.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fw3_q82biu9tlsd.jpg</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>1980-07-01</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G139" s="1"/>
       <c r="H139" s="1" t="inlineStr">
         <is>
-          <t>manar.f.a@uomisan.edu.iq</t>
+          <t>multakanaser@gimel.com</t>
         </is>
       </c>
       <c r="I139" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J139" s="1" t="inlineStr">
         <is>
           <t>2020-03-09</t>
         </is>
       </c>
       <c r="K139" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس العام</t>
+          <t>مناهج و طرق تدريس عامة</t>
         </is>
       </c>
       <c r="L139" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس العام</t>
+          <t>مناهج و طرق تدريس عامة</t>
         </is>
       </c>
       <c r="M139" s="1" t="inlineStr">
         <is>
-          <t>التلمذه المعرفية وأثرها في التحصيل والتفكير الرياضي لدى تاميذات الصف الخامس الابتدائي </t>
+          <t>فاعلية استراتيجية المحطات العلمية في اكتساب المفاهيم وتنمية التفكير البصري في مادة الخط العربي والزخرفة الاسلامية لدى طلبة قسم التربية الفنية </t>
         </is>
       </c>
       <c r="N139" s="1"/>
       <c r="O139" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P139" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>305</t>
+          <t>282</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>علي خلف موسى</t>
+          <t>منار فاروق عزيز </t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>Ali khalaf musaa</t>
+          <t>Manar Farouk Aziz</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/j_6b8qudclfz507.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3kswhagp6qxcntb.jpg</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>1981-11-13</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G140" s="1"/>
       <c r="H140" s="1" t="inlineStr">
         <is>
-          <t>ali_mh@uomisan.edu.iq</t>
+          <t>manar.f.a@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I140" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J140" s="1" t="inlineStr">
         <is>
-          <t>2020-05-10</t>
+          <t>2020-03-09</t>
         </is>
       </c>
       <c r="K140" s="1" t="inlineStr">
         <is>
-          <t>تربية بدنية وعلوم الرياضة</t>
+          <t>طرائق التدريس العام</t>
         </is>
       </c>
       <c r="L140" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس كرة سلة</t>
+          <t>طرائق تدريس العام</t>
         </is>
       </c>
       <c r="M140" s="1" t="inlineStr">
         <is>
-          <t>تأثير وحدات تعليميه وفق انموذج كمب في التحصيل المعرفي  وتعليم بعض المهارات المركبه بكره السله للطلاب</t>
+          <t>التلمذه المعرفية وأثرها في التحصيل والتفكير الرياضي لدى تاميذات الصف الخامس الابتدائي </t>
         </is>
       </c>
       <c r="N140" s="1"/>
       <c r="O140" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P140" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>305</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>اسمهان صادق جعفر</t>
+          <t>علي خلف موسى</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>Asmhan sadiq</t>
+          <t>Ali khalaf musaa</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2k36vgtzo7s_8yl.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/j_6b8qudclfz507.jpeg</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>1987-01-18</t>
+          <t>1981-11-13</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G141" s="1"/>
       <c r="H141" s="1" t="inlineStr">
         <is>
-          <t>ipho55069@gmail.com</t>
+          <t>ali_mh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I141" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J141" s="1" t="inlineStr">
         <is>
-          <t>2020-05-13</t>
+          <t>2020-05-10</t>
         </is>
       </c>
       <c r="K141" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>تربية بدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L141" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس عامة</t>
+          <t>طرائق تدريس كرة سلة</t>
         </is>
       </c>
       <c r="M141" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>تأثير وحدات تعليميه وفق انموذج كمب في التحصيل المعرفي  وتعليم بعض المهارات المركبه بكره السله للطلاب</t>
         </is>
       </c>
       <c r="N141" s="1"/>
       <c r="O141" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P141" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>376</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>فاطمة جبار حسين</t>
+          <t>اسمهان صادق جعفر</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>fatimat jabaar husayn</t>
+          <t>Asmhan sadiq</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ak4y3r0o19lmzd6.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2k36vgtzo7s_8yl.jpg</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>1980-01-01</t>
+          <t>1987-01-18</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G142" s="1"/>
       <c r="H142" s="1" t="inlineStr">
         <is>
-          <t>fatma.j.h@uomisan.edu.iq</t>
+          <t>ipho55069@gmail.com</t>
         </is>
       </c>
       <c r="I142" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J142" s="1" t="inlineStr">
         <is>
-          <t>2020-10-14</t>
+          <t>2020-05-13</t>
         </is>
       </c>
       <c r="K142" s="1" t="inlineStr">
         <is>
-          <t>طرائق ومناهج التدريس العامة</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L142" s="1" t="inlineStr">
         <is>
-          <t>طرائق ومناهج التدريس العامة</t>
+          <t>طرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M142" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية التدريس التنازلي في اكتساب المفاهيم وتنمية التفكير الناقل لدا طلبة قسم التربية الفنية في مادة تاريخ الفن</t>
+          <t>1</t>
         </is>
       </c>
       <c r="N142" s="1"/>
       <c r="O142" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P142" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>609</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>سرور علي جبار</t>
+          <t>فاطمة جبار حسين</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>sroor ali</t>
-[...2 lines deleted...]
-      <c r="D143" s="1"/>
+          <t>fatimat jabaar husayn</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ak4y3r0o19lmzd6.JPG</t>
+        </is>
+      </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>1992-07-21</t>
+          <t>1980-01-01</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G143" s="1"/>
       <c r="H143" s="1" t="inlineStr">
         <is>
-          <t>sroor.ali@uomisan.edu.iq</t>
+          <t>fatma.j.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I143" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J143" s="1" t="inlineStr">
         <is>
-          <t>2021-02-02</t>
+          <t>2020-10-14</t>
         </is>
       </c>
       <c r="K143" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>طرائق ومناهج التدريس العامة</t>
         </is>
       </c>
       <c r="L143" s="1" t="inlineStr">
         <is>
-          <t>نحو</t>
+          <t>طرائق ومناهج التدريس العامة</t>
         </is>
       </c>
       <c r="M143" s="1" t="inlineStr">
         <is>
-          <t>الجواز النحوي في كتاب المقاصد الشافية للشاطبي</t>
+          <t>اثر استراتيجية التدريس التنازلي في اكتساب المفاهيم وتنمية التفكير الناقل لدا طلبة قسم التربية الفنية في مادة تاريخ الفن</t>
         </is>
       </c>
       <c r="N143" s="1"/>
       <c r="O143" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P143" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>899</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>محمد فاخر راضي</t>
+          <t>سرور علي جبار</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>Muhammad Fakher Radi</t>
-[...6 lines deleted...]
-      </c>
+          <t>sroor ali</t>
+        </is>
+      </c>
+      <c r="D144" s="1"/>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>1974-07-01</t>
+          <t>1992-07-21</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G144" s="1"/>
       <c r="H144" s="1" t="inlineStr">
         <is>
-          <t>moh.f.bas@uomisan.edu.iq</t>
+          <t>sroor.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I144" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J144" s="1" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2021-02-02</t>
         </is>
       </c>
       <c r="K144" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L144" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>نحو</t>
         </is>
       </c>
       <c r="M144" s="1" t="inlineStr">
         <is>
-          <t>النظام الاداري في لواء العمارة 1921-1058</t>
+          <t>الجواز النحوي في كتاب المقاصد الشافية للشاطبي</t>
         </is>
       </c>
       <c r="N144" s="1"/>
       <c r="O144" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P144" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>617</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>فلاح حسين حنون </t>
+          <t>محمد فاخر راضي</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>Falah Hussein Hanoon </t>
+          <t>Muhammad Fakher Radi</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ptu6xl3gqd4jnr2.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4hcy105ujlzdrn6.jpg</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>2021-09-12</t>
+          <t>1974-07-01</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G145" s="1"/>
       <c r="H145" s="1" t="inlineStr">
         <is>
-          <t>falahhhalsarri@uomisan.edu.iq</t>
+          <t>moh.f.bas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I145" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J145" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="K145" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L145" s="1" t="inlineStr">
         <is>
-          <t>ترجمة</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="M145" s="1" t="inlineStr">
         <is>
-          <t>&amp;#39;A cultural-Linguistic Approach for Studying the Translation of Ahmed Saasawi&amp;#39;s Novel Frankenstein in Bghdad&amp;#39;</t>
-[...6 lines deleted...]
-      </c>
+          <t>النظام الاداري في لواء العمارة 1921-1058</t>
+        </is>
+      </c>
+      <c r="N145" s="1"/>
       <c r="O145" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P145" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>173</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>سارة طعمة عاجل </t>
+          <t>فلاح حسين حنون </t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>Sarah Tuama Ajel </t>
+          <t>Falah Hussein Hanoon </t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qzdgs0152ohjnk4.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ptu6xl3gqd4jnr2.jpg</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>1993-01-23</t>
+          <t>2021-09-12</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G146" s="1"/>
       <c r="H146" s="1" t="inlineStr">
         <is>
-          <t>sara.t@uomisan.edu.iq</t>
+          <t>falahhhalsarri@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I146" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J146" s="1" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-09-01</t>
         </is>
       </c>
       <c r="K146" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L146" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>ترجمة</t>
         </is>
       </c>
       <c r="M146" s="1" t="inlineStr">
         <is>
-          <t>تحليل محتوى رسائل الماجستير في المناهج وطرائق التدريس العامة بجامعة ميسان وتقويمها في ضوء معايير مقترحة </t>
+          <t>&amp;#39;A cultural-Linguistic Approach for Studying the Translation of Ahmed Saasawi&amp;#39;s Novel Frankenstein in Bghdad&amp;#39;</t>
         </is>
       </c>
       <c r="N146" s="1" t="inlineStr">
         <is>
-          <t>لا يوجد</t>
+          <t>لايوجد</t>
         </is>
       </c>
       <c r="O146" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P146" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>962</t>
+          <t>600</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>م.م زهراء عبد الزهرة سالم</t>
+          <t>سارة طعمة عاجل </t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Abdulzahra Salim</t>
-[...2 lines deleted...]
-      <c r="D147" s="1"/>
+          <t>Sarah Tuama Ajel </t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qzdgs0152ohjnk4.jpg</t>
+        </is>
+      </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>1993-05-01</t>
+          <t>1993-01-23</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G147" s="1"/>
       <c r="H147" s="1" t="inlineStr">
         <is>
-          <t>zahraaalkanani100@gmail.com</t>
+          <t>sara.t@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I147" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J147" s="1" t="inlineStr">
         <is>
-          <t>2022-02-20</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="K147" s="1" t="inlineStr">
         <is>
-          <t>علوم تربوية</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="L147" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="M147" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية العروض العملية في تحصيل طالبات الصف الاول المتوسط في الرياضيات والاتجاه نحوها </t>
-[...2 lines deleted...]
-      <c r="N147" s="1"/>
+          <t>تحليل محتوى رسائل الماجستير في المناهج وطرائق التدريس العامة بجامعة ميسان وتقويمها في ضوء معايير مقترحة </t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>لا يوجد</t>
+        </is>
+      </c>
       <c r="O147" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P147" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>962</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>ايمان سعدون ضمد </t>
+          <t>م.م زهراء عبد الزهرة سالم</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>Iman Saadoon Dhumad </t>
-[...6 lines deleted...]
-      </c>
+          <t>Zahraa Abdulzahra Salim</t>
+        </is>
+      </c>
+      <c r="D148" s="1"/>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>1975-08-24</t>
+          <t>1993-05-01</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G148" s="1"/>
       <c r="H148" s="1" t="inlineStr">
         <is>
-          <t>imanalsaedi@uomisan.edu.iq</t>
+          <t>zahraaalkanani100@gmail.com</t>
         </is>
       </c>
       <c r="I148" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J148" s="1" t="inlineStr">
         <is>
-          <t>2022-03-06</t>
+          <t>2022-02-20</t>
         </is>
       </c>
       <c r="K148" s="1" t="inlineStr">
         <is>
-          <t>المناهج وطرائق التدريس العامة</t>
+          <t>علوم تربوية</t>
         </is>
       </c>
       <c r="L148" s="1" t="inlineStr">
         <is>
-          <t>ماجستير في المناهج وطرائق التدريس العامة</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M148" s="1" t="inlineStr">
         <is>
-          <t>واقع وصعوبات استخدام التعليم الالكتروني من وجهة نظر اعضاء الهيأة التدريسية في جامعة ميسان</t>
-[...6 lines deleted...]
-      </c>
+          <t>أثر استراتيجية العروض العملية في تحصيل طالبات الصف الاول المتوسط في الرياضيات والاتجاه نحوها </t>
+        </is>
+      </c>
+      <c r="N148" s="1"/>
       <c r="O148" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P148" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>606</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>حسن علي عبدالزهره</t>
+          <t>ايمان سعدون ضمد </t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>Hassan ali </t>
-[...2 lines deleted...]
-      <c r="D149" s="1"/>
+          <t>Iman Saadoon Dhumad </t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/urixpowq254_6bn.jpg</t>
+        </is>
+      </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>1991-10-26</t>
+          <t>1975-08-24</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G149" s="1"/>
       <c r="H149" s="1" t="inlineStr">
         <is>
-          <t>hassanali81389@gmail.com</t>
+          <t>imanalsaedi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I149" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J149" s="1" t="inlineStr">
         <is>
-          <t>2022-08-29</t>
+          <t>2022-03-06</t>
         </is>
       </c>
       <c r="K149" s="1" t="inlineStr">
         <is>
-          <t>جغرافية طبيعية</t>
+          <t>المناهج وطرائق التدريس العامة</t>
         </is>
       </c>
       <c r="L149" s="1" t="inlineStr">
         <is>
-          <t>جغرافية المناخ</t>
+          <t>ماجستير في المناهج وطرائق التدريس العامة</t>
         </is>
       </c>
       <c r="M149" s="1" t="inlineStr">
         <is>
-          <t>التحليل الشمولي للمنظومات الضغطية المؤثرة على تباين قيمة السطوع الفعلي في العراق</t>
-[...2 lines deleted...]
-      <c r="N149" s="1"/>
+          <t>واقع وصعوبات استخدام التعليم الالكتروني من وجهة نظر اعضاء الهيأة التدريسية في جامعة ميسان</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
       <c r="O149" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P149" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>894</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>منى جبار شلش</t>
+          <t>حسن علي عبدالزهره</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>Mona jabber shalsh</t>
+          <t>Hassan ali </t>
         </is>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>1969-12-24</t>
+          <t>1991-10-26</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G150" s="1"/>
       <c r="H150" s="1" t="inlineStr">
         <is>
-          <t>monamosawi00@gmail.com</t>
+          <t>hassanali81389@gmail.com</t>
         </is>
       </c>
       <c r="I150" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J150" s="1" t="inlineStr">
         <is>
-          <t>2022-12-24</t>
+          <t>2022-08-29</t>
         </is>
       </c>
       <c r="K150" s="1" t="inlineStr">
         <is>
-          <t>اللغه الانكليزيه </t>
+          <t>جغرافية طبيعية</t>
         </is>
       </c>
       <c r="L150" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الانكليزية </t>
+          <t>جغرافية المناخ</t>
         </is>
       </c>
       <c r="M150" s="1" t="inlineStr">
         <is>
-          <t>THE COMPARATIVE EFFECT OFTHESPEAKING STRATEGIES  OF STRATEGIES  DIS</t>
+          <t>التحليل الشمولي للمنظومات الضغطية المؤثرة على تباين قيمة السطوع الفعلي في العراق</t>
         </is>
       </c>
       <c r="N150" s="1"/>
       <c r="O150" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P150" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>851</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>ارشد عبود خليفة</t>
+          <t>منى جبار شلش</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>arshed abood</t>
+          <t>Mona jabber shalsh</t>
         </is>
       </c>
       <c r="D151" s="1"/>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>1973-07-01</t>
+          <t>1969-12-24</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G151" s="1"/>
       <c r="H151" s="1" t="inlineStr">
         <is>
-          <t>aaarshed.abood@gmail.com</t>
+          <t>monamosawi00@gmail.com</t>
         </is>
       </c>
       <c r="I151" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J151" s="1" t="inlineStr">
         <is>
-          <t>2022-12-26</t>
+          <t>2022-12-24</t>
         </is>
       </c>
       <c r="K151" s="1" t="inlineStr">
         <is>
-          <t>التاريخ</t>
+          <t>اللغه الانكليزيه </t>
         </is>
       </c>
       <c r="L151" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الاسلامي</t>
+          <t>طرائق تدريس اللغة الانكليزية </t>
         </is>
       </c>
       <c r="M151" s="1" t="inlineStr">
         <is>
-          <t>موقف الدولة الفاطمية من الاديان في مصر 358 ـ567هـ</t>
+          <t>THE COMPARATIVE EFFECT OFTHESPEAKING STRATEGIES  OF STRATEGIES  DIS</t>
         </is>
       </c>
       <c r="N151" s="1"/>
       <c r="O151" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P151" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>961</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>ميادة عبد الامير اسماعيل</t>
+          <t>ارشد عبود خليفة</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>mayada abdulameer ismail</t>
-[...6 lines deleted...]
-      </c>
+          <t>arshed abood</t>
+        </is>
+      </c>
+      <c r="D152" s="1"/>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>1990-01-07</t>
+          <t>1973-07-01</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G152" s="1"/>
       <c r="H152" s="1" t="inlineStr">
         <is>
-          <t>mayada@gmail.com</t>
+          <t>aaarshed.abood@gmail.com</t>
         </is>
       </c>
       <c r="I152" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J152" s="1" t="inlineStr">
         <is>
-          <t>2023-01-05</t>
+          <t>2022-12-26</t>
         </is>
       </c>
       <c r="K152" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>التاريخ</t>
         </is>
       </c>
       <c r="L152" s="1" t="inlineStr">
         <is>
-          <t>نقد حديث</t>
+          <t>التاريخ الاسلامي</t>
         </is>
       </c>
       <c r="M152" s="1" t="inlineStr">
         <is>
-          <t>جماليات الخطاب في الصحيفة الرضوية الجامعة </t>
+          <t>موقف الدولة الفاطمية من الاديان في مصر 358 ـ567هـ</t>
         </is>
       </c>
       <c r="N152" s="1"/>
       <c r="O152" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P152" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>699</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>أحمد صيهود هاشم </t>
+          <t>ميادة عبد الامير اسماعيل</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Sayhoud Hashem</t>
+          <t>mayada abdulameer ismail</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_rjm7e4hd6l3qco.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/8gn3jkqm7lzhxeo.jpg</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>1991-11-01</t>
+          <t>1990-01-07</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G153" s="1"/>
       <c r="H153" s="1" t="inlineStr">
         <is>
-          <t>ahmdsyhwdhashm@gmail.com</t>
+          <t>mayada@gmail.com</t>
         </is>
       </c>
       <c r="I153" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J153" s="1" t="inlineStr">
         <is>
-          <t>2023-02-20</t>
+          <t>2023-01-05</t>
         </is>
       </c>
       <c r="K153" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية البشرية </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L153" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية المدن </t>
+          <t>نقد حديث</t>
         </is>
       </c>
       <c r="M153" s="1" t="inlineStr">
         <is>
-          <t>السكن العشوائي في مدنية العمارة _ دراسة في جغرافية المدن </t>
-[...6 lines deleted...]
-      </c>
+          <t>جماليات الخطاب في الصحيفة الرضوية الجامعة </t>
+        </is>
+      </c>
+      <c r="N153" s="1"/>
       <c r="O153" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P153" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>374</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>زلال هلال عبد</t>
+          <t>أحمد صيهود هاشم </t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>zulal hilal</t>
-[...2 lines deleted...]
-      <c r="D154" s="1"/>
+          <t>Ahmed Sayhoud Hashem</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_rjm7e4hd6l3qco.jpeg</t>
+        </is>
+      </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>1991-10-30</t>
+          <t>1991-11-01</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G154" s="1"/>
       <c r="H154" s="1" t="inlineStr">
         <is>
-          <t>alkaramel3@gmail.com</t>
+          <t>ahmdsyhwdhashm@gmail.com</t>
         </is>
       </c>
       <c r="I154" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J154" s="1" t="inlineStr">
         <is>
-          <t>2023-03-20</t>
+          <t>2023-02-20</t>
         </is>
       </c>
       <c r="K154" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>الجغرافية البشرية </t>
         </is>
       </c>
       <c r="L154" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>الجغرافية المدن </t>
         </is>
       </c>
       <c r="M154" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية s.n.i.p.s في التحصيل والتفكير التأملي لدى طالبات الصف الخامس الادبي بمادة التاريخ</t>
-[...2 lines deleted...]
-      <c r="N154" s="1"/>
+          <t>السكن العشوائي في مدنية العمارة _ دراسة في جغرافية المدن </t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>لا يوجد</t>
+        </is>
+      </c>
       <c r="O154" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P154" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>896</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>سالم رحيم معله </t>
+          <t>زلال هلال عبد</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t>Salim </t>
-[...6 lines deleted...]
-      </c>
+          <t>zulal hilal</t>
+        </is>
+      </c>
+      <c r="D155" s="1"/>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>1994-05-23</t>
+          <t>1991-10-30</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G155" s="1"/>
       <c r="H155" s="1" t="inlineStr">
         <is>
-          <t>salim.reheem@uomisan.edu.iq</t>
+          <t>alkaramel3@gmail.com</t>
         </is>
       </c>
       <c r="I155" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J155" s="1" t="inlineStr">
         <is>
-          <t>2023-04-16</t>
+          <t>2023-03-20</t>
         </is>
       </c>
       <c r="K155" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L155" s="1" t="inlineStr">
         <is>
-          <t>الدلالة</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M155" s="1" t="inlineStr">
         <is>
-          <t>دلالة المنطوق غير الصريح في كتاب ما وراء الفقه للسيد الشهيد محمد الصدر </t>
+          <t>اثر استراتيجية s.n.i.p.s في التحصيل والتفكير التأملي لدى طالبات الصف الخامس الادبي بمادة التاريخ</t>
         </is>
       </c>
       <c r="N155" s="1"/>
       <c r="O155" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P155" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>886</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>غزوان فؤاد كاظم</t>
+          <t>سالم رحيم معله </t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>Ghazwan Fouad kadhim</t>
+          <t>Salim </t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/k7jspxwc852il_1.jpeg</t>
+          <t>uploads/photos/g2oz0emr_49uhnc.jpg</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>1990-04-03</t>
+          <t>1994-05-23</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G156" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G156" s="1"/>
       <c r="H156" s="1" t="inlineStr">
         <is>
-          <t>ghazwan.fouad@uomisan.edu.iq</t>
+          <t>salim.reheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I156" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J156" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-04-16</t>
         </is>
       </c>
       <c r="K156" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L156" s="1" t="inlineStr">
         <is>
-          <t>هندسة برمجيات</t>
-[...2 lines deleted...]
-      <c r="M156" s="1"/>
+          <t>الدلالة</t>
+        </is>
+      </c>
+      <c r="M156" s="1" t="inlineStr">
+        <is>
+          <t>دلالة المنطوق غير الصريح في كتاب ما وراء الفقه للسيد الشهيد محمد الصدر </t>
+        </is>
+      </c>
       <c r="N156" s="1"/>
       <c r="O156" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P156" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>889</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>حيدر عبد الله زويد</t>
+          <t>غزوان فؤاد كاظم</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>Haydir Eabdallah Zuayd</t>
-[...2 lines deleted...]
-      <c r="D157" s="1"/>
+          <t>Ghazwan Fouad kadhim</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/k7jspxwc852il_1.jpeg</t>
+        </is>
+      </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>1990-12-01</t>
+          <t>1990-04-03</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G157" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G157" s="1"/>
       <c r="H157" s="1" t="inlineStr">
         <is>
-          <t>hayder8a@gmail.com</t>
+          <t>ghazwan.fouad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I157" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J157" s="1" t="inlineStr">
         <is>
-          <t>2023-05-09</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="K157" s="1" t="inlineStr">
         <is>
-          <t>جغرافية طبيعية</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L157" s="1" t="inlineStr">
         <is>
-          <t>جغرافية المناخ</t>
-[...6 lines deleted...]
-      </c>
+          <t>هندسة برمجيات</t>
+        </is>
+      </c>
+      <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P157" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>902</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>هند صدام زهراو</t>
+          <t>حيدر عبد الله زويد</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t> hind sadam zhraw </t>
+          <t>Haydir Eabdallah Zuayd</t>
         </is>
       </c>
       <c r="D158" s="1"/>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>1986-07-11</t>
+          <t>1990-12-01</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G158" s="1"/>
       <c r="H158" s="1" t="inlineStr">
         <is>
-          <t>hndsdamzhraw@gmail.com</t>
+          <t>hayder8a@gmail.com</t>
         </is>
       </c>
       <c r="I158" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J158" s="1" t="inlineStr">
         <is>
-          <t>2023-05-10</t>
+          <t>2023-05-09</t>
         </is>
       </c>
       <c r="K158" s="1" t="inlineStr">
         <is>
-          <t>علوم الرياضة</t>
+          <t>جغرافية طبيعية</t>
         </is>
       </c>
       <c r="L158" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس</t>
+          <t>جغرافية المناخ</t>
         </is>
       </c>
       <c r="M158" s="1" t="inlineStr">
         <is>
-          <t>تاثير منهج ارشادي سلوكي معرفي وفق نمط التفكير الشمولي في الكفاءة الذاتية وبعض انواع الهجوم للاعبي سيف المبارزة</t>
+          <t>دراسة تاثير تغيير المناخ على شدة وحدة الجفاف في العراق</t>
         </is>
       </c>
       <c r="N158" s="1"/>
       <c r="O158" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P158" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>891</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>حيدر جواد كاظم </t>
+          <t>هند صدام زهراو</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>Haider Jawad Kazim</t>
+          <t> hind sadam zhraw </t>
         </is>
       </c>
       <c r="D159" s="1"/>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>1989-07-08</t>
+          <t>1986-07-11</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G159" s="1"/>
       <c r="H159" s="1" t="inlineStr">
         <is>
-          <t>hayder.jk@uomisan.edu.iq</t>
+          <t>hndsdamzhraw@gmail.com</t>
         </is>
       </c>
       <c r="I159" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J159" s="1" t="inlineStr">
         <is>
           <t>2023-05-10</t>
         </is>
       </c>
       <c r="K159" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية وآدابها </t>
+          <t>علوم الرياضة</t>
         </is>
       </c>
       <c r="L159" s="1" t="inlineStr">
         <is>
-          <t>أدب عباسي </t>
+          <t>طرائق تدريس</t>
         </is>
       </c>
       <c r="M159" s="1" t="inlineStr">
         <is>
-          <t>يحيى بن سلامة الحصكفي (دراسة موضوعية فنية)</t>
+          <t>تاثير منهج ارشادي سلوكي معرفي وفق نمط التفكير الشمولي في الكفاءة الذاتية وبعض انواع الهجوم للاعبي سيف المبارزة</t>
         </is>
       </c>
       <c r="N159" s="1"/>
       <c r="O159" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P159" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>931</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>زهراء عباس رديف</t>
+          <t>حيدر جواد كاظم </t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>zahraa abbas</t>
+          <t>Haider Jawad Kazim</t>
         </is>
       </c>
       <c r="D160" s="1"/>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>1992-10-12</t>
+          <t>1989-07-08</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G160" s="1"/>
       <c r="H160" s="1" t="inlineStr">
         <is>
-          <t>zhhhraaa1992@gmail.com</t>
+          <t>hayder.jk@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I160" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J160" s="1" t="inlineStr">
         <is>
           <t>2023-05-10</t>
         </is>
       </c>
       <c r="K160" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>اللغة العربية وآدابها </t>
         </is>
       </c>
       <c r="L160" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>أدب عباسي </t>
         </is>
       </c>
       <c r="M160" s="1" t="inlineStr">
         <is>
-          <t>موقف الحوزة العلمية في العراق من التطورات الداخلية في ايران (1921-1963)</t>
+          <t>يحيى بن سلامة الحصكفي (دراسة موضوعية فنية)</t>
         </is>
       </c>
       <c r="N160" s="1"/>
       <c r="O160" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P160" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>904</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>رانيا علي منعم</t>
+          <t>زهراء عباس رديف</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>rania ali munim</t>
+          <t>zahraa abbas</t>
         </is>
       </c>
       <c r="D161" s="1"/>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>1993-01-14</t>
+          <t>1992-10-12</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G161" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G161" s="1"/>
       <c r="H161" s="1" t="inlineStr">
         <is>
-          <t>rania.ali@uomisan.edu.iq</t>
+          <t>zhhhraaa1992@gmail.com</t>
         </is>
       </c>
       <c r="I161" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J161" s="1" t="inlineStr">
         <is>
           <t>2023-05-10</t>
         </is>
       </c>
       <c r="K161" s="1" t="inlineStr">
         <is>
-          <t>لغة عربية</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L161" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="M161" s="1" t="inlineStr">
         <is>
-          <t>ديوان شهاب الدين الموسوي دراسة لغوية</t>
+          <t>موقف الحوزة العلمية في العراق من التطورات الداخلية في ايران (1921-1963)</t>
         </is>
       </c>
       <c r="N161" s="1"/>
       <c r="O161" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P161" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>898</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>جهاد نعيم عليوي</t>
+          <t>رانيا علي منعم</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>jihad naeem oleiwi</t>
-[...6 lines deleted...]
-      </c>
+          <t>rania ali munim</t>
+        </is>
+      </c>
+      <c r="D162" s="1"/>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>1993-06-09</t>
+          <t>1993-01-14</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G162" s="1"/>
       <c r="H162" s="1" t="inlineStr">
         <is>
-          <t>jehaad.naeem@uomisan.edu.iq</t>
+          <t>rania.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I162" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J162" s="1" t="inlineStr">
         <is>
           <t>2023-05-10</t>
         </is>
       </c>
       <c r="K162" s="1" t="inlineStr">
         <is>
-          <t>الادب العربي</t>
+          <t>لغة عربية</t>
         </is>
       </c>
       <c r="L162" s="1" t="inlineStr">
         <is>
-          <t>الادب العباسي</t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M162" s="1" t="inlineStr">
         <is>
-          <t>الملامح الحياة الاجتماعية في العصر العباسي الثاني من خلال شعر ابي فراس الحمداني</t>
+          <t>ديوان شهاب الدين الموسوي دراسة لغوية</t>
         </is>
       </c>
       <c r="N162" s="1"/>
       <c r="O162" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P162" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>785</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>زهراء جبر ورور</t>
+          <t>جهاد نعيم عليوي</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>zahraa jebor</t>
-[...2 lines deleted...]
-      <c r="D163" s="1"/>
+          <t>jihad naeem oleiwi</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/6thifwmqebsz8yp.jpg</t>
+        </is>
+      </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>1994-02-19</t>
+          <t>1993-06-09</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G163" s="1"/>
       <c r="H163" s="1" t="inlineStr">
         <is>
-          <t>zahraa.jabr@uomisan.edu.iq</t>
+          <t>jehaad.naeem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I163" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J163" s="1" t="inlineStr">
         <is>
           <t>2023-05-10</t>
         </is>
       </c>
       <c r="K163" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>الادب العربي</t>
         </is>
       </c>
       <c r="L163" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>الادب العباسي</t>
         </is>
       </c>
       <c r="M163" s="1" t="inlineStr">
         <is>
-          <t>ازمة جنوب السودان 1922-1985 والمواقف الدولية والاقليمية منها</t>
+          <t>الملامح الحياة الاجتماعية في العصر العباسي الثاني من خلال شعر ابي فراس الحمداني</t>
         </is>
       </c>
       <c r="N163" s="1"/>
       <c r="O163" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P163" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>905</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>لمياء صبيح عاشور</t>
+          <t>زهراء جبر ورور</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>lamyaa sabbeh</t>
+          <t>zahraa jebor</t>
         </is>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>1982-10-01</t>
+          <t>1994-02-19</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G164" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G164" s="1"/>
       <c r="H164" s="1" t="inlineStr">
         <is>
-          <t>lamyaa.sa@uomisan.edu.iq</t>
+          <t>zahraa.jabr@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I164" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J164" s="1" t="inlineStr">
         <is>
-          <t>2023-05-14</t>
+          <t>2023-05-10</t>
         </is>
       </c>
       <c r="K164" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L164" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا المعلومات</t>
-[...2 lines deleted...]
-      <c r="M164" s="1"/>
+          <t>تاريخ حديث</t>
+        </is>
+      </c>
+      <c r="M164" s="1" t="inlineStr">
+        <is>
+          <t>ازمة جنوب السودان 1922-1985 والمواقف الدولية والاقليمية منها</t>
+        </is>
+      </c>
       <c r="N164" s="1"/>
       <c r="O164" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P164" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>970</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>جبار ناصر يوسف</t>
+          <t>لمياء صبيح عاشور</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>jabar naser</t>
+          <t>lamyaa sabbeh</t>
         </is>
       </c>
       <c r="D165" s="1"/>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>1979-08-16</t>
+          <t>1982-10-01</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G165" s="1"/>
       <c r="H165" s="1" t="inlineStr">
         <is>
-          <t>jabar.naser@uomisan.edu.iq</t>
+          <t>lamyaa.sa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I165" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J165" s="1" t="inlineStr">
         <is>
-          <t>2023-05-18</t>
+          <t>2023-05-14</t>
         </is>
       </c>
       <c r="K165" s="1" t="inlineStr">
         <is>
-          <t>اسلامية</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L165" s="1" t="inlineStr">
         <is>
-          <t>فلسفة اسلامية</t>
+          <t>تكنولوجيا المعلومات</t>
         </is>
       </c>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P165" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>910</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>وهاد عبد الرضا عيسى</t>
+          <t>جبار ناصر يوسف</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>Wahad Abdulredha Issa</t>
+          <t>jabar naser</t>
         </is>
       </c>
       <c r="D166" s="1"/>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>1984-10-17</t>
+          <t>1979-08-16</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G166" s="1"/>
       <c r="H166" s="1" t="inlineStr">
         <is>
-          <t>wahad.abdulridha@uomisan.edu.iq</t>
+          <t>jabar.naser@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I166" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J166" s="1" t="inlineStr">
         <is>
-          <t>2023-05-24</t>
+          <t>2023-05-18</t>
         </is>
       </c>
       <c r="K166" s="1" t="inlineStr">
         <is>
-          <t>العلوم الاسلامية</t>
+          <t>اسلامية</t>
         </is>
       </c>
       <c r="L166" s="1" t="inlineStr">
         <is>
-          <t>علوم القران والحديث</t>
-[...6 lines deleted...]
-      </c>
+          <t>فلسفة اسلامية</t>
+        </is>
+      </c>
+      <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P166" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>890</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>كرار احمد صاحب  </t>
+          <t>وهاد عبد الرضا عيسى</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>Karrar Ahmed SahiB</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wahad Abdulredha Issa</t>
+        </is>
+      </c>
+      <c r="D167" s="1"/>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>1992-01-01</t>
+          <t>1984-10-17</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G167" s="1"/>
       <c r="H167" s="1" t="inlineStr">
         <is>
-          <t>Ahmedkrar@uomisan.edu.iq</t>
+          <t>wahad.abdulridha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I167" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J167" s="1" t="inlineStr">
         <is>
-          <t>2023-06-25</t>
+          <t>2023-05-24</t>
         </is>
       </c>
       <c r="K167" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>العلوم الاسلامية</t>
         </is>
       </c>
       <c r="L167" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الانكليزية</t>
+          <t>علوم القران والحديث</t>
         </is>
       </c>
       <c r="M167" s="1" t="inlineStr">
         <is>
-          <t>&amp;#34; العلاقة بين تحمل متعلمي اللغة الإنجليزية كلغة أجنبية في العراق للغموض وقلق اللغة الثانية والتحصيل في القراءة </t>
+          <t>مقایسه مبانی تفسیری سید قطب و دکتر محمد صادقی تهرانی در تفسیر  فی ظلال القرآن و تفسیر الفرقان</t>
         </is>
       </c>
       <c r="N167" s="1"/>
       <c r="O167" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P167" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>775</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>ميثم رحيم شغاتي</t>
+          <t>كرار احمد صاحب  </t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>Maytham </t>
+          <t>Karrar Ahmed SahiB</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/y10m6ap8kqzf4il.jpeg</t>
+          <t>uploads/photos/9ip5do1luy6zek2.jpg</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>1976-04-01</t>
+          <t>1992-01-01</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G168" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G168" s="1"/>
       <c r="H168" s="1" t="inlineStr">
         <is>
-          <t>mrss.2022@gmail.com</t>
+          <t>Ahmedkrar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I168" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J168" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2023-06-25</t>
         </is>
       </c>
       <c r="K168" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L168" s="1" t="inlineStr">
         <is>
-          <t>النقد القديم</t>
+          <t>طرائق تدريس اللغة الانكليزية</t>
         </is>
       </c>
       <c r="M168" s="1" t="inlineStr">
         <is>
-          <t>التلقي في كتاب طبقات فحول الشعراء لابن سلام الجمحي (دراسة في اسسه النقدية)</t>
+          <t>&amp;#34; العلاقة بين تحمل متعلمي اللغة الإنجليزية كلغة أجنبية في العراق للغموض وقلق اللغة الثانية والتحصيل في القراءة </t>
         </is>
       </c>
       <c r="N168" s="1"/>
       <c r="O168" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P168" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>916</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>مظهر كاظم داود</t>
+          <t>ميثم رحيم شغاتي</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>Mudher kadim</t>
-[...2 lines deleted...]
-      <c r="D169" s="1"/>
+          <t>Maytham </t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/y10m6ap8kqzf4il.jpeg</t>
+        </is>
+      </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>2024-03-08</t>
+          <t>1976-04-01</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G169" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G169" s="1"/>
       <c r="H169" s="1" t="inlineStr">
         <is>
-          <t>muzhur.kadhim@uomisan.edu.iq</t>
+          <t>mrss.2022@gmail.com</t>
         </is>
       </c>
       <c r="I169" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J169" s="1" t="inlineStr">
         <is>
-          <t>2023-09-05</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="K169" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L169" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حضارة اسلامية</t>
+          <t>النقد القديم</t>
         </is>
       </c>
       <c r="M169" s="1" t="inlineStr">
         <is>
-          <t>الدور السياسي لشعراء الشيعة في العصر العباسي</t>
+          <t>التلقي في كتاب طبقات فحول الشعراء لابن سلام الجمحي (دراسة في اسسه النقدية)</t>
         </is>
       </c>
       <c r="N169" s="1"/>
       <c r="O169" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P169" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>912</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>هاجر شريف عبد العظيم</t>
+          <t>مظهر كاظم داود</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>Hajer Shareef</t>
+          <t>Mudher kadim</t>
         </is>
       </c>
       <c r="D170" s="1"/>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>1990-01-03</t>
+          <t>2024-03-08</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G170" s="1"/>
       <c r="H170" s="1" t="inlineStr">
         <is>
-          <t>hajershareif@gmail.com</t>
+          <t>muzhur.kadhim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I170" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J170" s="1" t="inlineStr">
         <is>
-          <t>2023-10-16</t>
+          <t>2023-09-05</t>
         </is>
       </c>
       <c r="K170" s="1" t="inlineStr">
         <is>
           <t>تاريخ</t>
         </is>
       </c>
       <c r="L170" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>تاريخ حضارة اسلامية</t>
         </is>
       </c>
       <c r="M170" s="1" t="inlineStr">
         <is>
-          <t>الموقف الرسمي والشعبي السوري من القضايا العربية 1970-1963</t>
+          <t>الدور السياسي لشعراء الشيعة في العصر العباسي</t>
         </is>
       </c>
       <c r="N170" s="1"/>
       <c r="O170" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P170" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>907</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>حسن فاضل قاسم</t>
+          <t>هاجر شريف عبد العظيم</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>Hasan Fadhel Qasim</t>
+          <t>Hajer Shareef</t>
         </is>
       </c>
       <c r="D171" s="1"/>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>1988-01-25</t>
+          <t>1990-01-03</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G171" s="1"/>
       <c r="H171" s="1" t="inlineStr">
         <is>
-          <t>hasanfadhel11@gmail.com</t>
+          <t>hajershareif@gmail.com</t>
         </is>
       </c>
       <c r="I171" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J171" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2023-10-16</t>
         </is>
       </c>
       <c r="K171" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L171" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="M171" s="1" t="inlineStr">
         <is>
-          <t>Modeling the Function of Lymphocytes in the Human Immune System and its Application in Intrusion Detection Systems &amp;#34;.</t>
+          <t>الموقف الرسمي والشعبي السوري من القضايا العربية 1970-1963</t>
         </is>
       </c>
       <c r="N171" s="1"/>
       <c r="O171" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P171" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>313</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>دعاء محمد عباس</t>
+          <t>حسن فاضل قاسم</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
-          <t>douaa mohammed</t>
+          <t>Hasan Fadhel Qasim</t>
         </is>
       </c>
       <c r="D172" s="1"/>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>1992-03-13</t>
+          <t>1988-01-25</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G172" s="1"/>
       <c r="H172" s="1" t="inlineStr">
         <is>
-          <t>duaa.mohammed@uomisan.edu.iq</t>
+          <t>hasanfadhel11@gmail.com</t>
         </is>
       </c>
       <c r="I172" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J172" s="1" t="inlineStr">
         <is>
-          <t>2024-05-09</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="K172" s="1" t="inlineStr">
         <is>
-          <t>جغرافية طبيعية</t>
+          <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="L172" s="1" t="inlineStr">
         <is>
-          <t>جغرافية التربة</t>
+          <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="M172" s="1" t="inlineStr">
         <is>
-          <t>تقييم خصائص ترب هور الحويزة في محافظة ميسان</t>
+          <t>Modeling the Function of Lymphocytes in the Human Immune System and its Application in Intrusion Detection Systems &amp;#34;.</t>
         </is>
       </c>
       <c r="N172" s="1"/>
       <c r="O172" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P172" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>شيماء كاظم محسن</t>
+          <t>علي سعدون كاظم</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>SHAYMAA KADHIM</t>
+          <t>Ali saadoon kadhim </t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/f4wr1ltk25ybx_9.jpeg</t>
+          <t>uploads/files/fhp3us1ac8t7qx6.jpg</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>1984-02-01</t>
+          <t>1986-05-25</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>07721119570</t>
+          <t>07719199987</t>
         </is>
       </c>
       <c r="H173" s="1" t="inlineStr">
         <is>
-          <t>shymykymy@gmail.com</t>
+          <t>alisadoon@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I173" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J173" s="1" t="inlineStr">
         <is>
-          <t>2024-10-06</t>
+          <t>2024-01-22</t>
         </is>
       </c>
       <c r="K173" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
+          <t>قانون</t>
         </is>
       </c>
       <c r="L173" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
-[...2 lines deleted...]
-      <c r="M173" s="1"/>
+          <t>قانون جنائي</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>فحص بدء أركان الجريمة وما يماثلها في القوانين الجنائية للعراق وايران</t>
+        </is>
+      </c>
       <c r="N173" s="1"/>
       <c r="O173" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P173" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>893</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>علي محمد عبد الله عطيه</t>
+          <t>دعاء محمد عباس</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>Ali mohammed</t>
+          <t>douaa mohammed</t>
         </is>
       </c>
       <c r="D174" s="1"/>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>1986-02-28</t>
+          <t>1992-03-13</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G174" s="1"/>
       <c r="H174" s="1" t="inlineStr">
         <is>
-          <t>cgfdsam@gmail.com</t>
+          <t>duaa.mohammed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I174" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J174" s="1" t="inlineStr">
         <is>
-          <t>2024-10-07</t>
+          <t>2024-05-09</t>
         </is>
       </c>
       <c r="K174" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
+          <t>جغرافية طبيعية</t>
         </is>
       </c>
       <c r="L174" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
-[...2 lines deleted...]
-      <c r="M174" s="1"/>
+          <t>جغرافية التربة</t>
+        </is>
+      </c>
+      <c r="M174" s="1" t="inlineStr">
+        <is>
+          <t>تقييم خصائص ترب هور الحويزة في محافظة ميسان</t>
+        </is>
+      </c>
       <c r="N174" s="1"/>
       <c r="O174" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P174" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1030</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>مزهر فالح راشد البهادلي</t>
+          <t>كنعان عبد حسين</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>Mezher Falih Rashid</t>
+          <t>kanan abd hussein</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/z7wx5_e9fo01mtu.jpg</t>
+          <t>uploads/files/nky2leu8i0bj3gx.jpg</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>1968-07-01</t>
+          <t>1979-10-28</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>07734615347</t>
+          <t>07724823466</t>
         </is>
       </c>
       <c r="H175" s="1" t="inlineStr">
         <is>
-          <t>mzherf9@gmail.com</t>
+          <t>aboaliknaan@gmail.com</t>
         </is>
       </c>
       <c r="I175" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J175" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-10-02</t>
         </is>
       </c>
       <c r="K175" s="1" t="inlineStr">
         <is>
-          <t>جغرافية البشرية</t>
+          <t>علوم </t>
         </is>
       </c>
       <c r="L175" s="1" t="inlineStr">
         <is>
-          <t>التخطيط العمراني</t>
-[...6 lines deleted...]
-      </c>
+          <t>طرائق تدريس العلوم</t>
+        </is>
+      </c>
+      <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P175" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>911</t>
+          <t>887</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>وسن كاظم محمد</t>
+          <t>شيماء كاظم محسن</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>wassan kadim</t>
-[...2 lines deleted...]
-      <c r="D176" s="1"/>
+          <t>SHAYMAA KADHIM</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/f4wr1ltk25ybx_9.jpeg</t>
+        </is>
+      </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>1977-09-05</t>
+          <t>1984-02-01</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G176" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G176" s="1"/>
       <c r="H176" s="1" t="inlineStr">
         <is>
-          <t>wassankadim@uomisan.edu.iq</t>
+          <t>shymykymy@gmail.com</t>
         </is>
       </c>
       <c r="I176" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J176" s="1" t="inlineStr">
         <is>
-          <t>2024-10-16</t>
+          <t>2024-10-06</t>
         </is>
       </c>
       <c r="K176" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>محاسبة</t>
         </is>
       </c>
       <c r="L176" s="1" t="inlineStr">
         <is>
-          <t>تاريخ اسلامية</t>
-[...6 lines deleted...]
-      </c>
+          <t>محاسبة</t>
+        </is>
+      </c>
+      <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P176" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>903</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>حسنين فالح حسن</t>
+          <t>علي محمد عبد الله عطيه</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>hasanainFalhasan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ali mohammed</t>
+        </is>
+      </c>
+      <c r="D177" s="1"/>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>1977-12-10</t>
+          <t>1986-02-28</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G177" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G177" s="1"/>
       <c r="H177" s="1" t="inlineStr">
         <is>
-          <t>hasaninalsady@gmail.com</t>
+          <t>cgfdsam@gmail.com</t>
         </is>
       </c>
       <c r="I177" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J177" s="1" t="inlineStr">
         <is>
-          <t>2024-10-16</t>
+          <t>2024-10-07</t>
         </is>
       </c>
       <c r="K177" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>محاسبة</t>
         </is>
       </c>
       <c r="L177" s="1" t="inlineStr">
         <is>
-          <t>هندسة قدرة كهربائية </t>
-[...6 lines deleted...]
-      </c>
+          <t>محاسبة</t>
+        </is>
+      </c>
+      <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P177" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>901</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>مصطفى مزهر جبر </t>
+          <t>مزهر فالح راشد البهادلي</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
-          <t>Mustafa mezher jebur</t>
-[...2 lines deleted...]
-      <c r="D178" s="1"/>
+          <t>Mezher Falih Rashid</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/z7wx5_e9fo01mtu.jpg</t>
+        </is>
+      </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>1990-02-02</t>
+          <t>1968-07-01</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G178" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G178" s="1"/>
       <c r="H178" s="1" t="inlineStr">
         <is>
-          <t>mustafa19900209@gmail.com</t>
+          <t>mzherf9@gmail.com</t>
         </is>
       </c>
       <c r="I178" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J178" s="1" t="inlineStr">
         <is>
-          <t>2024-10-16</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K178" s="1" t="inlineStr">
         <is>
-          <t>ادارة واقتصاد </t>
+          <t>جغرافية البشرية</t>
         </is>
       </c>
       <c r="L178" s="1" t="inlineStr">
         <is>
-          <t>إدارة اعمال </t>
+          <t>التخطيط العمراني</t>
         </is>
       </c>
       <c r="M178" s="1" t="inlineStr">
         <is>
-          <t>تاثير أنظمة المعلومات الادرايه على استراتيجية تطرير المنتج في العراق </t>
+          <t>التوزيع المكاني للمراكز الصحية العلاجية في مدينة الكحلاء </t>
         </is>
       </c>
       <c r="N178" s="1"/>
       <c r="O178" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P178" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>911</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>علي سعدون حميد</t>
+          <t>وسن كاظم محمد</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>Ali Sadoon</t>
+          <t>wassan kadim</t>
         </is>
       </c>
       <c r="D179" s="1"/>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>1990-04-06</t>
+          <t>1977-09-05</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G179" s="1"/>
       <c r="H179" s="1" t="inlineStr">
         <is>
-          <t>sa4828090@gmail.com</t>
+          <t>wassankadim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I179" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J179" s="1" t="inlineStr">
         <is>
           <t>2024-10-16</t>
         </is>
       </c>
       <c r="K179" s="1" t="inlineStr">
         <is>
           <t>تاريخ</t>
         </is>
       </c>
       <c r="L179" s="1" t="inlineStr">
         <is>
-          <t>تاريخ اسلامي</t>
-[...2 lines deleted...]
-      <c r="M179" s="1"/>
+          <t>تاريخ اسلامية</t>
+        </is>
+      </c>
+      <c r="M179" s="1" t="inlineStr">
+        <is>
+          <t>دور مسجد الكوفة في القرن الاول والثاني</t>
+        </is>
+      </c>
       <c r="N179" s="1"/>
       <c r="O179" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P179" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>959</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>صبري محمد خضر الموسوي</t>
+          <t>حسنين فالح حسن</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
-          <t>sabry mohammed khudur</t>
+          <t>hasanainFalhasan</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/r8ibvsp35cg6kf9.jpg</t>
+          <t>uploads/files/rg9xu7c2hb_nqas.jpg</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>1975-01-05</t>
+          <t>1977-12-10</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G180" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G180" s="1"/>
       <c r="H180" s="1" t="inlineStr">
         <is>
-          <t>sm4136042@gmail.com</t>
+          <t>hasaninalsady@gmail.com</t>
         </is>
       </c>
       <c r="I180" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J180" s="1" t="inlineStr">
         <is>
-          <t>2024-10-27</t>
+          <t>2024-10-16</t>
         </is>
       </c>
       <c r="K180" s="1" t="inlineStr">
         <is>
-          <t>علوم الاسلامية</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L180" s="1" t="inlineStr">
         <is>
-          <t>علوم القران  و الحديث</t>
+          <t>هندسة قدرة كهربائية </t>
         </is>
       </c>
       <c r="M180" s="1" t="inlineStr">
         <is>
-          <t>البحث التطبيقي لتفسير سورة التين على المذاهب التفسيرية</t>
+          <t> تقييم جدوى نظام هجين للطاقة الشمسية والديزل والبطاريات لتوفير الطاقة الكهربائية اللازمة لمجمع سكني في جنوب العراق</t>
         </is>
       </c>
       <c r="N180" s="1"/>
       <c r="O180" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P180" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>906</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>محمد هاشم كرم</t>
+          <t>مصطفى مزهر جبر </t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
-          <t>mohammed hashem</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mustafa mezher jebur</t>
+        </is>
+      </c>
+      <c r="D181" s="1"/>
       <c r="E181" s="1" t="inlineStr">
         <is>
-          <t>1989-06-17</t>
+          <t>1990-02-02</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G181" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G181" s="1"/>
       <c r="H181" s="1" t="inlineStr">
         <is>
-          <t>moham9.karam@jmail.com</t>
+          <t>mustafa19900209@gmail.com</t>
         </is>
       </c>
       <c r="I181" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J181" s="1" t="inlineStr">
         <is>
-          <t>2024-10-27</t>
+          <t>2024-10-16</t>
         </is>
       </c>
       <c r="K181" s="1" t="inlineStr">
         <is>
-          <t>الفقه والقانون الخاص</t>
+          <t>ادارة واقتصاد </t>
         </is>
       </c>
       <c r="L181" s="1" t="inlineStr">
         <is>
-          <t>الفقه والقانون الخاص</t>
+          <t>إدارة اعمال </t>
         </is>
       </c>
       <c r="M181" s="1" t="inlineStr">
         <is>
-          <t>فكرة النظام العام في التصرفات القانونية دراسة مقارنة في الفقه الاسلامي </t>
+          <t>تاثير أنظمة المعلومات الادرايه على استراتيجية تطرير المنتج في العراق </t>
         </is>
       </c>
       <c r="N181" s="1"/>
       <c r="O181" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P181" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>908</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>رسول كامل شايع</t>
+          <t>علي سعدون حميد</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t> Rasool Kamil SHAYEA</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ali Sadoon</t>
+        </is>
+      </c>
+      <c r="D182" s="1"/>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>1979-07-29</t>
+          <t>1990-04-06</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G182" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G182" s="1"/>
       <c r="H182" s="1" t="inlineStr">
         <is>
-          <t>alkenaner@gmail.com</t>
+          <t>sa4828090@gmail.com</t>
         </is>
       </c>
       <c r="I182" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J182" s="1" t="inlineStr">
         <is>
-          <t>2024-11-24</t>
+          <t>2024-10-16</t>
         </is>
       </c>
       <c r="K182" s="1" t="inlineStr">
         <is>
-          <t>فقه واسس القانون الاسلامي</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L182" s="1" t="inlineStr">
         <is>
-          <t>فقه واسس القانون الاسلامي</t>
-[...6 lines deleted...]
-      </c>
+          <t>تاريخ اسلامي</t>
+        </is>
+      </c>
+      <c r="M182" s="1"/>
       <c r="N182" s="1"/>
       <c r="O182" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P182" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>900</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>حيدر راضي محيسن</t>
+          <t>صبري محمد خضر الموسوي</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>haedar rathy</t>
+          <t>sabry mohammed khudur</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/zetpsbnfu3aqhor.jpg</t>
+          <t>uploads/photos/r8ibvsp35cg6kf9.jpg</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>2024-08-10</t>
+          <t>1975-01-05</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G183" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G183" s="1"/>
       <c r="H183" s="1" t="inlineStr">
         <is>
-          <t>hydrr5558@gmail.com</t>
+          <t>sm4136042@gmail.com</t>
         </is>
       </c>
       <c r="I183" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J183" s="1" t="inlineStr">
         <is>
-          <t>2024-12-02</t>
+          <t>2024-10-27</t>
         </is>
       </c>
       <c r="K183" s="1" t="inlineStr">
         <is>
-          <t>علوم قران</t>
+          <t>علوم الاسلامية</t>
         </is>
       </c>
       <c r="L183" s="1" t="inlineStr">
         <is>
-          <t>فقه ومعارف اسلامية</t>
+          <t>علوم القران  و الحديث</t>
         </is>
       </c>
       <c r="M183" s="1" t="inlineStr">
         <is>
-          <t>منهج الاجتهاد في فقه الحديث بين السنة والشيعة</t>
+          <t>البحث التطبيقي لتفسير سورة التين على المذاهب التفسيرية</t>
         </is>
       </c>
       <c r="N183" s="1"/>
       <c r="O183" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P183" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>928</t>
+          <t>888</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>زهراء صالح مهدي</t>
+          <t>محمد هاشم كرم</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>zahraa salih mahdi</t>
-[...2 lines deleted...]
-      <c r="D184" s="1"/>
+          <t>mohammed hashem</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/l5si93cgh2j4br1.jpeg</t>
+        </is>
+      </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>1987-05-02</t>
+          <t>1989-06-17</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G184" s="1"/>
       <c r="H184" s="1" t="inlineStr">
         <is>
-          <t>zahraa7saleh@gmail.com</t>
+          <t>moham9.karam@jmail.com</t>
         </is>
       </c>
       <c r="I184" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J184" s="1" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2024-10-27</t>
         </is>
       </c>
       <c r="K184" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>الفقه والقانون الخاص</t>
         </is>
       </c>
       <c r="L184" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي والربوتية</t>
+          <t>الفقه والقانون الخاص</t>
         </is>
       </c>
       <c r="M184" s="1" t="inlineStr">
         <is>
-          <t>using data mining classification algorithms to predict students academic performance</t>
+          <t>فكرة النظام العام في التصرفات القانونية دراسة مقارنة في الفقه الاسلامي </t>
         </is>
       </c>
       <c r="N184" s="1"/>
       <c r="O184" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P184" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>897</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>رسول كامل شايع</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t> Rasool Kamil SHAYEA</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/upvz50rayexifnk.jpg</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>1979-07-29</t>
+        </is>
+      </c>
+      <c r="F185" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G185" s="1"/>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>alkenaner@gmail.com</t>
+        </is>
+      </c>
+      <c r="I185" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J185" s="1" t="inlineStr">
+        <is>
+          <t>2024-11-24</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>فقه واسس القانون الاسلامي</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>فقه واسس القانون الاسلامي</t>
+        </is>
+      </c>
+      <c r="M185" s="1" t="inlineStr">
+        <is>
+          <t>حماية الحقوق المالية للقاصر في قانون رعاية القاصرين العراقي والفقه الامامي دراسة مقارنة</t>
+        </is>
+      </c>
+      <c r="N185" s="1"/>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P185" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>914</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>حيدر راضي محيسن</t>
+        </is>
+      </c>
+      <c r="C186" s="1" t="inlineStr">
+        <is>
+          <t>haedar rathy</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/zetpsbnfu3aqhor.jpg</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>2024-08-10</t>
+        </is>
+      </c>
+      <c r="F186" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G186" s="1"/>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>hydrr5558@gmail.com</t>
+        </is>
+      </c>
+      <c r="I186" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J186" s="1" t="inlineStr">
+        <is>
+          <t>2024-12-02</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>علوم قران</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>فقه ومعارف اسلامية</t>
+        </is>
+      </c>
+      <c r="M186" s="1" t="inlineStr">
+        <is>
+          <t>منهج الاجتهاد في فقه الحديث بين السنة والشيعة</t>
+        </is>
+      </c>
+      <c r="N186" s="1"/>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P186" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>928</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>زهراء صالح مهدي</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>zahraa salih mahdi</t>
+        </is>
+      </c>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>1987-05-02</t>
+        </is>
+      </c>
+      <c r="F187" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G187" s="1"/>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>zahraa7saleh@gmail.com</t>
+        </is>
+      </c>
+      <c r="I187" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J187" s="1" t="inlineStr">
+        <is>
+          <t>2025-01-14</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>هندسة حاسبات</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>الذكاء الاصطناعي والربوتية</t>
+        </is>
+      </c>
+      <c r="M187" s="1" t="inlineStr">
+        <is>
+          <t>using data mining classification algorithms to predict students academic performance</t>
+        </is>
+      </c>
+      <c r="N187" s="1"/>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P187" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">