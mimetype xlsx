--- v2 (2026-04-02)
+++ v3 (2026-05-21)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P187"/>
+  <dimension ref="A1:P201"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -612,92 +612,96 @@
       </c>
       <c r="P6" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>مصطفى جلال مصطفى حمزة</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Mustafa Jalal Mustafa Hamza</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/nc2_pjy1h0trw4m.jpg</t>
+          <t>uploads/files/qb7izwxe04pgm13.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>2021-09-26</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1"/>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>009647705561581</t>
+        </is>
+      </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>mostafa_jalal@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2017-03-13</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>الفنون المسرحية</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>الادب والنقد المسرحي</t>
         </is>
       </c>
       <c r="M7" s="1" t="inlineStr">
         <is>
-          <t>البعد النفسي للشخصية المسرحية في مسرحيات فلا شاكر </t>
+          <t>البعد النفسي للشخصية الدرامية فــــــــــي مسرحيات فلاح شاكر 1990 ـ 2000</t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
           <t>اشكالية تلقي النص المسرحي العراقي المعاصر نماذج مختارة</t>
         </is>
       </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P7" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>701</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
@@ -1685,1416 +1689,1420 @@
       </c>
       <c r="M20" s="1" t="inlineStr">
         <is>
           <t>المنهج التربوي للاسرة في الفكر الاسلامي </t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
           <t>الاصلاح والتغيير السياسي في القران الكريم </t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>155</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>شهاب احمد صالح</t>
+          <t>حيدر طعمه جاسم الساعدي</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Shehab Ahmed Salih</t>
+          <t>Hayder Tuama Jasim Al-Saedi</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3wk2y6jgi_r1bnp.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vozrybqc5da1pji.JPG</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1957-07-01</t>
+          <t>1983-08-02</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1"/>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>07705574644</t>
+        </is>
+      </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>srght662@Gmail.com</t>
+          <t>hayder_tuama@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
-          <t>استاذ مساعد</t>
+          <t>استاذ</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2008-06-04</t>
+          <t>2026-01-21</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>زراعه</t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>تغذية حيوان</t>
+          <t>علم اللغة التطبيقي</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t> لتبني الحنطهتاثير السيلجه والمعامله باليوريا في القيمه الغذائيه</t>
-[...6 lines deleted...]
-      </c>
+          <t>A Pragmatic Study of the Cooperative Principle and Grice&amp;#39;s Maxims in Lois Lowry&amp;#39;s The Giver</t>
+        </is>
+      </c>
+      <c r="N21" s="1"/>
       <c r="O21" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>265</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>عصام نجم عبد </t>
+          <t>شهاب احمد صالح</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Issam Negm Abed</t>
+          <t>Shehab Ahmed Salih</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ybz907x6ar2dkul.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3wk2y6jgi_r1bnp.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1962-03-18</t>
+          <t>1957-07-01</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>kkjjj@uomisan.edu.iq</t>
+          <t>srght662@Gmail.com</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2009-03-01</t>
+          <t>2008-06-04</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>زراعه</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>تغذية حيوان</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t>السياسة الخارجية لليمن في عهد الامام احمد 1962- 1962 معهد التاريخ العربي والتراث العلمي الدراسات العليا </t>
+          <t> لتبني الحنطهتاثير السيلجه والمعامله باليوريا في القيمه الغذائيه</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t>سياسة الاردن الخارجيه اتجاة الاقطار العربية 1953- 1967 </t>
+          <t>استخدنام نسب مختلفه من محتويات الكرش بدلا من الشعير في تغذية الاغنام العرابيه</t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>614</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>سليم حسين ياسين</t>
+          <t>عصام نجم عبد </t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Salim Hussein Yassin</t>
+          <t>Issam Negm Abed</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/n1qgh56cu837k0a.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ybz907x6ar2dkul.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1952-03-13</t>
+          <t>1962-03-18</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>kkklsaad@gmail.com</t>
+          <t>kkjjj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2010-03-11</t>
+          <t>2009-03-01</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>السياسة الخارجية لليمن في عهد الامام احمد 1962- 1962 معهد التاريخ العربي والتراث العلمي الدراسات العليا </t>
         </is>
       </c>
       <c r="N23" s="1" t="inlineStr">
         <is>
-          <t>عبد الفتاح ابراهيم حياتة ودورة السياسي في العراق</t>
+          <t>سياسة الاردن الخارجيه اتجاة الاقطار العربية 1953- 1967 </t>
         </is>
       </c>
       <c r="O23" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>607</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>حيدر عبد الواحد غضبان</t>
+          <t>سليم حسين ياسين</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>hayder abd alwahid</t>
+          <t>Salim Hussein Yassin</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5f3d8n1jbpze4ru.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/n1qgh56cu837k0a.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1981-12-12</t>
+          <t>1952-03-13</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>drhaideralm15@gmail.com</t>
+          <t>kkklsaad@gmail.com</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2013-02-16</t>
+          <t>2010-03-11</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>تربية رياضية</t>
+          <t>.</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>علم النفس الرياضي</t>
+          <t>.</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>علاقة القلق تعدد الابعاد لاداء مهارات بعض المهارات الهجومية لدى لاعبي كرة القدم</t>
+          <t>.</t>
         </is>
       </c>
       <c r="N24" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات خاصة على وفق بعض مظاهر الانتباه في تطوير الكفاءة الذاتية والاداء المهاري والخططي للاعبي كرة القدم الشباب </t>
+          <t>عبد الفتاح ابراهيم حياتة ودورة السياسي في العراق</t>
         </is>
       </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>700</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>عباس كامل عثمان </t>
+          <t>حيدر عبد الواحد غضبان</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>abbas kamil othman</t>
+          <t>hayder abd alwahid</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5kob8mfyewtiv70.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5f3d8n1jbpze4ru.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1966-02-02</t>
+          <t>1981-12-12</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>abas@uomisan.edu.iq</t>
+          <t>drhaideralm15@gmail.com</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>2014-02-13</t>
+          <t>2013-02-16</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
-          <t>العلوم</t>
+          <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
-          <t>العلوم</t>
+          <t>علم النفس الرياضي</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
-          <t>العلوم</t>
-[...2 lines deleted...]
-      <c r="N25" s="1"/>
+          <t>علاقة القلق تعدد الابعاد لاداء مهارات بعض المهارات الهجومية لدى لاعبي كرة القدم</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>تاثير تمرينات خاصة على وفق بعض مظاهر الانتباه في تطوير الكفاءة الذاتية والاداء المهاري والخططي للاعبي كرة القدم الشباب </t>
+        </is>
+      </c>
       <c r="O25" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P25" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>702</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>غسان كاظم جبر </t>
+          <t>عباس كامل عثمان </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Ghassan Kadhim Jabr</t>
+          <t>abbas kamil othman</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/trw02ykmveg371o.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5kob8mfyewtiv70.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1977-10-27</t>
+          <t>1966-02-02</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>ghassankazem@uomisan.edu.iq</t>
+          <t>abas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
-          <t>2014-06-15</t>
+          <t>2014-02-13</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>علوم تربوية ونفسية </t>
+          <t>العلوم</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>المناهج وطرائق التدريس العامة </t>
+          <t>العلوم</t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
-          <t>بناء وتطبيق وحدة تعليمية نمطية في مادة المسرح المدرسي</t>
-[...6 lines deleted...]
-      </c>
+          <t>العلوم</t>
+        </is>
+      </c>
+      <c r="N26" s="1"/>
       <c r="O26" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P26" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>344</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>وسن جعفر ابراهيم </t>
+          <t>غسان كاظم جبر </t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>Wasan Jaafar Ibraheem</t>
+          <t>Ghassan Kadhim Jabr</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5py9qx2amerghs_.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/trw02ykmveg371o.jpeg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1967-04-15</t>
+          <t>1977-10-27</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>wasan.jaafar@uomisan.edu.iq</t>
+          <t>ghassankazem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
-          <t>2015-02-11</t>
+          <t>2014-06-15</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
-          <t>Agriculture sciences</t>
+          <t>علوم تربوية ونفسية </t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>Biotechnology</t>
+          <t>المناهج وطرائق التدريس العامة </t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
-          <t>انتاج وتحسين انزيم مخثر للحايب من الفطر Trichoderma hamatum</t>
+          <t>بناء وتطبيق وحدة تعليمية نمطية في مادة المسرح المدرسي</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
-          <t>Studying the consuming effect of therapeutic fermented product manufactured by local isolate Lactobacillus salivarius on some physiological parameters in experimental rats</t>
+          <t>تصور مقترح لمنهج في مادة التربية الفنية بالتكامل مع مناهج المواد الدراسية الأخرى للصفوف الثلاثة الاولى في المرحلة الأبتدائية </t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P27" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>320</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>محمد رحيم كريم</t>
+          <t>وسن جعفر ابراهيم </t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>mohammed rahim</t>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+          <t>Wasan Jaafar Ibraheem</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5py9qx2amerghs_.jpeg</t>
+        </is>
+      </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1975-09-06</t>
+          <t>1967-04-15</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>mohammedrahim@uomisan.edu.iq</t>
+          <t>wasan.jaafar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
-          <t>2015-05-21</t>
+          <t>2015-02-11</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>فلسفة في التربية وعلم النفس</t>
+          <t>Agriculture sciences</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية</t>
-[...3 lines deleted...]
-      <c r="N28" s="1"/>
+          <t>Biotechnology</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>انتاج وتحسين انزيم مخثر للحايب من الفطر Trichoderma hamatum</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Studying the consuming effect of therapeutic fermented product manufactured by local isolate Lactobacillus salivarius on some physiological parameters in experimental rats</t>
+        </is>
+      </c>
       <c r="O28" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>909</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>أنوار صباح عبد المجيد </t>
+          <t>محمد رحيم كريم</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>Anwar Sabah abdulhameed</t>
-[...6 lines deleted...]
-      </c>
+          <t>mohammed rahim</t>
+        </is>
+      </c>
+      <c r="D29" s="1"/>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1979-11-05</t>
+          <t>1975-09-06</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>anwar_sabah@uomisan.edu.iq</t>
+          <t>mohammedrahim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
-          <t>2015-06-07</t>
+          <t>2015-05-21</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس </t>
+          <t>فلسفة في التربية وعلم النفس</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات </t>
-[...11 lines deleted...]
-      </c>
+          <t>طرائق تدريس اللغة العربية</t>
+        </is>
+      </c>
+      <c r="M29" s="1"/>
+      <c r="N29" s="1"/>
       <c r="O29" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>254</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>عدي علي صبيح الجراح</t>
+          <t>أنوار صباح عبد المجيد </t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t> Uday Ali Sabeeh Al-Jarah</t>
+          <t>Anwar Sabah abdulhameed</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/mdqacs17t0gfwer.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xnicbd5lye9h074.jpeg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1976-01-01</t>
+          <t>1979-11-05</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>drudayaaljarah@uomisan.edu.iq</t>
+          <t>anwar_sabah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>2015-07-23</t>
+          <t>2015-06-07</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>طرائق تدريس </t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>البصريات والليزر</t>
+          <t>طرائق تدريس الرياضيات </t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
-          <t>دراسة سمك طبقة الزيت على سطح الماء من خلال ظاهرة رامان</t>
+          <t>أثر خرائط المفاهيم في التحصيل والتفكير الرياضي </t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>Modification and Monitoring of Magnetic Properties with Ultrafast Laser Pulses</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>302</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>زين العابدين عبدعلي طاهر </t>
+          <t>عدي علي صبيح الجراح</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Zine El Abidine Abdel Ali Taher</t>
+          <t> Uday Ali Sabeeh Al-Jarah</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/gnb7sjtc4uhd5r6.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/mdqacs17t0gfwer.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1963-10-25</t>
+          <t>1976-01-01</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>dr.zain6363@gmail.com</t>
+          <t>drudayaaljarah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2016-02-17</t>
+          <t>2015-07-23</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>الشريعة والعلوم الإسلامية </t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>القرآن الكريم والحديث الشريف </t>
+          <t>البصريات والليزر</t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>ايات عتاب الانبياء في القرآن الكريم </t>
+          <t>دراسة سمك طبقة الزيت على سطح الماء من خلال ظاهرة رامان</t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
         <is>
-          <t>البحث القرآني في موسوعة اهل البيت الحضارية</t>
+          <t>Modification and Monitoring of Magnetic Properties with Ultrafast Laser Pulses</t>
         </is>
       </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>372</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t> زيد طالب فالح </t>
+          <t>زين العابدين عبدعلي طاهر </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>zaid talib falih</t>
+          <t>Zine El Abidine Abdel Ali Taher</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/tx345dlwv0aref1.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/gnb7sjtc4uhd5r6.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1972-06-25</t>
+          <t>1963-10-25</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>zaid.t.falih@uomisan.edu.iq</t>
+          <t>dr.zain6363@gmail.com</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2016-06-16</t>
+          <t>2016-02-17</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>فنون جميلة </t>
+          <t>الشريعة والعلوم الإسلامية </t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>تربية فنية</t>
+          <t>القرآن الكريم والحديث الشريف </t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>مقومات كتابة نص مسرحي تعليمي للمرحلةالمتوسطة في ضوء منهج برشت</t>
+          <t>ايات عتاب الانبياء في القرآن الكريم </t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
-          <t>دافعية التعبير في نتاجات طلبة قسم التربية الفنية على وفق مفاهيم فنون ما بعد الحداثة</t>
+          <t>البحث القرآني في موسوعة اهل البيت الحضارية</t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>238</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>نزار كاظم عباس </t>
+          <t> زيد طالب فالح </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Nazar Kadhim Abbas</t>
+          <t>zaid talib falih</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/og0u3xe2wqtkahf.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/tx345dlwv0aref1.jpeg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1978-04-21</t>
+          <t>1972-06-25</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>nazar_khadum@uomisan.edu.iq</t>
+          <t>zaid.t.falih@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>2016-08-07</t>
+          <t>2016-06-16</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>فنون جميلة </t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات </t>
+          <t>تربية فنية</t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
-          <t>التفكير الاستدلالي وعلاقته بالتحصيل والاتجاه نحو الرياضيات </t>
-[...2 lines deleted...]
-      <c r="N33" s="1"/>
+          <t>مقومات كتابة نص مسرحي تعليمي للمرحلةالمتوسطة في ضوء منهج برشت</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>دافعية التعبير في نتاجات طلبة قسم التربية الفنية على وفق مفاهيم فنون ما بعد الحداثة</t>
+        </is>
+      </c>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>228</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>رملة جبار كاظم </t>
+          <t>نزار كاظم عباس </t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>Ramla Jabbar Kadhim</t>
+          <t>Nazar Kadhim Abbas</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/z359m2ijbfektsp.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/og0u3xe2wqtkahf.jpg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>1970-05-17</t>
+          <t>1978-04-21</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>r.m.alsaidi09@gmail.com</t>
+          <t>nazar_khadum@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
-          <t>2016-11-03</t>
+          <t>2016-08-07</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>طرائق تدريس الرياضيات </t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
-          <t>اثر استخدام أنموذجي ميرل- تينسونوهيلداتابا في اكتساب المفاهيم العلمية واستبقائها لدى تلميذات المرحلة الابتدائية</t>
-[...6 lines deleted...]
-      </c>
+          <t>التفكير الاستدلالي وعلاقته بالتحصيل والاتجاه نحو الرياضيات </t>
+        </is>
+      </c>
+      <c r="N34" s="1"/>
       <c r="O34" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>307</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>رعد نعمة راضي</t>
+          <t>رملة جبار كاظم </t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>Raad Nima Radi</t>
+          <t>Ramla Jabbar Kadhim</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ajz4yf75pnvbgx8.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/z359m2ijbfektsp.jpeg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1966-07-21</t>
+          <t>1970-05-17</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>usamaraad12@gmail.com</t>
+          <t>r.m.alsaidi09@gmail.com</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
-          <t>2017-02-17</t>
+          <t>2016-11-03</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
-          <t>اللغة</t>
+          <t>طرائق تدريس</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
-          <t>النحو</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M35" s="1" t="inlineStr">
         <is>
-          <t>شعر معروف الرصافي دراسة لغوية 1875-1945</t>
+          <t>اثر استخدام أنموذجي ميرل- تينسونوهيلداتابا في اكتساب المفاهيم العلمية واستبقائها لدى تلميذات المرحلة الابتدائية</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
-          <t>التعليل اللغوي عند الفراء 207هـ</t>
+          <t>اثر أنموذجي ابلتون وثيلين في اكتساب المفاهيم الإحيائية لدى طالبات الصف الخامس العلمي</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P35" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>369</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>عمار جبار حسين </t>
+          <t>رعد نعمة راضي</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>omaar jabaar hussein</t>
+          <t>Raad Nima Radi</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7ou5m36q4tpk9ia.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ajz4yf75pnvbgx8.jpg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>1968-05-08</t>
+          <t>1966-07-21</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
-          <t>drammaralwahaj@gmail.com</t>
+          <t>usamaraad12@gmail.com</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
-          <t>2018-01-21</t>
+          <t>2017-02-17</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
-          <t>الفنون الجميلة </t>
+          <t>اللغة</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
-          <t>فلسفة التربية الفنية</t>
+          <t>النحو</t>
         </is>
       </c>
       <c r="M36" s="1" t="inlineStr">
         <is>
-          <t>توظيف استراتيجيات تحليل المهمات في تدريب طلبة قسم التربية الفنية على مهارات الإنشاء النحتي</t>
+          <t>شعر معروف الرصافي دراسة لغوية 1875-1945</t>
         </is>
       </c>
       <c r="N36" s="1" t="inlineStr">
         <is>
-          <t>جماليات التعبير الفني في النحت المعاصر ودورها في تنمية التفكير الابداعي لطلبة التربية الفنية</t>
+          <t>التعليل اللغوي عند الفراء 207هـ</t>
         </is>
       </c>
       <c r="O36" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P36" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>223</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>ماجد صدام سالم</t>
+          <t>عمار جبار حسين </t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>Majed Saddam Salem</t>
+          <t>omaar jabaar hussein</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ibfzm24ovuycp3r.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7ou5m36q4tpk9ia.jpg</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>1968-10-26</t>
+          <t>1968-05-08</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
-          <t>magidsaddamsalim@uomisan.edu.iq</t>
+          <t>drammaralwahaj@gmail.com</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
-          <t>2018-05-15</t>
+          <t>2018-01-21</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية البشرية</t>
+          <t>الفنون الجميلة </t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية السياسية</t>
+          <t>فلسفة التربية الفنية</t>
         </is>
       </c>
       <c r="M37" s="1" t="inlineStr">
         <is>
-          <t>الاهمية الجيوستراتيجية لحقول النفط في محافظة كركوك ( دراسة في الجغرافية السياسية)</t>
+          <t>توظيف استراتيجيات تحليل المهمات في تدريب طلبة قسم التربية الفنية على مهارات الإنشاء النحتي</t>
         </is>
       </c>
       <c r="N37" s="1" t="inlineStr">
         <is>
-          <t>التنافس التركي_ الايراني المعاصر في منطقة المشرق العربي (دراسة في الجغرافية السياسية)</t>
+          <t>جماليات التعبير الفني في النحت المعاصر ودورها في تنمية التفكير الابداعي لطلبة التربية الفنية</t>
         </is>
       </c>
       <c r="O37" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P37" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>149</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>صباح حسن جاسم صالح </t>
+          <t>ماجد صدام سالم</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Sabah Hasan jasim</t>
+          <t>Majed Saddam Salem</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3fzgt1jwdqux8sn.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ibfzm24ovuycp3r.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>1973-07-10</t>
+          <t>1968-10-26</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>sabah.jasim@uomisan.edu.iq</t>
+          <t>magidsaddamsalim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
-          <t>2018-07-31</t>
+          <t>2018-05-15</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات </t>
+          <t>الجغرافية البشرية</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
-          <t>الإحصاء </t>
+          <t>الجغرافية السياسية</t>
         </is>
       </c>
       <c r="M38" s="1" t="inlineStr">
         <is>
-          <t> Statistical forecasting methods for necessary amount of gas for the life of the central area of the city Al-Amarah (Iraq)</t>
-[...2 lines deleted...]
-      <c r="N38" s="1"/>
+          <t>الاهمية الجيوستراتيجية لحقول النفط في محافظة كركوك ( دراسة في الجغرافية السياسية)</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>التنافس التركي_ الايراني المعاصر في منطقة المشرق العربي (دراسة في الجغرافية السياسية)</t>
+        </is>
+      </c>
       <c r="O38" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P38" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>وسام عبود درجال</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>wisam Abod drjal</t>
@@ -3143,641 +3151,645 @@
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
           <t>جغرافية التعليم في ميسان</t>
         </is>
       </c>
       <c r="N39" s="1" t="inlineStr">
         <is>
           <t>السلوك الانجابي وتباينه المكاني في محافظة ميسان</t>
         </is>
       </c>
       <c r="O39" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P39" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>273</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>حيدر عبد الزهرة علوان حسان </t>
+          <t>ود داود قاسم </t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>haydar abd alzahrat eulwan hasaan</t>
+          <t>wwd dawud qasim</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2sck1b0nfe5tm4w.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vuez58hc9or_nqk.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>1982-10-01</t>
+          <t>1976-10-04</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G40" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>07712659323</t>
+        </is>
+      </c>
       <c r="H40" s="1" t="inlineStr">
         <is>
-          <t>haider_als@uomisan.edu.iq</t>
+          <t>wad_dawud@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
-          <t>2019-09-16</t>
+          <t>2019-03-07</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="M40" s="1" t="inlineStr">
         <is>
-          <t>مهارات البرهان الرياضي وعلاقتها بالتفكير التحليلي لدى طلبة الصف الثالث المتوسط</t>
+          <t>اثر استراتيجية الكرسي الساخن في التحصيل واختزال القلق الرياضي لدى تلميذات الصف الخامس الابتدائي في مادة الرياضيات </t>
         </is>
       </c>
       <c r="N40" s="1"/>
       <c r="O40" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P40" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>266</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t> رجاء سعدون زبون</t>
+          <t>حيدر عبد الزهرة علوان حسان </t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>Rajaa Saadoon Zaboon</t>
+          <t>haydar abd alzahrat eulwan hasaan</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w9yi1_kzfvxasuc.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2sck1b0nfe5tm4w.jpg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>1977-05-21</t>
+          <t>1982-10-01</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
-          <t>dr.raja@uomisan.edu.iq</t>
+          <t>haider_als@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
-          <t>2019-10-14</t>
+          <t>2019-09-16</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية</t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M41" s="1" t="inlineStr">
         <is>
-          <t>اثر استعمال أسلوب المناقشة الثنائية في تحصيل طالبات الصف الرابع العام في مادة الأدب والنصوص</t>
-[...6 lines deleted...]
-      </c>
+          <t>مهارات البرهان الرياضي وعلاقتها بالتفكير التحليلي لدى طلبة الصف الثالث المتوسط</t>
+        </is>
+      </c>
+      <c r="N41" s="1"/>
       <c r="O41" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P41" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>301</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>مريم ياسر كاظم</t>
+          <t> رجاء سعدون زبون</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Maryam Yaser kadhim</t>
+          <t>Rajaa Saadoon Zaboon</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/67pk3iq4bjy2us8.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w9yi1_kzfvxasuc.JPG</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>1980-12-20</t>
+          <t>1977-05-21</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
-          <t>maryam.y@uomisan.edu.iq</t>
+          <t>dr.raja@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
-          <t>2020-06-18</t>
+          <t>2019-10-14</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس</t>
+          <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس لغة عربية</t>
+          <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
       <c r="M42" s="1" t="inlineStr">
         <is>
-          <t>أثر لنموذج ستيبانز في تعديل المفاهيم النحوية الخاطئة لدى طالبات معهد اعداد المعلمات في ميسان</t>
+          <t>اثر استعمال أسلوب المناقشة الثنائية في تحصيل طالبات الصف الرابع العام في مادة الأدب والنصوص</t>
         </is>
       </c>
       <c r="N42" s="1" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>تصميم برنامج معتمد على تمارين اثرائية وصور دلالية في تنمية مهارات التعبير الكتابي لدى تلاميذ الخامس الابتدائي</t>
         </is>
       </c>
       <c r="O42" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P42" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>396</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>خالد وهاب جبر</t>
+          <t>مريم ياسر كاظم</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>Khalid Wahaab Jabber</t>
+          <t>Maryam Yaser kadhim</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/70np5kstzfj8b_9.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/67pk3iq4bjy2us8.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>1970-05-01</t>
+          <t>1980-12-20</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
-          <t>khalid_wahaab@uomisan.edu.iq</t>
+          <t>maryam.y@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
-          <t>2020-07-12</t>
+          <t>2020-06-18</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
-          <t>English Language</t>
+          <t>طرائق تدريس</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
-          <t>Applied Linguistics</t>
+          <t>طرائق تدريس لغة عربية</t>
         </is>
       </c>
       <c r="M43" s="1" t="inlineStr">
         <is>
-          <t>A Study of English Proverbs in Charles Dickens’ Novels ——From the Perspective of Cooperative Principle</t>
-[...2 lines deleted...]
-      <c r="N43" s="1"/>
+          <t>أثر لنموذج ستيبانز في تعديل المفاهيم النحوية الخاطئة لدى طالبات معهد اعداد المعلمات في ميسان</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
       <c r="O43" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P43" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>181</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>عيسى راضي حمادي</t>
+          <t>خالد وهاب جبر</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>Issa Radhi Hammadi</t>
+          <t>Khalid Wahaab Jabber</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/dmux3aciev5sf81.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/70np5kstzfj8b_9.jpg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>1972-02-02</t>
+          <t>1970-05-01</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
-          <t>eessaradee@gmail.com</t>
+          <t>khalid_wahaab@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
-          <t>2020-07-19</t>
+          <t>2020-07-12</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
-          <t>لغة انجليزية</t>
+          <t>English Language</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
-          <t>ادب انجليزي</t>
+          <t>Applied Linguistics</t>
         </is>
       </c>
       <c r="M44" s="1" t="inlineStr">
         <is>
-          <t>By course</t>
-[...6 lines deleted...]
-      </c>
+          <t>A Study of English Proverbs in Charles Dickens’ Novels ——From the Perspective of Cooperative Principle</t>
+        </is>
+      </c>
+      <c r="N44" s="1"/>
       <c r="O44" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P44" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>276</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>علي مهدي عبد الحسين </t>
+          <t>عيسى راضي حمادي</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>Ali mahdi Abdulhussein</t>
+          <t>Issa Radhi Hammadi</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/n1j5kol0brdx7f4.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/dmux3aciev5sf81.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>1974-04-12</t>
+          <t>1972-02-02</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
-          <t>alimahdi_phys74@uomisan.edu.iq</t>
+          <t>eessaradee@gmail.com</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2020-07-19</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>لغة انجليزية</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء النووية والاشعاعية</t>
+          <t>ادب انجليزي</t>
         </is>
       </c>
       <c r="M45" s="1" t="inlineStr">
         <is>
-          <t>Studying the transition from U(5) to O(6) then to SU(3) in the medium and heavy nuclei by using (IBM-1) moďel</t>
+          <t>By course</t>
         </is>
       </c>
       <c r="N45" s="1" t="inlineStr">
         <is>
-          <t>The multi phonon mixed symmetry states in transitional nuclei of some A=110 Isobars Ce(130-138) and W(180-186) Isotopes  </t>
+          <t>طالب دكتوراه</t>
         </is>
       </c>
       <c r="O45" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P45" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>263</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>عدي هاشم علوان</t>
+          <t>علي مهدي عبد الحسين </t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>Oday Hashim Alwan</t>
+          <t>Ali mahdi Abdulhussein</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/14z3dw7sl5e2iq_.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/n1j5kol0brdx7f4.JPG</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>1974-10-21</t>
+          <t>1974-04-12</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>odayhashim74@gmail.com</t>
+          <t>alimahdi_phys74@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
-          <t>2020-12-20</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس </t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>الفيزياء النووية والاشعاعية</t>
         </is>
       </c>
       <c r="M46" s="1" t="inlineStr">
         <is>
-          <t>اثر استخدام استراتيجية تدريبية علاجية على التحصيل لذوي التحصيل المتدني في الرياضيات لدى طلبة الصف الثاني المتوسط</t>
-[...2 lines deleted...]
-      <c r="N46" s="1"/>
+          <t>Studying the transition from U(5) to O(6) then to SU(3) in the medium and heavy nuclei by using (IBM-1) moďel</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>The multi phonon mixed symmetry states in transitional nuclei of some A=110 Isobars Ce(130-138) and W(180-186) Isotopes  </t>
+        </is>
+      </c>
       <c r="O46" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P46" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>694</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>حيدر طعمه جاسم الساعدي</t>
+          <t>عدي هاشم علوان</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>Hayder Tuama Jasim Al-Saedi</t>
+          <t>Oday Hashim Alwan</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vozrybqc5da1pji.JPG</t>
+          <t>uploads/photos/14z3dw7sl5e2iq_.jpeg</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>1983-08-02</t>
+          <t>1974-10-21</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
-          <t>hayder_tuama@uomisan.edu.iq</t>
+          <t>odayhashim74@gmail.com</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
-          <t>2020-12-22</t>
+          <t>2020-12-20</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>طرائق تدريس </t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة التطبيقي</t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M47" s="1" t="inlineStr">
         <is>
-          <t>A Pragmatic Study of the Cooperative Principle and Grice&amp;#39;s Maxims in Lois Lowry&amp;#39;s The Giver</t>
+          <t>اثر استخدام استراتيجية تدريبية علاجية على التحصيل لذوي التحصيل المتدني في الرياضيات لدى طلبة الصف الثاني المتوسط</t>
         </is>
       </c>
       <c r="N47" s="1"/>
       <c r="O47" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P47" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>علي صاحب عيسى </t>
         </is>
       </c>
@@ -4141,10088 +4153,11236 @@
       </c>
       <c r="M52" s="1" t="inlineStr">
         <is>
           <t>أثر إستخدام إستراتيجية SQ3R التعليمية في التحصيل الآني والاجل لمادة الأحياء للصف الثاني المتوسط</t>
         </is>
       </c>
       <c r="N52" s="1" t="inlineStr">
         <is>
           <t>لا يوجد</t>
         </is>
       </c>
       <c r="O52" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P52" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>667</t>
+          <t>303</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>هيفاء كاظم محمد</t>
+          <t>صباح حسن جاسم صالح </t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>Haifaa Kadhim Mohammed</t>
+          <t>Sabah Hasan jasim Alsaedi </t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/3xj14tvhpbzir6m.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3fzgt1jwdqux8sn.jpg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>1979-06-09</t>
+          <t>1973-07-10</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>07707352910</t>
+          <t>07705500645</t>
         </is>
       </c>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>haifaa_kadum@uomisan.edu.iq</t>
+          <t>sabah.jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
-          <t>2022-04-13</t>
+          <t>2022-01-12</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>الرياضيات </t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الانكليزية</t>
-[...11 lines deleted...]
-      </c>
+          <t>الإحصاء </t>
+        </is>
+      </c>
+      <c r="M53" s="1"/>
+      <c r="N53" s="1"/>
       <c r="O53" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P53" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>667</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>د. طه حسن جاسم </t>
+          <t>هيفاء كاظم محمد</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>Taha hasan jasim</t>
+          <t>Haifaa Kadhim Mohammed</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/iz56brstj173cwa.jpg</t>
+          <t>uploads/files/3xj14tvhpbzir6m.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>1974-07-24</t>
+          <t>1979-06-09</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G54" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>07707352910</t>
+        </is>
+      </c>
       <c r="H54" s="1" t="inlineStr">
         <is>
-          <t>taha_hassan@uomisan.edu.iq</t>
+          <t>haifaa_kadum@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
-          <t>2022-08-22</t>
+          <t>2022-04-13</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
-          <t>صحة عامة </t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>علم الأحياء المجهرية وسلامة الأغذية والامراض الانتقالية البيطرية</t>
-[...3 lines deleted...]
-      <c r="N54" s="1"/>
+          <t>طرائق تدريس اللغة الانكليزية</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>EFL STUDENTS&amp;#39; PROBLEMS AND ERRORS IN WRITING GRADUATION PROJECTS</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>An Evaluation of the Iraqi EFL Student Teachers&amp;#39; English Language Proficiency at Colleges of Basic Education According to the ACTFL Guidelines and Suggestions for Development</t>
+        </is>
+      </c>
       <c r="O54" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P54" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>979</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>لؤي جمعة </t>
+          <t>د. طه حسن جاسم </t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>loay jomah</t>
+          <t>Taha hasan jasim</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vgx5dcj17hm0bow.jpg</t>
+          <t>uploads/files/iz56brstj173cwa.jpg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>1979-03-01</t>
+          <t>1974-07-24</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
-          <t>loay@uomisan.edu.iq</t>
+          <t>taha_hassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2022-08-22</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
-          <t>تاريخ </t>
+          <t>صحة عامة </t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر </t>
-[...6 lines deleted...]
-      </c>
+          <t>علم الأحياء المجهرية وسلامة الأغذية والامراض الانتقالية البيطرية</t>
+        </is>
+      </c>
+      <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P55" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>سامي عطيه سيد </t>
+          <t>فاطمة عادل داخل </t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>Sami Atiyah Sayyid </t>
+          <t>Fatima Adil dhil</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7enp_u1xfi5g9jq.jpg</t>
+          <t>uploads/files/ivm2n3hk8bx9g0t.jpg</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>1977-03-02</t>
+          <t>1979-12-01</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G56" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>+964 774 731 5947</t>
+        </is>
+      </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>sami@uomisan.edu.iq</t>
+          <t>fatimaadel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
-          <t>2024-06-02</t>
+          <t>2023-02-12</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>العلوم التربوية والنفسية </t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
-          <t>احصاء</t>
+          <t>الارشاد النفسي والبرامج الإرشادية </t>
         </is>
       </c>
       <c r="M56" s="1" t="inlineStr">
         <is>
-          <t>( Statistic methods of programming as exemplified in the relation between the blood systolic pressure and the cholesterol level , age and other parameters in the central district of AL-Amarah city (Iraq)</t>
+          <t>أثر برنامج ارشادي في خفظ العدائيه لدى طلبة الجامعة </t>
         </is>
       </c>
       <c r="N56" s="1"/>
       <c r="O56" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P56" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>707</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>لطيف جبار فرحان</t>
+          <t>لؤي جمعة </t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>latif Jabbar farhan</t>
+          <t>loay jomah</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/1fs2tdlm479qvw0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vgx5dcj17hm0bow.jpg</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>1968-07-01</t>
+          <t>1979-03-01</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>ltyfjbar86@gmail.com</t>
+          <t>loay@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
-          <t>2024-06-30</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
-          <t>جغرافيا</t>
+          <t>تاريخ </t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
-          <t>علم اشكال سطح الارض / الجيومورفولوجي</t>
+          <t>تاريخ حديث ومعاصر </t>
         </is>
       </c>
       <c r="M57" s="1" t="inlineStr">
         <is>
-          <t>كورسات</t>
-[...6 lines deleted...]
-      </c>
+          <t>التاريخ</t>
+        </is>
+      </c>
+      <c r="N57" s="1"/>
       <c r="O57" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P57" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>696</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>سارة طعمة رزاق</t>
+          <t>حميد ابو لول جبجباب</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Sarah Tuama Razzaq</t>
+          <t>hameed abu lwl jibjab</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmzqfw7nkxcpd46.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9f_ql1exrpw5ua4.jpeg</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>1984-06-16</t>
+          <t>1977-01-01</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G58" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>07705520816</t>
+        </is>
+      </c>
       <c r="H58" s="1" t="inlineStr">
         <is>
-          <t>saraalsaray@uomisan.edu.iq</t>
+          <t>hamid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
-          <t>2024-06-30</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>تاريخ </t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
-          <t>علم الأجنة والأنسجة</t>
+          <t>تاريخ حديث ومعاصر </t>
         </is>
       </c>
       <c r="M58" s="1" t="inlineStr">
         <is>
-          <t>-</t>
-[...2 lines deleted...]
-      <c r="N58" s="1"/>
+          <t>  1953 -1975 العلاقات السياسية الايرانية التركية </t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>العلاقات السياسية الإيرانية التركية 1935- 1953</t>
+        </is>
+      </c>
       <c r="O58" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P58" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>236</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>أسوان صابر ماجد</t>
+          <t>سامي عطيه سيد </t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>Aswan Saber Majeed</t>
+          <t>Sami Atiyah Sayyid </t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_4lfdnt1gwmxhr2.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7enp_u1xfi5g9jq.jpg</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>1979-07-02</t>
+          <t>1977-03-02</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G59" s="1"/>
       <c r="H59" s="1" t="inlineStr">
         <is>
-          <t>aswan_saber_majed@uomisan.edu.iq</t>
+          <t>sami@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I59" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J59" s="1" t="inlineStr">
         <is>
-          <t>2024-07-08</t>
+          <t>2024-06-02</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الراضيات</t>
+          <t>احصاء</t>
         </is>
       </c>
       <c r="M59" s="1" t="inlineStr">
         <is>
-          <t>القوة الراضية وعلاقتها بالاداء التدريسي للطلبة المطبقين في كليات التربية الاساسية</t>
-[...6 lines deleted...]
-      </c>
+          <t>( Statistic methods of programming as exemplified in the relation between the blood systolic pressure and the cholesterol level , age and other parameters in the central district of AL-Amarah city (Iraq)</t>
+        </is>
+      </c>
+      <c r="N59" s="1"/>
       <c r="O59" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P59" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>270</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>احمد اسماعيل محمد </t>
+          <t>لطيف جبار فرحان</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Ismail Mohammed</t>
+          <t>latif Jabbar farhan</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/v8ze62axbip37rf.jpeg</t>
+          <t>uploads/photos/1fs2tdlm479qvw0.jpg</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>1978-11-05</t>
+          <t>1968-07-01</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G60" s="1"/>
       <c r="H60" s="1" t="inlineStr">
         <is>
-          <t>ahmedismailmath78@gmail.com</t>
+          <t>ltyfjbar86@gmail.com</t>
         </is>
       </c>
       <c r="I60" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J60" s="1" t="inlineStr">
         <is>
-          <t>2024-12-22</t>
+          <t>2024-06-30</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>جغرافيا</t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
-          <t> علوم الرياضيات</t>
+          <t>علم اشكال سطح الارض / الجيومورفولوجي</t>
         </is>
       </c>
       <c r="M60" s="1" t="inlineStr">
         <is>
-          <t>Solvabilty of som nonliner partial differential equations </t>
+          <t>كورسات</t>
         </is>
       </c>
       <c r="N60" s="1" t="inlineStr">
         <is>
-          <t>Characterization of m th   Order P-Self Semi Homogeneous System of Difference Equations</t>
+          <t>تقدير حجم التعرية والجريان السطحي لأحواض وديان منطقة الجنى شمال شرق محافظة ميسان</t>
         </is>
       </c>
       <c r="O60" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P60" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>310</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>محمد طاهر جاسم</t>
+          <t>سارة طعمة رزاق</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Muhammad Taher Jasim</t>
+          <t>Sarah Tuama Razzaq</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w4sld_83tnheuc5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmzqfw7nkxcpd46.JPG</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>1979-07-27</t>
+          <t>1984-06-16</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G61" s="1"/>
       <c r="H61" s="1" t="inlineStr">
         <is>
-          <t>dr.mohammed.taher@uomisan.edu.iq</t>
+          <t>saraalsaray@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
-          <t>2011-10-01</t>
+          <t>2024-06-30</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
-          <t>لغه انكليزيه</t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
-          <t>علم اللغه التداوالي</t>
+          <t>علم الأجنة والأنسجة</t>
         </is>
       </c>
       <c r="M61" s="1" t="inlineStr">
         <is>
-          <t>CULTURAL DIMENSIONS AFFECTING POLITENESS STRATEGIES IN ENGLISH  AND ARABIC</t>
-[...6 lines deleted...]
-      </c>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N61" s="1"/>
       <c r="O61" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P61" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>381</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>مازن ناجي سلمان </t>
+          <t>أسوان صابر ماجد</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>mazen naji salman</t>
+          <t>Aswan Saber Majeed</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/g3qn7fizao5sced.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_4lfdnt1gwmxhr2.jpg</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>1973-03-12</t>
+          <t>1979-07-02</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G62" s="1"/>
       <c r="H62" s="1" t="inlineStr">
         <is>
-          <t>mazin511@yahoo.com</t>
+          <t>aswan_saber_majed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
-          <t>2013-06-24</t>
+          <t>2024-07-08</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
-          <t>درتسات سياسية </t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
-          <t>تاريخ اسلامي </t>
+          <t>طرائق تدريس الراضيات</t>
         </is>
       </c>
       <c r="M62" s="1" t="inlineStr">
         <is>
-          <t>المستعصم بالله ودوره في مواجهة التحديات الخارجية </t>
-[...2 lines deleted...]
-      <c r="N62" s="1"/>
+          <t>القوة الراضية وعلاقتها بالاداء التدريسي للطلبة المطبقين في كليات التربية الاساسية</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>فاعلبة برنامج تدريبي قائم على بعض استراتيجيات التعلم المنظم ذاتيا لمعلمي الرياضيات وأثره في الرياضيات العلاقية لديهم والتحصيل لتلامذتهم</t>
+        </is>
+      </c>
       <c r="O62" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P62" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>380</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>باسم علوان حسن رضا </t>
+          <t>احمد اسماعيل محمد </t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>basim Alwan Hassan Redha</t>
+          <t>Ahmed Ismail Mohammed</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/h2paw936kq8v5g1.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/v8ze62axbip37rf.jpeg</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>1973-06-06</t>
+          <t>1978-11-05</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
-          <t>basem_alwan@uomisam.eud.iq</t>
+          <t>ahmedismailmath78@gmail.com</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2024-12-22</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
-          <t>فنون مسرحيه</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
-          <t>ادب ونقد مسرحي</t>
+          <t> علوم الرياضيات</t>
         </is>
       </c>
       <c r="M63" s="1" t="inlineStr">
         <is>
-          <t>خصائص البناء الدرامي في نصوص محي الدين زنكنه </t>
+          <t>Solvabilty of som nonliner partial differential equations </t>
         </is>
       </c>
       <c r="N63" s="1" t="inlineStr">
         <is>
-          <t>اليات التحليل الظاهراتي للخطاب المسرحي العراقي المعاصر</t>
+          <t>Characterization of m th   Order P-Self Semi Homogeneous System of Difference Equations</t>
         </is>
       </c>
       <c r="O63" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P63" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>1054</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>نمارق هادي منصور </t>
+          <t>اسماء صادق غالي </t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>Namariq Hadi Mansoor</t>
-[...6 lines deleted...]
-      </c>
+          <t>م. اسماء صادق</t>
+        </is>
+      </c>
+      <c r="D64" s="1"/>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>1981-05-10</t>
+          <t>1980-03-26</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G64" s="1"/>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>07707362842 </t>
+        </is>
+      </c>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>mrnamar81@yahoo.com</t>
+          <t>AsmaqSadeq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
-          <t>2013-10-27</t>
+          <t>2025-03-17</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة </t>
+          <t>علوم تربوية ونفسية</t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
-          <t>احياء مجهرية ووراثة جزيئية </t>
+          <t>مناهج وطراىق تدريس عامة </t>
         </is>
       </c>
       <c r="M64" s="1" t="inlineStr">
         <is>
-          <t>تاثير نبات المديد Covululs arvensis على الانقسام الخلوي </t>
-[...6 lines deleted...]
-      </c>
+          <t>أثر استراتيجية التعليم المتمايز في التحصيل والتفكير الاستدلالي الرياضي لدى تلميذات الصف الخامس الابتدائي</t>
+        </is>
+      </c>
+      <c r="N64" s="1"/>
       <c r="O64" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P64" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>حميد ابو لول جبجباب</t>
+          <t>فاضل ارحيم جار الله</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>hameed abu lwl jibjab</t>
+          <t>Fadila Arhiem garalla</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9f_ql1exrpw5ua4.jpeg</t>
+          <t>uploads/files/m0xv4hljqik19bz.jpg</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>1977-01-01</t>
+          <t>1968-11-20</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G65" s="1"/>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>07710091220</t>
+        </is>
+      </c>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>hamid@uomisan.edu.iq</t>
+          <t>fadhellarhem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
-          <t>2014-01-08</t>
+          <t>2026-02-14</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
-          <t>تاريخ </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر </t>
+          <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
       <c r="M65" s="1" t="inlineStr">
         <is>
-          <t>  1953 -1975 العلاقات السياسية الايرانية التركية </t>
+          <t>اثر تعليم القراءة بدائرة الاسئلة في تجنب الخطأ الاملائي لتلاميذ الصف الخامس الابتدائي</t>
         </is>
       </c>
       <c r="N65" s="1"/>
       <c r="O65" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P65" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>192</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>هبه احمد جميل</t>
+          <t>محمد طاهر جاسم</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>Heba Ahmed Jameel</t>
+          <t>Muhammad Taher Jasim</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/nqmzl0dy5x_48kg.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w4sld_83tnheuc5.jpg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>1986-11-20</t>
+          <t>1979-07-27</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G66" s="1"/>
       <c r="H66" s="1" t="inlineStr">
         <is>
-          <t>hibah3348@gmail.com</t>
+          <t>dr.mohammed.taher@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
-          <t>2014-05-20</t>
+          <t>2011-10-01</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>لغه انكليزيه</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>تاريخ تركيا المعاصر</t>
+          <t>علم اللغه التداوالي</t>
         </is>
       </c>
       <c r="M66" s="1" t="inlineStr">
         <is>
-          <t>1918/1923دور مصطفى كمال في تحقيق مشروع استقلال تركيا ا </t>
+          <t>CULTURAL DIMENSIONS AFFECTING POLITENESS STRATEGIES IN ENGLISH  AND ARABIC</t>
         </is>
       </c>
       <c r="N66" s="1" t="inlineStr">
         <is>
-          <t>دلا يوج. </t>
+          <t>Refusals of Requests and Offers in Iraqi Arabic And British English</t>
         </is>
       </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P66" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>239</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>اسيل اسعد عبد الزهرة </t>
+          <t>مازن ناجي سلمان </t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>Asel Aaasad abdulzahrra </t>
+          <t>mazen naji salman</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/sbqkp4d79wg1o28.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/g3qn7fizao5sced.jpg</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>1979-01-24</t>
+          <t>1973-03-12</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G67" s="1"/>
       <c r="H67" s="1" t="inlineStr">
         <is>
-          <t>aseel0079@gmail.com</t>
+          <t>mazin511@yahoo.com</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
-          <t>2014-06-10</t>
+          <t>2013-06-24</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس التربية الفنية </t>
+          <t>درتسات سياسية </t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس التربية الفنية </t>
+          <t>تاريخ اسلامي </t>
         </is>
       </c>
       <c r="M67" s="1" t="inlineStr">
         <is>
-          <t>بناء برنامج تدريبي لتوظيف الاداء التمثيلي في تدريس التربية الفنية </t>
+          <t>المستعصم بالله ودوره في مواجهة التحديات الخارجية </t>
         </is>
       </c>
       <c r="N67" s="1"/>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P67" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>210</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>قاسم نجم عبد </t>
+          <t>باسم علوان حسن رضا </t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>qassim Najm Abed</t>
+          <t>basim Alwan Hassan Redha</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w4y9gkfdi_0c531.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/h2paw936kq8v5g1.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>1969-12-12</t>
+          <t>1973-06-06</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G68" s="1"/>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>khasim_najem_abed@uomisan.edu.iq</t>
+          <t>basem_alwan@uomisam.eud.iq</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
-          <t>2014-12-05</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية وآدابها</t>
+          <t>فنون مسرحيه</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
-          <t>الأدب الحديث ونقده</t>
+          <t>ادب ونقد مسرحي</t>
         </is>
       </c>
       <c r="M68" s="1" t="inlineStr">
         <is>
-          <t>أدب الشهيدة بنت الهدى القصصي دراسة في الفن </t>
+          <t>خصائص البناء الدرامي في نصوص محي الدين زنكنه </t>
         </is>
       </c>
       <c r="N68" s="1" t="inlineStr">
         <is>
-          <t>أهل البيت عليهم السلام في الرواية العربية المعاصرة</t>
+          <t>اليات التحليل الظاهراتي للخطاب المسرحي العراقي المعاصر</t>
         </is>
       </c>
       <c r="O68" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P68" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>612</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>سرى سمير علوان </t>
+          <t>نمارق هادي منصور </t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>Sura Samer Alwan</t>
+          <t>Namariq Hadi Mansoor</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_8k7vzglxfm6dn4.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/g54w6ked8lmuvsy.jpeg</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>2019-11-17</t>
+          <t>1981-05-10</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G69" s="1"/>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>07703050890</t>
+        </is>
+      </c>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>surasamer37@gmail.com</t>
+          <t>mrnamar81@yahoo.com</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
-          <t>2015-05-12</t>
+          <t>2013-10-27</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
-          <t>علم الحيوان</t>
+          <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
-          <t>علم الطفيليات</t>
+          <t>احياء مجهرية ووراثة جزيئية </t>
         </is>
       </c>
       <c r="M69" s="1" t="inlineStr">
         <is>
-          <t>تأثيرحليب وبول الابل في حيوية الرؤيسات الاولية لطفيلي المشوكات الحبيبية داخل وخارج الجسم الحي</t>
-[...2 lines deleted...]
-      <c r="N69" s="1"/>
+          <t>تاثير نبات المديد Covululs arvensis على الانقسام الخلوي </t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>modulating the ROS to regulate cytoskeleton remodeling </t>
+        </is>
+      </c>
       <c r="O69" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P69" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>323</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>رباب عبد حسين حمود </t>
+          <t>هبه احمد جميل</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>rabab eabd husayn hamuwd</t>
+          <t>Heba Ahmed Jameel</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/n_edoa90vr4pg3q.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/nqmzl0dy5x_48kg.jpg</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>1976-03-29</t>
+          <t>1986-11-20</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>rabababdhussin@gmaiI.com</t>
+          <t>hibah3348@gmail.com</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
-          <t>2015-06-01</t>
+          <t>2014-05-20</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>تاريخ تركيا المعاصر</t>
         </is>
       </c>
       <c r="M70" s="1" t="inlineStr">
         <is>
-          <t>اثر استخدام التعلم التعاوني والتعلم الفردي في حل التمارين الرياضية لطلبة كلية المعلمين</t>
+          <t>1918/1923دور مصطفى كمال في تحقيق مشروع استقلال تركيا ا </t>
         </is>
       </c>
       <c r="N70" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>دلا يوج. </t>
         </is>
       </c>
       <c r="O70" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P70" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>394</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>فاطمة عبد سعيد  </t>
+          <t>اسيل اسعد عبد الزهرة </t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>fatema abed saaed</t>
+          <t>Asel Aaasad abdulzahrra </t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/uia7jvyxc0kzefq.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/sbqkp4d79wg1o28.jpg</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>1989-06-28</t>
+          <t>1979-01-24</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" s="1" t="inlineStr">
         <is>
-          <t>abed@uomisan.edu.iq</t>
+          <t>aseel0079@gmail.com</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
-          <t>2016-03-09</t>
+          <t>2014-06-10</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الاسلامي   </t>
+          <t>طرائق تدريس التربية الفنية </t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الفكر الاسلامي  </t>
+          <t>طرائق تدريس التربية الفنية </t>
         </is>
       </c>
       <c r="M71" s="1" t="inlineStr">
         <is>
-          <t>الطلقاء دراسة في المعنى وإشكالية القراءة التاريخية </t>
+          <t>بناء برنامج تدريبي لتوظيف الاداء التمثيلي في تدريس التربية الفنية </t>
         </is>
       </c>
       <c r="N71" s="1"/>
       <c r="O71" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P71" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>209</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>كامل جاسم دهش </t>
+          <t>قاسم نجم عبد </t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>Kamel Jassim dahash</t>
+          <t>qassim Najm Abed</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6yv0x1rlqtfnp7c.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w4y9gkfdi_0c531.jpg</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>1975-03-21</t>
+          <t>1969-12-12</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
-          <t>kamil.jasim@uomisan.edu.iq</t>
+          <t>khasim_najem_abed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
-          <t>2016-05-26</t>
+          <t>2014-12-05</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر</t>
+          <t>اللغة العربية وآدابها</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
-          <t>تاريخ اوربا الوسيط</t>
+          <t>الأدب الحديث ونقده</t>
         </is>
       </c>
       <c r="M72" s="1" t="inlineStr">
         <is>
-          <t>الامارة البابانية في العهد العثماني </t>
+          <t>أدب الشهيدة بنت الهدى القصصي دراسة في الفن </t>
         </is>
       </c>
       <c r="N72" s="1" t="inlineStr">
         <is>
-          <t>وليم الفاتح حياته ودوره السياسي في إنجلترا </t>
+          <t>أهل البيت عليهم السلام في الرواية العربية المعاصرة</t>
         </is>
       </c>
       <c r="O72" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P72" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>336</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>علي مصدق دلفي علي</t>
+          <t>سرى سمير علوان </t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>Ali Musaddak Delphi Ali</t>
+          <t>Sura Samer Alwan</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6wrj7n18shgoby0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_8k7vzglxfm6dn4.jpg</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>1985-02-19</t>
+          <t>2019-11-17</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
-          <t>alidelphi@uomisan.edu.iq</t>
+          <t>surasamer37@gmail.com</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
-          <t>2016-06-05</t>
+          <t>2015-05-12</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>علم الحيوان</t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات الصرفة</t>
+          <t>علم الطفيليات</t>
         </is>
       </c>
       <c r="M73" s="1" t="inlineStr">
         <is>
-          <t>Algorithms to Solve Multicriteria Scheduling Problems on Single Machine </t>
-[...6 lines deleted...]
-      </c>
+          <t>تأثيرحليب وبول الابل في حيوية الرؤيسات الاولية لطفيلي المشوكات الحبيبية داخل وخارج الجسم الحي</t>
+        </is>
+      </c>
+      <c r="N73" s="1"/>
       <c r="O73" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P73" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>311</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>علي ماجد عذاري منصور </t>
+          <t>رباب عبد حسين حمود </t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Ali Majeed Adhari Mansour</t>
+          <t>rabab eabd husayn hamuwd</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/q9sc428ib3xmuyk.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/n_edoa90vr4pg3q.jpeg</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>1978-09-19</t>
+          <t>1976-03-29</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
-          <t>ali_majed@uomisan.edu.iq</t>
+          <t>rabababdhussin@gmaiI.com</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
-          <t>2016-11-16</t>
+          <t>2015-06-01</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
-          <t>مناهج و طرائق التدريس </t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس </t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M74" s="1" t="inlineStr">
         <is>
-          <t>صعوبات تعلم مادة قواعد اللغة العربية في الصفين الخامس والسادس الابتدائي من وجهة نظر معلمي المادة. </t>
+          <t>اثر استخدام التعلم التعاوني والتعلم الفردي في حل التمارين الرياضية لطلبة كلية المعلمين</t>
         </is>
       </c>
       <c r="N74" s="1" t="inlineStr">
         <is>
-          <t>أثر أنموذجي جانيه وكلوز ماير في اكتساب المفاهيم النحوية ة</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O74" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P74" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>213</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>حنان كاظم عبد </t>
+          <t>كامل جاسم دهش </t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>hanan kadhim abed</t>
+          <t>Kamel Jassim dahash</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/h2supfm97y483g1.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6yv0x1rlqtfnp7c.jpg</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>1978-03-26</t>
+          <t>1975-03-21</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" s="1" t="inlineStr">
         <is>
-          <t>hanankhadem@uomisan.edu.iq</t>
+          <t>kamil.jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
-          <t>2017-12-20</t>
+          <t>2016-05-26</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس العلوم </t>
+          <t>تاريخ حديث ومعاصر</t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس العلوم </t>
+          <t>تاريخ اوربا الوسيط</t>
         </is>
       </c>
       <c r="M75" s="1" t="inlineStr">
         <is>
-          <t>المهارات الحياتية المتضمنة في كتابي العلوم للصفين  الخامس والسادس الابتدائي في مادة العلوم   </t>
-[...2 lines deleted...]
-      <c r="N75" s="1"/>
+          <t>الامارة البابانية في العهد العثماني </t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>وليم الفاتح حياته ودوره السياسي في إنجلترا </t>
+        </is>
+      </c>
       <c r="O75" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P75" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>227</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>انس صبري ابو علي</t>
+          <t>علي مصدق دلفي علي</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>anass sabri abu ali</t>
+          <t>Ali Musaddak Delphi Ali</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qroix1jtl2bgpuk.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6wrj7n18shgoby0.jpg</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>1980-09-22</t>
+          <t>1985-02-19</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" s="1" t="inlineStr">
         <is>
-          <t>anas8@uomisan.edu.iq</t>
+          <t>alidelphi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I76" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J76" s="1" t="inlineStr">
         <is>
-          <t>2018-01-18</t>
+          <t>2016-06-05</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
-          <t>فسلجة</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
-          <t>فسلجة</t>
+          <t>الرياضيات الصرفة</t>
         </is>
       </c>
       <c r="M76" s="1" t="inlineStr">
         <is>
-          <t>في تاثير الكافور على بعض المعايرالفسلجيةو  الكيمائية والنسيجة في ذكور الجرذان البيضاءو </t>
-[...2 lines deleted...]
-      <c r="N76" s="1"/>
+          <t>Algorithms to Solve Multicriteria Scheduling Problems on Single Machine </t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>A Study of Some Topics in Geometric  Function Theory Related to Certain Classes  of Analytic Functions Associated with  Differential Operators</t>
+        </is>
+      </c>
       <c r="O76" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P76" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>371</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>حسين جاسم محمد </t>
+          <t>علي ماجد عذاري منصور </t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>hussein jasim mohammed</t>
+          <t>Ali Majeed Adhari Mansour</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/m8facnjbqz4u6s0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/q9sc428ib3xmuyk.jpg</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>1968-05-02</t>
+          <t>1978-09-19</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" s="1" t="inlineStr">
         <is>
-          <t>hussainalhussainy14@gmail.com</t>
+          <t>ali_majed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I77" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J77" s="1" t="inlineStr">
         <is>
-          <t>2018-06-28</t>
+          <t>2016-11-16</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>مناهج و طرائق التدريس </t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
-          <t>الأدب الأنكليزي</t>
+          <t>طرائق تدريس </t>
         </is>
       </c>
       <c r="M77" s="1" t="inlineStr">
         <is>
-          <t>n/a</t>
+          <t>صعوبات تعلم مادة قواعد اللغة العربية في الصفين الخامس والسادس الابتدائي من وجهة نظر معلمي المادة. </t>
         </is>
       </c>
       <c r="N77" s="1" t="inlineStr">
         <is>
-          <t>n/a</t>
+          <t>أثر أنموذجي جانيه وكلوز ماير في اكتساب المفاهيم النحوية ة</t>
         </is>
       </c>
       <c r="O77" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P77" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>293</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>فاطمة عبد سعيد</t>
+          <t>حنان كاظم عبد </t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>Alaa Ali Hussein</t>
+          <t>hanan kadhim abed</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rz5_8b7cymkwgjl.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/h2supfm97y483g1.jpg</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>2017-05-24</t>
+          <t>1978-03-26</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G78" s="1"/>
       <c r="H78" s="1" t="inlineStr">
         <is>
-          <t>fatima_abed@uomisan.edu.iq</t>
+          <t>hanankhadem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I78" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J78" s="1" t="inlineStr">
         <is>
-          <t>2018-09-15</t>
+          <t>2017-12-20</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الاسلامي</t>
+          <t>طرائق تدريس العلوم </t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الفكر الاسلامي</t>
+          <t>طرائق تدريس العلوم </t>
         </is>
       </c>
       <c r="M78" s="1" t="inlineStr">
         <is>
-          <t>الطلقاء دراسة في المعنى وأشكالية القراءة التاريخية</t>
-[...6 lines deleted...]
-      </c>
+          <t>المهارات الحياتية المتضمنة في كتابي العلوم للصفين  الخامس والسادس الابتدائي في مادة العلوم   </t>
+        </is>
+      </c>
+      <c r="N78" s="1"/>
       <c r="O78" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P78" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>269</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>علاء كاظم ربع</t>
+          <t>انس صبري ابو علي</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>Alaa kadhim Rupa</t>
+          <t>anass sabri abu ali</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r7clkdz2quavnx4.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qroix1jtl2bgpuk.jpg</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>1983-01-23</t>
+          <t>1980-09-22</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" s="1" t="inlineStr">
         <is>
-          <t>alaa.kadhim@uomisan.edu.iq</t>
+          <t>anas8@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I79" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J79" s="1" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2018-01-18</t>
         </is>
       </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية / أدب</t>
+          <t>فسلجة</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
         <is>
-          <t>أدب ونقد حديث</t>
+          <t>فسلجة</t>
         </is>
       </c>
       <c r="M79" s="1" t="inlineStr">
         <is>
-          <t> 2017-2011المقموع في روايات الربيع العربي</t>
+          <t>في تاثير الكافور على بعض المعايرالفسلجيةو  الكيمائية والنسيجة في ذكور الجرذان البيضاءو </t>
         </is>
       </c>
       <c r="N79" s="1"/>
       <c r="O79" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P79" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>248</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>عمار </t>
+          <t>حسين جاسم محمد </t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t> Ammar</t>
+          <t>hussein jasim mohammed</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/e1lb9ycaotxkusv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/m8facnjbqz4u6s0.jpg</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>1973-01-01</t>
+          <t>1968-05-02</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G80" s="1"/>
       <c r="H80" s="1" t="inlineStr">
         <is>
-          <t>ammar@uomisan.edu.iq</t>
+          <t>hussainalhussainy14@gmail.com</t>
         </is>
       </c>
       <c r="I80" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J80" s="1" t="inlineStr">
         <is>
-          <t>2019-03-03</t>
+          <t>2018-06-28</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
-          <t>اللغات - اللغة العبرية </t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
         <is>
-          <t>لغة عبرية</t>
+          <t>الأدب الأنكليزي</t>
         </is>
       </c>
       <c r="M80" s="1" t="inlineStr">
         <is>
-          <t>البعد الرمزي في شعر حاييم نحمان بياليق </t>
+          <t>n/a</t>
         </is>
       </c>
       <c r="N80" s="1" t="inlineStr">
         <is>
-          <t>التجليات النفسية في شخصيات &amp;#34;تشحلة وحزقيل&amp;#34;للكاتب الاسرائيلي &amp;#34; الموج بيهار &amp;#34; ((دراسة نقدية )</t>
+          <t>n/a</t>
         </is>
       </c>
       <c r="O80" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P80" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>229</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>اسماء سلام خليل </t>
+          <t>علاء كاظم ربع</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>aismaa salam khalil</t>
+          <t>Alaa kadhim Rupa</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/zo4fyj3b85iwcv6.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r7clkdz2quavnx4.jpg</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>1981-12-29</t>
+          <t>1983-01-23</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="1" t="inlineStr">
         <is>
-          <t>asmaa_aljbirii@uomisan.ud.iq</t>
+          <t>alaa.kadhim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I81" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J81" s="1" t="inlineStr">
         <is>
-          <t>2019-03-14</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
-          <t>دكتوراه فلسفة طرائق تدريس اللغة العربية </t>
+          <t>اللغة العربية / أدب</t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية </t>
+          <t>أدب ونقد حديث</t>
         </is>
       </c>
       <c r="M81" s="1" t="inlineStr">
         <is>
-          <t>أثر التدريس لمهارات التفكير الإلكتروني في تحصيل طالبات الصف الخامس الأدبي </t>
-[...6 lines deleted...]
-      </c>
+          <t> 2017-2011المقموع في روايات الربيع العربي</t>
+        </is>
+      </c>
+      <c r="N81" s="1"/>
       <c r="O81" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P81" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>289</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>شيماء جاسم محمد</t>
+          <t>عمار محمد حطاب</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>Shaimaa Jasim Mohammed</t>
+          <t>  Ammar Mohammed Hatab</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2jyvz8hgmlfcne6.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/e1lb9ycaotxkusv.jpg</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>1978-02-20</t>
+          <t>1973-01-01</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G82" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>000000</t>
+        </is>
+      </c>
       <c r="H82" s="1" t="inlineStr">
         <is>
-          <t>shaymajasim3@gmail.com</t>
+          <t>ammar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I82" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J82" s="1" t="inlineStr">
         <is>
-          <t>2019-04-29</t>
+          <t>2019-03-03</t>
         </is>
       </c>
       <c r="K82" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>اللغات - اللغة العبرية </t>
         </is>
       </c>
       <c r="L82" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>لغة عبرية</t>
         </is>
       </c>
       <c r="M82" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية (استمع – اقرأ – ناقش) في التحصيل والاستبقاء والاتجاه نحو الخيال العلمي في مادة الحرارة والثرموداينمك لدى طلبة المرحلة الثانية كلية التربية الاساسية </t>
-[...2 lines deleted...]
-      <c r="N82" s="1"/>
+          <t>البعد الرمزي في شعر حاييم نحمان بياليق </t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>التجليات النفسية في شخصيات &amp;#34;تشحلة وحزقيل&amp;#34;للكاتب الاسرائيلي &amp;#34; الموج بيهار &amp;#34; ((دراسة نقدية )</t>
+        </is>
+      </c>
       <c r="O82" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P82" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>332</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>حسن منصور محمد </t>
+          <t>اسماء سلام خليل </t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>Hassan Mansour Mohammad</t>
+          <t>aismaa salam khalil</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qjoagctl041pn83.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/zo4fyj3b85iwcv6.jpg</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>1969-07-01</t>
+          <t>1981-12-29</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="1" t="inlineStr">
         <is>
-          <t>hassan_mansour@uomisan.edu.iq</t>
+          <t>asmaa_aljbirii@uomisan.ud.iq</t>
         </is>
       </c>
       <c r="I83" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J83" s="1" t="inlineStr">
         <is>
-          <t>2019-09-04</t>
+          <t>2019-03-14</t>
         </is>
       </c>
       <c r="K83" s="1" t="inlineStr">
         <is>
-          <t>الأدب العربي</t>
+          <t>دكتوراه فلسفة طرائق تدريس اللغة العربية </t>
         </is>
       </c>
       <c r="L83" s="1" t="inlineStr">
         <is>
-          <t>الأدب الأندلسي</t>
+          <t>طرائق تدريس اللغة العربية </t>
         </is>
       </c>
       <c r="M83" s="1" t="inlineStr">
         <is>
-          <t>الآخر في الشعر الأندلسي ابن حزم انموذجا</t>
+          <t>أثر التدريس لمهارات التفكير الإلكتروني في تحصيل طالبات الصف الخامس الأدبي </t>
         </is>
       </c>
       <c r="N83" s="1" t="inlineStr">
         <is>
-          <t>الهوية الثقافية في كتاب الذخيرة في محاسن أهل الجزيرة لابن بسام الشنتريني</t>
+          <t>فاعلية برنامج قائم على التحليل البلاغي في تنمية مهارمعارات القراءة الناقد والكتابة الإبداعية لدى طلبة قسم اللغة العربية كلية التربية الاساسية</t>
         </is>
       </c>
       <c r="O83" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P83" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>283</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>نجم عبدالزهرة حمود خضير </t>
+          <t>شيماء جاسم محمد</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>Najm Abdulzhra hmmood </t>
+          <t>Shaimaa Jasim Mohammed</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/slrtho4vu81d5xp.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2jyvz8hgmlfcne6.jpg</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>1961-10-02</t>
+          <t>1978-02-20</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1" t="inlineStr">
         <is>
-          <t>najm.a.h@uomisan.edu.iq</t>
+          <t>shaymajasim3@gmail.com</t>
         </is>
       </c>
       <c r="I84" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J84" s="1" t="inlineStr">
         <is>
-          <t>2019-09-13</t>
+          <t>2019-04-29</t>
         </is>
       </c>
       <c r="K84" s="1" t="inlineStr">
         <is>
-          <t>الادب</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L84" s="1" t="inlineStr">
         <is>
-          <t>النقد الادبي </t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M84" s="1" t="inlineStr">
         <is>
-          <t>البناء الفني في القصص القرآني </t>
-[...6 lines deleted...]
-      </c>
+          <t>أثر استراتيجية (استمع – اقرأ – ناقش) في التحصيل والاستبقاء والاتجاه نحو الخيال العلمي في مادة الحرارة والثرموداينمك لدى طلبة المرحلة الثانية كلية التربية الاساسية </t>
+        </is>
+      </c>
+      <c r="N84" s="1"/>
       <c r="O84" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P84" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>217</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>وئام عبد العادل وحيد محمد </t>
+          <t>حسن منصور محمد </t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>Weam Abduladil Waheed</t>
+          <t>Hassan Mansour Mohammad</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/lmrnx9wf0j18u2s.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qjoagctl041pn83.jpeg</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>1977-05-22</t>
+          <t>1969-07-01</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="1" t="inlineStr">
         <is>
-          <t>wayamabdel@uomisan.edu.iq</t>
+          <t>hassan_mansour@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I85" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J85" s="1" t="inlineStr">
         <is>
-          <t>2019-10-10</t>
+          <t>2019-09-04</t>
         </is>
       </c>
       <c r="K85" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية</t>
+          <t>الأدب العربي</t>
         </is>
       </c>
       <c r="L85" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة العربية</t>
+          <t>الأدب الأندلسي</t>
         </is>
       </c>
       <c r="M85" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية (R-E-A-P) في الفهم القرائي لدى طالبات الصف الثاني المتوسط</t>
+          <t>الآخر في الشعر الأندلسي ابن حزم انموذجا</t>
         </is>
       </c>
       <c r="N85" s="1" t="inlineStr">
         <is>
-          <t>بناء وحدات تعليمية على وفق نظرية التعلم ذو المعنى وفاعليتها في تحصيل مادة القراءة للمبتدئين عند طلبة كليات التربية الاساسية </t>
+          <t>الهوية الثقافية في كتاب الذخيرة في محاسن أهل الجزيرة لابن بسام الشنتريني</t>
         </is>
       </c>
       <c r="O85" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P85" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>613</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>زينب جمعه حنون</t>
+          <t>نجم عبدالزهرة حمود خضير </t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>zainab jumaah hanun</t>
+          <t>Najm Abdulzhra hmmood </t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/jwcmrutqs7gn2dy.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/slrtho4vu81d5xp.jpg</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>1976-10-28</t>
+          <t>1961-10-02</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1" t="inlineStr">
         <is>
-          <t>zainabjuma@uomisan.edu.iq</t>
+          <t>najm.a.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I86" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J86" s="1" t="inlineStr">
         <is>
-          <t>2019-10-17</t>
+          <t>2019-09-13</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
-          <t>لغه عربيه</t>
+          <t>الادب</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
-          <t>ط.ت</t>
+          <t>النقد الادبي </t>
         </is>
       </c>
       <c r="M86" s="1" t="inlineStr">
         <is>
-          <t>اثر فاعلية سلم المفهوم في الأداء التعببري لدى طالبات الصف الخامس الاعدادي</t>
-[...2 lines deleted...]
-      <c r="N86" s="1"/>
+          <t>البناء الفني في القصص القرآني </t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>الاتجاه الثقافي في النقد الروائي العربي بحث في الاجراء النقدي</t>
+        </is>
+      </c>
       <c r="O86" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P86" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>326</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>عماد جاسم محمد </t>
+          <t>وئام عبد العادل وحيد محمد </t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>Imad Jasim Mohammed </t>
+          <t>Weam Abduladil Waheed</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qwcv5f2_x68yont.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/lmrnx9wf0j18u2s.jpeg</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>2021-05-20</t>
+          <t>1977-05-22</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G87" s="1"/>
       <c r="H87" s="1" t="inlineStr">
         <is>
-          <t>imadalmajdi@gmail.com</t>
+          <t>wayamabdel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I87" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J87" s="1" t="inlineStr">
         <is>
-          <t>2019-10-18</t>
+          <t>2019-10-10</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
-          <t>اللغه الانكليزيه </t>
+          <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
-          <t>الترجمه</t>
+          <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
       <c r="M87" s="1" t="inlineStr">
         <is>
-          <t>لاتوجد</t>
+          <t>أثر استراتيجية (R-E-A-P) في الفهم القرائي لدى طالبات الصف الثاني المتوسط</t>
         </is>
       </c>
       <c r="N87" s="1" t="inlineStr">
         <is>
-          <t>لاتوجد</t>
+          <t>بناء وحدات تعليمية على وفق نظرية التعلم ذو المعنى وفاعليتها في تحصيل مادة القراءة للمبتدئين عند طلبة كليات التربية الاساسية </t>
         </is>
       </c>
       <c r="O87" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P87" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>343</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>احمد محمد فهد</t>
+          <t>زينب جمعه حنون</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Mohamed Fahd</t>
+          <t>zainab jumaah hanun</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/9fqntluzgp36ie5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/jwcmrutqs7gn2dy.jpg</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>1982-10-11</t>
+          <t>1976-10-28</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G88" s="1"/>
       <c r="H88" s="1" t="inlineStr">
         <is>
-          <t>ahmed.mohamed@uomisan.edu.iq</t>
+          <t>zainabjuma@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I88" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J88" s="1" t="inlineStr">
         <is>
-          <t>2019-10-28</t>
+          <t>2019-10-17</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
-          <t>General linguistics </t>
+          <t>لغه عربيه</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
         <is>
-          <t>English linguistics </t>
+          <t>ط.ت</t>
         </is>
       </c>
       <c r="M88" s="1" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>اثر فاعلية سلم المفهوم في الأداء التعببري لدى طالبات الصف الخامس الاعدادي</t>
         </is>
       </c>
       <c r="N88" s="1"/>
       <c r="O88" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P88" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>268</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>ضفاف مهدي حسون</t>
+          <t>عماد جاسم محمد </t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>dhifaf mahdi hasuwn</t>
+          <t>Imad Jasim Mohammed </t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/oxertsjkmwpcq2d.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qwcv5f2_x68yont.jpg</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>1989-07-04</t>
+          <t>2021-05-20</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="1" t="inlineStr">
         <is>
-          <t>dhifaf_mahdi@uomisan.edu.iq</t>
+          <t>imadalmajdi@gmail.com</t>
         </is>
       </c>
       <c r="I89" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J89" s="1" t="inlineStr">
         <is>
-          <t>2020-01-05</t>
+          <t>2019-10-18</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>اللغه الانكليزيه </t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الخليج العربي</t>
+          <t>الترجمه</t>
         </is>
       </c>
       <c r="M89" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>لاتوجد</t>
         </is>
       </c>
       <c r="N89" s="1" t="inlineStr">
         <is>
-          <t>الدور الكويتي في منظمة الاقطار المصدرة للنفط اوبلم 1961_1991</t>
+          <t>لاتوجد</t>
         </is>
       </c>
       <c r="O89" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P89" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>375</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>رعد هوير سويلم</t>
+          <t>احمد محمد فهد</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>raad huyar suaylm</t>
+          <t>Ahmed Mohamed Fahd</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/b1l4v3_x6aht9dy.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/9fqntluzgp36ie5.jpg</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>1980-06-05</t>
+          <t>1982-10-11</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G90" s="1"/>
       <c r="H90" s="1" t="inlineStr">
         <is>
-          <t>raadalkaba1980@gmail.com</t>
+          <t>ahmed.mohamed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I90" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J90" s="1" t="inlineStr">
         <is>
-          <t>2020-01-21</t>
+          <t>2019-10-28</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
-          <t>النقد الحديث</t>
+          <t>General linguistics </t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
-          <t>السرد والنقد الثقافي</t>
+          <t>English linguistics </t>
         </is>
       </c>
       <c r="M90" s="1" t="inlineStr">
         <is>
-          <t>صورة البطل في شعر العصر العباسي الثالث</t>
-[...6 lines deleted...]
-      </c>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N90" s="1"/>
       <c r="O90" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P90" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>333</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>هديل صالح مهدي</t>
+          <t>ضفاف مهدي حسون</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>Hadeel Salih Mahdi</t>
+          <t>dhifaf mahdi hasuwn</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/6xvo4tq0wp3y8fr.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/oxertsjkmwpcq2d.jpg</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>1989-01-30</t>
+          <t>1989-07-04</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G91" s="1"/>
       <c r="H91" s="1" t="inlineStr">
         <is>
-          <t>hadeel.salih@uomisan.edu.iq</t>
+          <t>dhifaf_mahdi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I91" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J91" s="1" t="inlineStr">
         <is>
-          <t>2020-03-01</t>
+          <t>2020-01-05</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء التطبيقية</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
         <is>
-          <t>نانوتكنولوجي</t>
+          <t>تاريخ الخليج العربي</t>
         </is>
       </c>
       <c r="M91" s="1" t="inlineStr">
         <is>
-          <t>APPLICATION OF RADIOLOGICAL DATA OF LIGNOCERIC ACID C24H48O2  IN MEDICAL FIELD</t>
+          <t>0</t>
         </is>
       </c>
       <c r="N91" s="1" t="inlineStr">
         <is>
-          <t>synthesis, characterization and biomedical applications of gold nanoparticles </t>
+          <t>الدور الكويتي في منظمة الاقطار المصدرة للنفط اوبلم 1961_1991</t>
         </is>
       </c>
       <c r="O91" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P91" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>219</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>علي طالب محمد</t>
+          <t>رعد هوير سويلم</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>ali talib mohammed</t>
+          <t>raad huyar suaylm</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/da6e27f_8nuvl4w.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/b1l4v3_x6aht9dy.jpg</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>1980-06-05</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G92" s="1"/>
       <c r="H92" s="1" t="inlineStr">
         <is>
-          <t>mayada@gmail.com</t>
+          <t>raadalkaba1980@gmail.com</t>
         </is>
       </c>
       <c r="I92" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J92" s="1" t="inlineStr">
         <is>
-          <t>2020-03-06</t>
+          <t>2020-01-21</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
-          <t>الصفوف الاولى</t>
+          <t>النقد الحديث</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
         <is>
-          <t>الصفوف الاولى</t>
+          <t>السرد والنقد الثقافي</t>
         </is>
       </c>
       <c r="M92" s="1" t="inlineStr">
         <is>
-          <t>الصفوف الاولى</t>
-[...2 lines deleted...]
-      <c r="N92" s="1"/>
+          <t>صورة البطل في شعر العصر العباسي الثالث</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>تمثيلات الخوف في الرواية العراقية(2003-2015) </t>
+        </is>
+      </c>
       <c r="O92" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P92" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>300</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>سجى زبير ذيبان</t>
+          <t>هديل صالح مهدي</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>saja zubayr dhiban</t>
-[...2 lines deleted...]
-      <c r="D93" s="1"/>
+          <t>Hadeel Salih Mahdi</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/6xvo4tq0wp3y8fr.jpeg</t>
+        </is>
+      </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>1988-06-10</t>
+          <t>1989-01-30</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G93" s="1"/>
       <c r="H93" s="1" t="inlineStr">
         <is>
-          <t>saja-zubear@uomisan.edu.iq</t>
+          <t>hadeel.salih@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I93" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J93" s="1" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2020-03-01</t>
         </is>
       </c>
       <c r="K93" s="1" t="inlineStr">
         <is>
-          <t>الكيمياء</t>
+          <t>الفيزياء التطبيقية</t>
         </is>
       </c>
       <c r="L93" s="1" t="inlineStr">
         <is>
-          <t>الكيمياء الحياتية</t>
+          <t>نانوتكنولوجي</t>
         </is>
       </c>
       <c r="M93" s="1" t="inlineStr">
         <is>
-          <t>Investigation of specific and non-specific detection methods for isothermal amplification of Morganellamorganii</t>
-[...2 lines deleted...]
-      <c r="N93" s="1"/>
+          <t>APPLICATION OF RADIOLOGICAL DATA OF LIGNOCERIC ACID C24H48O2  IN MEDICAL FIELD</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>synthesis, characterization and biomedical applications of gold nanoparticles </t>
+        </is>
+      </c>
       <c r="O93" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P93" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>708</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>شيماء كريم حسون</t>
+          <t>علي طالب محمد</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>shaemaa Kareem Hassoun</t>
+          <t>ali talib mohammed</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/utczy7_6hj5vg9n.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/da6e27f_8nuvl4w.jpg</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>1985-03-07</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G94" s="1"/>
       <c r="H94" s="1" t="inlineStr">
         <is>
-          <t>shayamaa@uomisan.edu.iq</t>
+          <t>mayada@gmail.com</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
-          <t>2020-06-21</t>
+          <t>2020-03-06</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>الصفوف الاولى</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>الصفوف الاولى</t>
         </is>
       </c>
       <c r="M94" s="1" t="inlineStr">
         <is>
-          <t>التدريس باستراتيجية الاحداث المتناقضةواثره في التفكير الرياضي لدى طالبات الصف الثاني المتوسط</t>
-[...6 lines deleted...]
-      </c>
+          <t>الصفوف الاولى</t>
+        </is>
+      </c>
+      <c r="N94" s="1"/>
       <c r="O94" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P94" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>298</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>صلاح رحيم جبار غضيب </t>
+          <t>سجى زبير ذيبان</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>salah raheem jabaar ghadhib</t>
-[...6 lines deleted...]
-      </c>
+          <t>saja zubayr dhiban</t>
+        </is>
+      </c>
+      <c r="D95" s="1"/>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>1977-10-04</t>
+          <t>1988-06-10</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G95" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>07709877559</t>
+        </is>
+      </c>
       <c r="H95" s="1" t="inlineStr">
         <is>
-          <t>salah.rahim@uomisan.edu.iq</t>
+          <t>saja-zubear@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J95" s="1" t="inlineStr">
         <is>
-          <t>2020-07-19</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>الكيمياء</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة </t>
+          <t>الكيمياء الحياتية</t>
         </is>
       </c>
       <c r="M95" s="1" t="inlineStr">
         <is>
-          <t>Comparative Analysis of the Word-Formation Categories of the Arabic and Russian Languages for the Purposes of Translation </t>
+          <t>Investigation of specific and non-specific detection methods for isothermal amplification of Morganellamorganii</t>
         </is>
       </c>
       <c r="N95" s="1"/>
       <c r="O95" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P95" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>291</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>حسام احمد علي</t>
+          <t>شيماء كريم حسون</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>Hussam Ahmed Ali</t>
+          <t>shaemaa Kareem Hassoun</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ij6yt9qv_a0u5hf.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/utczy7_6hj5vg9n.jpeg</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>2021-03-03</t>
+          <t>1985-03-07</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G96" s="1"/>
       <c r="H96" s="1" t="inlineStr">
         <is>
-          <t>hasmalm91@gmail.com</t>
+          <t>shayamaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I96" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J96" s="1" t="inlineStr">
         <is>
-          <t>2020-09-13</t>
+          <t>2020-06-21</t>
         </is>
       </c>
       <c r="K96" s="1" t="inlineStr">
         <is>
-          <t>فلسفة</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L96" s="1" t="inlineStr">
         <is>
-          <t>اسلامي</t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M96" s="1" t="inlineStr">
         <is>
-          <t>لاصلح الديني عند محمد فتح الله جولن</t>
+          <t>التدريس باستراتيجية الاحداث المتناقضةواثره في التفكير الرياضي لدى طالبات الصف الثاني المتوسط</t>
         </is>
       </c>
       <c r="N96" s="1" t="inlineStr">
         <is>
-          <t> نظرية وحدة الوجود بين السيوطي والبقاعي دراسة تحليلية نقدية مقارنة</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O96" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P96" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>391</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>زهراء ماهود محمد</t>
+          <t>صلاح رحيم جبار غضيب </t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Mahoud Muhammad</t>
+          <t>salah raheem jabaar ghadhib</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/cv97yoiz_xjlg1d.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ht2ag467elqdn3s.jpg</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>1976-04-06</t>
+          <t>1977-10-04</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G97" s="1"/>
       <c r="H97" s="1" t="inlineStr">
         <is>
-          <t>zahra@uomisan.edu.iq</t>
+          <t>salah.rahim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I97" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J97" s="1" t="inlineStr">
         <is>
-          <t>2021-02-04</t>
+          <t>2020-07-19</t>
         </is>
       </c>
       <c r="K97" s="1" t="inlineStr">
         <is>
-          <t>فنون جميلة</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L97" s="1" t="inlineStr">
         <is>
-          <t>فنون تشكيلية رسم</t>
+          <t>علم اللغة </t>
         </is>
       </c>
       <c r="M97" s="1" t="inlineStr">
         <is>
-          <t>اشكالية التعبير الرسم العراقي المعاصر</t>
-[...6 lines deleted...]
-      </c>
+          <t>Comparative Analysis of the Word-Formation Categories of the Arabic and Russian Languages for the Purposes of Translation </t>
+        </is>
+      </c>
+      <c r="N97" s="1"/>
       <c r="O97" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P97" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>385</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>عيسى صفاء عيسى حسن </t>
+          <t>حسام احمد علي</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>isaa safa&amp;#39; isaa hasan</t>
+          <t>Hussam Ahmed Ali</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/l4dj7gi5urehwc2.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ij6yt9qv_a0u5hf.jpeg</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>1982-04-11</t>
+          <t>2021-03-03</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G98" s="1"/>
       <c r="H98" s="1" t="inlineStr">
         <is>
-          <t>issasafaa@uomisan.edu.iq</t>
+          <t>hasmalm91@gmail.com</t>
         </is>
       </c>
       <c r="I98" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J98" s="1" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2020-09-13</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانجليزية </t>
+          <t>فلسفة</t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة </t>
+          <t>اسلامي</t>
         </is>
       </c>
       <c r="M98" s="1" t="inlineStr">
         <is>
-          <t>The impact of society on the individual language identity </t>
-[...2 lines deleted...]
-      <c r="N98" s="1"/>
+          <t>لاصلح الديني عند محمد فتح الله جولن</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t> نظرية وحدة الوجود بين السيوطي والبقاعي دراسة تحليلية نقدية مقارنة</t>
+        </is>
+      </c>
       <c r="O98" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P98" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>616</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>ماجد باني ماذي </t>
+          <t>زهراء ماهود محمد</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>Majid Bani Madhi </t>
+          <t>Zahraa Mahoud Muhammad</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ua_h8d357zc2nwx.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/cv97yoiz_xjlg1d.png</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>1977-07-01</t>
+          <t>1976-04-06</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G99" s="1"/>
       <c r="H99" s="1" t="inlineStr">
         <is>
-          <t>majid_bani@uomisan.edu.iq</t>
+          <t>zahra@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I99" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J99" s="1" t="inlineStr">
         <is>
-          <t>2021-04-01</t>
+          <t>2021-02-04</t>
         </is>
       </c>
       <c r="K99" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>فنون جميلة</t>
         </is>
       </c>
       <c r="L99" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الأنكليزية </t>
+          <t>فنون تشكيلية رسم</t>
         </is>
       </c>
       <c r="M99" s="1" t="inlineStr">
         <is>
-          <t>SELF-AND-PEER ASSESSMENT: A TECHNIQUE FOR TEACHING COMPOSITION WRITING</t>
-[...2 lines deleted...]
-      <c r="N99" s="1"/>
+          <t>اشكالية التعبير الرسم العراقي المعاصر</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>التحول الزمكاني في تشكيل مابعد الحداثة دراسة سبرنطيقية</t>
+        </is>
+      </c>
       <c r="O99" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P99" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>974</t>
+          <t>386</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>عدنان محيسن علي</t>
+          <t>عيسى صفاء عيسى حسن </t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>Adnan Mohaisen Ali</t>
+          <t>isaa safa&amp;#39; isaa hasan</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/52h6tcq0v4akinz.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/l4dj7gi5urehwc2.jpg</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>1972-09-20</t>
+          <t>1982-04-11</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G100" s="1"/>
       <c r="H100" s="1" t="inlineStr">
         <is>
-          <t>adnan.am7094@gmail.com</t>
+          <t>issasafaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I100" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J100" s="1" t="inlineStr">
         <is>
-          <t>2021-08-01</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة الانكليزية</t>
+          <t>اللغة الانجليزية </t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
-          <t>فقه اللغة الانكليزية</t>
+          <t>علم اللغة </t>
         </is>
       </c>
       <c r="M100" s="1" t="inlineStr">
         <is>
-          <t>المصطلحات التقيمية في اللغة العربية والانكليزية</t>
-[...6 lines deleted...]
-      </c>
+          <t>The impact of society on the individual language identity </t>
+        </is>
+      </c>
+      <c r="N100" s="1"/>
       <c r="O100" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P100" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>308</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>نائل </t>
+          <t>ماجد باني ماذي </t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>naeel</t>
+          <t>Majid Bani Madhi </t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/pdbzailnqu9chvo.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ua_h8d357zc2nwx.jpg</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>2021-09-26</t>
+          <t>1977-07-01</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G101" s="1"/>
       <c r="H101" s="1" t="inlineStr">
         <is>
-          <t>nnaaeell314@gmail.com</t>
+          <t>majid_bani@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I101" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J101" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-04-01</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
-          <t>الادب العربي</t>
+          <t>طرائق تدريس اللغة الأنكليزية </t>
         </is>
       </c>
       <c r="M101" s="1" t="inlineStr">
         <is>
-          <t>القراءة الممكنة في النص النقدي الابداعي )الغائب انموذجا)</t>
-[...6 lines deleted...]
-      </c>
+          <t>SELF-AND-PEER ASSESSMENT: A TECHNIQUE FOR TEACHING COMPOSITION WRITING</t>
+        </is>
+      </c>
+      <c r="N101" s="1"/>
       <c r="O101" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P101" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>974</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>ريام صبيح جاسم كاطع </t>
+          <t>عدنان محيسن علي</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>ream sabeh jasim katie</t>
+          <t>Adnan Mohaisen Ali</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w59pju68x_h7soe.jpg</t>
+          <t>uploads/files/52h6tcq0v4akinz.jpg</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>1986-04-27</t>
+          <t>1972-09-20</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G102" s="1"/>
       <c r="H102" s="1" t="inlineStr">
         <is>
-          <t>riamahmed@uomisan.edu.iq</t>
+          <t>adnan.am7094@gmail.com</t>
         </is>
       </c>
       <c r="I102" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J102" s="1" t="inlineStr">
         <is>
-          <t>2021-10-03</t>
+          <t>2021-08-01</t>
         </is>
       </c>
       <c r="K102" s="1" t="inlineStr">
         <is>
-          <t>علم النبات </t>
+          <t>علم اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L102" s="1" t="inlineStr">
         <is>
-          <t>بيئه نباتيه </t>
+          <t>فقه اللغة الانكليزية</t>
         </is>
       </c>
       <c r="M102" s="1" t="inlineStr">
         <is>
-          <t>daptation of Chenopodium murale to different habitats in Nile Delta, Egypt</t>
-[...2 lines deleted...]
-      <c r="N102" s="1"/>
+          <t>المصطلحات التقيمية في اللغة العربية والانكليزية</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>مناضرة متعددة التخصصات في الاختلافات اللغوية</t>
+        </is>
+      </c>
       <c r="O102" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P102" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>218</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>رياض غني محمود</t>
+          <t>نائل </t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>Riyadh Ghani Mahmoud</t>
+          <t>naeel</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hqo7wv1dubmcg63.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/pdbzailnqu9chvo.jpg</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>2012-02-25</t>
+          <t>2021-09-26</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G103" s="1"/>
       <c r="H103" s="1" t="inlineStr">
         <is>
-          <t>rydhgany@gmail.com</t>
+          <t>nnaaeell314@gmail.com</t>
         </is>
       </c>
       <c r="I103" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J103" s="1" t="inlineStr">
         <is>
-          <t>2021-10-04</t>
+          <t>2021-09-14</t>
         </is>
       </c>
       <c r="K103" s="1" t="inlineStr">
         <is>
-          <t>التاريخ</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L103" s="1" t="inlineStr">
         <is>
-          <t>الحديث والمعاصر</t>
+          <t>الادب العربي</t>
         </is>
       </c>
       <c r="M103" s="1" t="inlineStr">
         <is>
-          <t>يوسف رجيب جهوده الصحفية وآراؤه السياسية ١٩٠٠١٩٤٧</t>
-[...2 lines deleted...]
-      <c r="N103" s="1"/>
+          <t>القراءة الممكنة في النص النقدي الابداعي )الغائب انموذجا)</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>صورة المثقف في الرواية العراقية المعاصرة</t>
+        </is>
+      </c>
       <c r="O103" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P103" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>314</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>فاطمة عادل داخل</t>
+          <t>ريام صبيح جاسم كاطع </t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>fatimat adil dakhil</t>
+          <t>ream sabeh jasim katie</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/j0zx4s1mlkv8rh2.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w59pju68x_h7soe.jpg</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>1979-12-01</t>
+          <t>1986-04-27</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G104" s="1"/>
       <c r="H104" s="1" t="inlineStr">
         <is>
-          <t>hhjjkk@gmail.com</t>
+          <t>riamahmed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I104" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J104" s="1" t="inlineStr">
         <is>
-          <t>2021-11-10</t>
+          <t>2021-10-03</t>
         </is>
       </c>
       <c r="K104" s="1" t="inlineStr">
         <is>
-          <t>علم النفس</t>
+          <t>علم النبات </t>
         </is>
       </c>
       <c r="L104" s="1" t="inlineStr">
         <is>
-          <t>ارشاد نفسي</t>
+          <t>بيئه نباتيه </t>
         </is>
       </c>
       <c r="M104" s="1" t="inlineStr">
         <is>
-          <t>اثر برنامج ارشادي في خفض العدائية لدا طلبة الجامعة </t>
-[...6 lines deleted...]
-      </c>
+          <t>daptation of Chenopodium murale to different habitats in Nile Delta, Egypt</t>
+        </is>
+      </c>
+      <c r="N104" s="1"/>
       <c r="O104" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P104" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>318</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>فهمي محمد رامز فهمي مالي </t>
+          <t>رياض غني محمود</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>FAHMI MUHAMAD RAMIZ FAHMI </t>
+          <t>Riyadh Ghani Mahmoud</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hqdpxojzkcvl7y9.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/hqo7wv1dubmcg63.jpg</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>2022-03-19</t>
+          <t>2012-02-25</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="1" t="inlineStr">
         <is>
-          <t>fagmey1974@gmail.com</t>
+          <t>rydhgany@gmail.com</t>
         </is>
       </c>
       <c r="I105" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J105" s="1" t="inlineStr">
         <is>
-          <t>2022-05-23</t>
+          <t>2021-10-04</t>
         </is>
       </c>
       <c r="K105" s="1" t="inlineStr">
         <is>
-          <t>&amp;#39;طرائق تدريس التربية الفنية </t>
+          <t>التاريخ</t>
         </is>
       </c>
       <c r="L105" s="1" t="inlineStr">
         <is>
-          <t>التربية الفنية </t>
+          <t>الحديث والمعاصر</t>
         </is>
       </c>
       <c r="M105" s="1" t="inlineStr">
         <is>
-          <t>الانفعالات النفسية في رسوم تلامذة المرحلة الابتدائية في ضوء مراحل التعبير </t>
+          <t>يوسف رجيب جهوده الصحفية وآراؤه السياسية ١٩٠٠١٩٤٧</t>
         </is>
       </c>
       <c r="N105" s="1"/>
       <c r="O105" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P105" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>496</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t> شفاء حسين </t>
+          <t>فاطمة عادل داخل</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>Shifaa Hussein </t>
+          <t>fatimat adil dakhil</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/gma1vori6qbnel_.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/j0zx4s1mlkv8rh2.JPG</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>1986-12-01</t>
+          <t>1979-12-01</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G106" s="1"/>
       <c r="H106" s="1" t="inlineStr">
         <is>
-          <t>shifaahussien86@gmail.com</t>
+          <t>hhjjkk@gmail.com</t>
         </is>
       </c>
       <c r="I106" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J106" s="1" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2021-11-10</t>
         </is>
       </c>
       <c r="K106" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>علم النفس</t>
         </is>
       </c>
       <c r="L106" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>ارشاد نفسي</t>
         </is>
       </c>
       <c r="M106" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية التعليم المتمازج في التحصيل وتنمية عادات العقل لدى طلبة كلية التربية الاساسية في مادة طرائق التـدريس المتخصـصة</t>
-[...2 lines deleted...]
-      <c r="N106" s="1"/>
+          <t>اثر برنامج ارشادي في خفض العدائية لدا طلبة الجامعة </t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
       <c r="O106" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P106" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>601</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>مصطفى فاخر </t>
+          <t>فهمي محمد رامز فهمي مالي </t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>mustafa fakher</t>
+          <t>FAHMI MUHAMAD RAMIZ FAHMI </t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r1ovctk0hpjqai5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hqdpxojzkcvl7y9.jpg</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>2022-03-19</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G107" s="1"/>
       <c r="H107" s="1" t="inlineStr">
         <is>
-          <t>mus@uomisan.edu.iq</t>
+          <t>fagmey1974@gmail.com</t>
         </is>
       </c>
       <c r="I107" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J107" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>2022-05-23</t>
         </is>
       </c>
       <c r="K107" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>&amp;#39;طرائق تدريس التربية الفنية </t>
         </is>
       </c>
       <c r="L107" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>التربية الفنية </t>
         </is>
       </c>
       <c r="M107" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>الانفعالات النفسية في رسوم تلامذة المرحلة الابتدائية في ضوء مراحل التعبير </t>
         </is>
       </c>
       <c r="N107" s="1"/>
       <c r="O107" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P107" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>697</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>تاج الدين ناصر عبد علي</t>
+          <t> شفاء حسين </t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>Taj-Aldeen Naser Abdali</t>
+          <t>Shifaa Hussein </t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/nm7p52h_vfzdg69.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/gma1vori6qbnel_.jpg</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>1990-01-01</t>
+          <t>1986-12-01</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G108" s="1"/>
       <c r="H108" s="1" t="inlineStr">
         <is>
-          <t>tajaldeen@uomisan.edu.iq</t>
+          <t>shifaahussien86@gmail.com</t>
         </is>
       </c>
       <c r="I108" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J108" s="1" t="inlineStr">
         <is>
-          <t>2023-04-22</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="K108" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسبات</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="L108" s="1" t="inlineStr">
         <is>
-          <t>Cybersecurity</t>
-[...2 lines deleted...]
-      <c r="M108" s="1"/>
+          <t>مناهج وطرائق تدريس عامة </t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>أثر استراتيجية التعليم المتمازج في التحصيل وتنمية عادات العقل لدى طلبة كلية التربية الاساسية في مادة طرائق التـدريس المتخصـصة</t>
+        </is>
+      </c>
       <c r="N108" s="1"/>
       <c r="O108" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P108" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>1048</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>د.مصطفى طاهر حاتم </t>
+          <t>م.د. فاطمة عبد سعيد</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>Dr. Mustafa Taher Hatem</t>
+          <t>Dr. Fatima Abd  Saeed </t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mxagbq6hrne20vj.jpg</t>
+          <t>uploads/files/ka5wb4gyxs0pzn8.jpeg</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>1984-06-07</t>
+          <t>1966-04-04</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
-          <t>07705571012 </t>
+          <t>098765543322</t>
         </is>
       </c>
       <c r="H109" s="1" t="inlineStr">
         <is>
-          <t>pgs.mustafa.taher@uobasrah.edu.iq</t>
+          <t>fatima.abed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I109" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J109" s="1" t="inlineStr">
         <is>
-          <t>2024-05-26</t>
+          <t>2023-02-20</t>
         </is>
       </c>
       <c r="K109" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>التاريخ الاسلامي</t>
         </is>
       </c>
       <c r="L109" s="1" t="inlineStr">
         <is>
-          <t>تقانات - طحالب </t>
+          <t>التاريخ الاسلامي</t>
         </is>
       </c>
       <c r="M109" s="1" t="inlineStr">
         <is>
-          <t>تقـييم بـعض أنـواع الطـحالب الخضر-المـزرقـة الـمعزولة مـن التربة - جنوب العـراق في انتاجها للـسموم الكـبدية وتأثير طحلب Oscillatoria pseudogeminata  في نمو نبات الطماطة Lycopersicon esculentum Mill.</t>
+          <t>الطلقاء دراسة في المعنى وإشكالية القراءة التاريخية </t>
         </is>
       </c>
       <c r="N109" s="1" t="inlineStr">
         <is>
-          <t>عزل وتشخيص السموم الكبدية Microcystins   من بعض الطحالب الخضر المزرقة المعزولة من البيئة المائية في محافظة البصرة - العراق</t>
+          <t>بناء الدولة بين فكر الامام علي بن ابي طالب(عليه السلام) ومنهج ابن خلدون (ت808هـ) دراسة تحليلية</t>
         </is>
       </c>
       <c r="O109" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P109" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>709</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>كرار علي مطير</t>
+          <t>مصطفى فاخر </t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>Karrara Ali Muttair</t>
+          <t>mustafa fakher</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/8ar_just0f4qkzh.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r1ovctk0hpjqai5.jpg</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>1992-01-01</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G110" s="1"/>
       <c r="H110" s="1" t="inlineStr">
         <is>
-          <t>karrar.sport120@gmail.com</t>
+          <t>mus@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I110" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J110" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="K110" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضة</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L110" s="1" t="inlineStr">
         <is>
-          <t>التدريب الرياضي </t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="M110" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات خاصة بوسائل تدريبية مساعدة في تطوير التصرف الحركي اللحظي في المواقف الفردية وعلاقتها بمستوى الذكاء للاعبي الخط الخلفي في كرة اليد في الدوري النخبه العراقي</t>
-[...6 lines deleted...]
-      </c>
+          <t>علوم حاسبات</t>
+        </is>
+      </c>
+      <c r="N110" s="1"/>
       <c r="O110" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P110" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>856</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>امنه سالم حسن</t>
+          <t>تاج الدين ناصر عبد علي</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>Amina salim hassan</t>
-[...2 lines deleted...]
-      <c r="D111" s="1"/>
+          <t>Taj-Aldeen Naser Abdali</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/nm7p52h_vfzdg69.jpg</t>
+        </is>
+      </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>1984-01-17</t>
+          <t>1990-01-01</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G111" s="1"/>
       <c r="H111" s="1" t="inlineStr">
         <is>
-          <t>aamena.salim@uomisan.edu.iq</t>
+          <t>tajaldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I111" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J111" s="1" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2023-04-22</t>
         </is>
       </c>
       <c r="K111" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L111" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
-[...11 lines deleted...]
-      </c>
+          <t>Cybersecurity</t>
+        </is>
+      </c>
+      <c r="M111" s="1"/>
+      <c r="N111" s="1"/>
       <c r="O111" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P111" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>1046</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>فاتن خضير عباس </t>
+          <t>حسن رعد عبد الرزاق </t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>Faten Khudair Abbas</t>
+          <t>hassan raad</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/vdrpxbnw1yhgeuz.jpg</t>
+          <t>uploads/files/x2iwo8led3snquj.jpg</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>1989-07-17</t>
+          <t>1991-01-22</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G112" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>07765087130</t>
+        </is>
+      </c>
       <c r="H112" s="1" t="inlineStr">
         <is>
-          <t>fatanf145@gmail.com</t>
+          <t>tim750308@gmail.com</t>
         </is>
       </c>
       <c r="I112" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J112" s="1" t="inlineStr">
         <is>
-          <t>2024-12-15</t>
+          <t>2024-04-27</t>
         </is>
       </c>
       <c r="K112" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة </t>
+          <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L112" s="1" t="inlineStr">
         <is>
-          <t>فسلجة طبية </t>
-[...6 lines deleted...]
-      </c>
+          <t>تاريخ الدوله الامويه </t>
+        </is>
+      </c>
+      <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P112" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>1032</t>
+          <t>918</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>ايمان علي حسين</t>
+          <t>د.مصطفى طاهر حاتم </t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>Eman Ali Hussein</t>
-[...2 lines deleted...]
-      <c r="D113" s="1"/>
+          <t>Dr. Mustafa Taher Hatem</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/mxagbq6hrne20vj.jpg</t>
+        </is>
+      </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>1989-09-07</t>
+          <t>1984-06-07</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
-          <t>07722998445</t>
+          <t>07705571012 </t>
         </is>
       </c>
       <c r="H113" s="1" t="inlineStr">
         <is>
-          <t>imanalihussin@uomisan.edu.iq</t>
+          <t>pgs.mustafa.taher@uobasrah.edu.iq</t>
         </is>
       </c>
       <c r="I113" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J113" s="1" t="inlineStr">
         <is>
-          <t>2025-12-30</t>
+          <t>2024-05-26</t>
         </is>
       </c>
       <c r="K113" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L113" s="1" t="inlineStr">
         <is>
-          <t>فسلجه حيوان</t>
+          <t>تقانات - طحالب </t>
         </is>
       </c>
       <c r="M113" s="1" t="inlineStr">
         <is>
-          <t>تقييم مستوى الأوستييوكالسين وبعض الهرمونات والمعايير الكيموحيوية لدى الذكور المرضى المصابين بمرض السكري من النوع الثاني في محافظة ميسان</t>
+          <t>تقـييم بـعض أنـواع الطـحالب الخضر-المـزرقـة الـمعزولة مـن التربة - جنوب العـراق في انتاجها للـسموم الكـبدية وتأثير طحلب Oscillatoria pseudogeminata  في نمو نبات الطماطة Lycopersicon esculentum Mill.</t>
         </is>
       </c>
       <c r="N113" s="1" t="inlineStr">
         <is>
-          <t>دراسة بعض الجوانب الفسيولوجية والنسيجية لدى النساء قبل وبعد سن اليأس المشخَّصات بمرض حصى المرارة في مركز محافظة ميسان </t>
+          <t>عزل وتشخيص السموم الكبدية Microcystins   من بعض الطحالب الخضر المزرقة المعزولة من البيئة المائية في محافظة البصرة - العراق</t>
         </is>
       </c>
       <c r="O113" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P113" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>895</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>مصطفى اسماعيل ياسين</t>
+          <t>كرار علي مطير</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Ismail Aseen</t>
+          <t>Karrara Ali Muttair</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qm8z4idfun9vo0x.jpg</t>
+          <t>uploads/photos/8ar_just0f4qkzh.jpg</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1992-01-01</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G114" s="1"/>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>07712660606</t>
+        </is>
+      </c>
       <c r="H114" s="1" t="inlineStr">
         <is>
-          <t>hadra1355311@gmail.com</t>
+          <t>karrar.sport120@gmail.com</t>
         </is>
       </c>
       <c r="I114" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J114" s="1" t="inlineStr">
         <is>
-          <t>2012-06-24</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K114" s="1" t="inlineStr">
         <is>
-          <t>تربيه رياضيه</t>
+          <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L114" s="1" t="inlineStr">
         <is>
-          <t>تربيه رياضيه</t>
+          <t>التدريب الرياضي </t>
         </is>
       </c>
       <c r="M114" s="1" t="inlineStr">
         <is>
-          <t>بناء مقياس السلوك القيادي لمدربي ذوي الاحتياجات الخاصه فئة الاعاقة الفيزياوية</t>
+          <t>تاثير تمرينات خاصة بوسائل تدريبية مساعدة في تطوير التصرف الحركي اللحظي في المواقف الفردية وعلاقتها بمستوى الذكاء للاعبي الخط الخلفي في كرة اليد في الدوري النخبه العراقي</t>
         </is>
       </c>
       <c r="N114" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>تاثير تمرينات خاصة باسلوب المنافسة في التحمل الخاص والتكوينات الهجومية للاعبي الدوري الممتاز لكرة اليد</t>
         </is>
       </c>
       <c r="O114" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P114" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>247</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>مصطفى فالح صحن </t>
+          <t>علي فرحان حاشوس</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>mustafaa falh sahn</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ali Farhan Hashous</t>
+        </is>
+      </c>
+      <c r="D115" s="1"/>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>1984-04-13</t>
+          <t>1993-06-17</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G115" s="1"/>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>07716679964</t>
+        </is>
+      </c>
       <c r="H115" s="1" t="inlineStr">
         <is>
-          <t>mustafafalih84@gmail.com</t>
+          <t>ali_fr@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I115" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J115" s="1" t="inlineStr">
         <is>
-          <t>2012-09-01</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="K115" s="1" t="inlineStr">
         <is>
-          <t>ماجستير علوم حاسبات </t>
+          <t>علوم رياضيات</t>
         </is>
       </c>
       <c r="L115" s="1" t="inlineStr">
         <is>
-          <t>ماجستير علوم حاسبات عام</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M115" s="1" t="inlineStr">
         <is>
-          <t>-</t>
-[...2 lines deleted...]
-      <c r="N115" s="1"/>
+          <t>Suboptimal cutting stocks problem in 1-2-3 dimensional </t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Investigating on Stability in Optimal control systems</t>
+        </is>
+      </c>
       <c r="O115" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P115" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>892</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>آلاء عبد الحسن محسن </t>
+          <t>امنه سالم حسن</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>Alla Abd Al Hassan Mohssen </t>
-[...6 lines deleted...]
-      </c>
+          <t>Amina salim hassan</t>
+        </is>
+      </c>
+      <c r="D116" s="1"/>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>1974-02-17</t>
+          <t>1984-01-17</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G116" s="1"/>
       <c r="H116" s="1" t="inlineStr">
         <is>
-          <t>rekea205@gmail.com</t>
+          <t>aamena.salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I116" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J116" s="1" t="inlineStr">
         <is>
-          <t>2013-07-23</t>
+          <t>2024-11-07</t>
         </is>
       </c>
       <c r="K116" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة Biology </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L116" s="1" t="inlineStr">
         <is>
-          <t>علم الحيوان Zoology </t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M116" s="1" t="inlineStr">
         <is>
-          <t>مكافحة عثة التمور باستخدام طفيلي البراكون وتقنية الذكور العقيمة بواسطة اشعة كاما</t>
-[...2 lines deleted...]
-      <c r="N116" s="1"/>
+          <t>ابنية الافعال في ديوان ابي الاسود الدؤلي </t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>القصائد المشهورة في الشعر العربي (دراسة اسلوبية)</t>
+        </is>
+      </c>
       <c r="O116" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P116" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>306</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>علي محمد عذاب</t>
+          <t>فاتن خضير عباس </t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>Ali Muhammad athab</t>
+          <t>Faten Khudair Abbas</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7_l14w2k0pbd9vi.jpg</t>
+          <t>uploads/files/vdrpxbnw1yhgeuz.jpg</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>1968-09-01</t>
+          <t>1989-07-17</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G117" s="1"/>
       <c r="H117" s="1" t="inlineStr">
         <is>
-          <t>aliathab71@yahoo.com</t>
+          <t>fatanf145@gmail.com</t>
         </is>
       </c>
       <c r="I117" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J117" s="1" t="inlineStr">
         <is>
-          <t>2014-02-27</t>
+          <t>2024-12-15</t>
         </is>
       </c>
       <c r="K117" s="1" t="inlineStr">
         <is>
-          <t>فيزياء </t>
+          <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L117" s="1" t="inlineStr">
         <is>
-          <t>هوائيات مايكروية</t>
+          <t>فسلجة طبية </t>
         </is>
       </c>
       <c r="M117" s="1" t="inlineStr">
         <is>
-          <t>دراسة نظرية لخصائص هوائي مخروطي مزدوج واستخدامه كمغذي لهوائي القطع المكافئ العاكس</t>
-[...6 lines deleted...]
-      </c>
+          <t>Study of some hormonal and biochemical parameters associated with polycistic ovary syndrome in diabetic women type 2 </t>
+        </is>
+      </c>
+      <c r="N117" s="1"/>
       <c r="O117" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P117" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>احمد محمود شاكر</t>
+          <t>أنسام علي صادق </t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Mahmoud Shaker</t>
+          <t>ANSAM ALI SADEQ</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/difzpm37xk0qotr.jpeg</t>
+          <t>uploads/files/_l20d7w1eao5hjt.jpg</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>1990-01-28</t>
+          <t>1975-12-21</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G118" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>07714011519</t>
+        </is>
+      </c>
       <c r="H118" s="1" t="inlineStr">
         <is>
-          <t>ahamedmhmood4747@gmail.com</t>
+          <t>ansam@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I118" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J118" s="1" t="inlineStr">
         <is>
-          <t>2015-02-05</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K118" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية</t>
+          <t>علوم تربوية و نفسية </t>
         </is>
       </c>
       <c r="L118" s="1" t="inlineStr">
         <is>
-          <t>علم النفس الرياضي</t>
+          <t>مناهج و طرائق تدريس عامة </t>
         </is>
       </c>
       <c r="M118" s="1" t="inlineStr">
         <is>
-          <t>التفكير الاستراتيجي وعلاقته بأنماط اتخاذ القرار لدى القيادات الادارية في الاتحادات الرياضية الاولمبية العراقيةل</t>
+          <t>مدى تطبيق مُعلمي اللغة الأنجليزية للطريقة التواصلية في تدريس المنهج المُطور (English For Iraq) في المدارس الابتدائية في ميسان</t>
         </is>
       </c>
       <c r="N118" s="1"/>
       <c r="O118" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P118" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>1032</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>فاطمة عادل داخل عيسى</t>
+          <t>ايمان علي حسين</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>fatimat adil dakhil </t>
-[...6 lines deleted...]
-      </c>
+          <t>Eman Ali Hussein</t>
+        </is>
+      </c>
+      <c r="D119" s="1"/>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>1988-02-18</t>
+          <t>1989-09-07</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G119" s="1"/>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>07722998445</t>
+        </is>
+      </c>
       <c r="H119" s="1" t="inlineStr">
         <is>
-          <t>fatimaadel@uomisan.edu.iq</t>
+          <t>imanalihussin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I119" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J119" s="1" t="inlineStr">
         <is>
-          <t>2015-04-12</t>
+          <t>2025-12-30</t>
         </is>
       </c>
       <c r="K119" s="1" t="inlineStr">
         <is>
-          <t>علم النفس</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L119" s="1" t="inlineStr">
         <is>
-          <t>الارشاد النفسي والبرامج الارشادية</t>
+          <t>فسلجه حيوان</t>
         </is>
       </c>
       <c r="M119" s="1" t="inlineStr">
         <is>
-          <t>هدفت الدراسة الحالية الى قياس الشخصية العدائية لدى طلبة كلية التربية وبناء برنامج ارشادي لخفض العدائية لدى طلبة كلية التربية والكشف عن العدائية</t>
-[...2 lines deleted...]
-      <c r="N119" s="1"/>
+          <t>تقييم مستوى الأوستييوكالسين وبعض الهرمونات والمعايير الكيموحيوية لدى الذكور المرضى المصابين بمرض السكري من النوع الثاني في محافظة ميسان</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>دراسة بعض الجوانب الفسيولوجية والنسيجية لدى النساء قبل وبعد سن اليأس المشخَّصات بمرض حصى المرارة في مركز محافظة ميسان </t>
+        </is>
+      </c>
       <c r="O119" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P119" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>1034</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>علا كمال ياسين </t>
+          <t>د.ڪــرار وائــل الــشــرع</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>ola kamal yassen </t>
+          <t> Karrar Wael Al-Shara&amp;#39; عيد ميلاد الأستاذ *                                                   الصورة                                                   اختر الملفات أو اسحبها وأفلتها للتحميل الجنس *</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/bloe3rmjwivdnfs.jpg</t>
+          <t>uploads/files/7dpzrvn9f_ycmli.jpeg</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>1997-01-09</t>
+          <t>1990-05-23</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G120" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>07713102056</t>
+        </is>
+      </c>
       <c r="H120" s="1" t="inlineStr">
         <is>
-          <t>hamid@uomisan.edu.iq</t>
+          <t>kararwael@uomisan.edu.ia</t>
         </is>
       </c>
       <c r="I120" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J120" s="1" t="inlineStr">
         <is>
-          <t>2017-01-04</t>
+          <t>2025-12-30</t>
         </is>
       </c>
       <c r="K120" s="1" t="inlineStr">
         <is>
-          <t>ففف</t>
+          <t>تاريخ </t>
         </is>
       </c>
       <c r="L120" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر </t>
+          <t>تاريخ إسلامي </t>
         </is>
       </c>
       <c r="M120" s="1" t="inlineStr">
         <is>
-          <t>لتحقيق في تأثير التناص على االتصال األدبي من خالل فحص </t>
-[...2 lines deleted...]
-      <c r="N120" s="1"/>
+          <t>تقييم أراء المؤرخين حول ولاية الامام الرضا (عليه السلام) أسبابها ونتائجها في القرن الرابع والخامس الهجري</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>تصنيف دور خراسان في تطورات التاريخ الإسلامي من العصر العباسي الثاني حتى اضمحلال العباسيين.</t>
+        </is>
+      </c>
       <c r="O120" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P120" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>1037</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>عباس فيصل مشتت</t>
+          <t>علا كمال ياسين</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>Abbas Faisal mushattat</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ola Kamal Yasin</t>
+        </is>
+      </c>
+      <c r="D121" s="1"/>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>1976-02-12</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G121" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>07742029922</t>
+        </is>
+      </c>
       <c r="H121" s="1" t="inlineStr">
         <is>
-          <t>abbasfaisalph@gmail.com</t>
+          <t>ola.kamal@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I121" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J121" s="1" t="inlineStr">
         <is>
-          <t>2017-09-19</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="K121" s="1" t="inlineStr">
         <is>
-          <t>تربية فنية</t>
+          <t>اللغة الإنكليزية</t>
         </is>
       </c>
       <c r="L121" s="1" t="inlineStr">
         <is>
-          <t>تصميمات زخرفية</t>
-[...6 lines deleted...]
-      </c>
+          <t>اللغة</t>
+        </is>
+      </c>
+      <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P121" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>453</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>قصي نزار مهاوي </t>
+          <t>مصطفى اسماعيل ياسين</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
-          <t>qusay nizar mahawi</t>
+          <t>Mustafa Ismail Aseen</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_0xjs4yefqkm9tn.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qm8z4idfun9vo0x.jpg</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>1970-01-11</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G122" s="1"/>
       <c r="H122" s="1" t="inlineStr">
         <is>
-          <t>qusaynazr@gmail.com</t>
+          <t>hadra1355311@gmail.com</t>
         </is>
       </c>
       <c r="I122" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J122" s="1" t="inlineStr">
         <is>
-          <t>2018-01-13</t>
+          <t>2012-06-24</t>
         </is>
       </c>
       <c r="K122" s="1" t="inlineStr">
         <is>
-          <t>فنون تشكيلة </t>
+          <t>تربيه رياضيه</t>
         </is>
       </c>
       <c r="L122" s="1" t="inlineStr">
         <is>
-          <t>رسم</t>
+          <t>تربيه رياضيه</t>
         </is>
       </c>
       <c r="M122" s="1" t="inlineStr">
         <is>
-          <t>التعبيرية في أعمال اسماعيل فتاح الترك</t>
-[...2 lines deleted...]
-      <c r="N122" s="1"/>
+          <t>بناء مقياس السلوك القيادي لمدربي ذوي الاحتياجات الخاصه فئة الاعاقة الفيزياوية</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
       <c r="O122" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P122" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>390</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>رنا كاظم معن</t>
+          <t>مصطفى فالح صحن </t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>Rana Kadhim Maan</t>
+          <t>mustafaa falh sahn</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/avxfhw5zlincrdo.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ihmxr2yfk0ng6zj.jpeg</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>1976-01-29</t>
+          <t>1984-04-13</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G123" s="1"/>
       <c r="H123" s="1" t="inlineStr">
         <is>
-          <t>rana@uomisan.edu.iq</t>
+          <t>mustafafalih84@gmail.com</t>
         </is>
       </c>
       <c r="I123" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J123" s="1" t="inlineStr">
         <is>
-          <t>2018-04-05</t>
+          <t>2012-09-01</t>
         </is>
       </c>
       <c r="K123" s="1" t="inlineStr">
         <is>
-          <t>التأريخ</t>
+          <t>ماجستير علوم حاسبات </t>
         </is>
       </c>
       <c r="L123" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الشرق الادنى القديم</t>
+          <t>ماجستير علوم حاسبات عام</t>
         </is>
       </c>
       <c r="M123" s="1" t="inlineStr">
         <is>
-          <t>المنقذ والمخلص في المعتقدات العراقية و الفارسية القديمة</t>
-[...6 lines deleted...]
-      </c>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N123" s="1"/>
       <c r="O123" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P123" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>605</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>حسين رشك خضير</t>
+          <t>آلاء عبد الحسن محسن </t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>hussain reshak khudir</t>
+          <t>Alla Abd Al Hassan Mohssen </t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/4oqy6scj71ga89w.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kirlmj65d4qpx3f.jpg</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>1987-04-12</t>
+          <t>1974-02-17</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G124" s="1"/>
       <c r="H124" s="1" t="inlineStr">
         <is>
-          <t>hussen_rishg@uomisan.edu.iq</t>
+          <t>rekea205@gmail.com</t>
         </is>
       </c>
       <c r="I124" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J124" s="1" t="inlineStr">
         <is>
-          <t>2018-04-18</t>
+          <t>2013-07-23</t>
         </is>
       </c>
       <c r="K124" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس عامة</t>
+          <t>علوم الحياة Biology </t>
         </is>
       </c>
       <c r="L124" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس تربية فنية</t>
+          <t>علم الحيوان Zoology </t>
         </is>
       </c>
       <c r="M124" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية المتشابهات في التكوين الفني لرسوم طلبة المرحلة الاعدادية</t>
+          <t>مكافحة عثة التمور باستخدام طفيلي البراكون وتقنية الذكور العقيمة بواسطة اشعة كاما</t>
         </is>
       </c>
       <c r="N124" s="1"/>
       <c r="O124" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P124" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>615</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>جمال خصيف هادي علي </t>
+          <t>علي محمد عذاب</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>Jamal Khaseef Hadi Ali </t>
+          <t>Ali Muhammad athab</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9u52yi8hwkcz6v4.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7_l14w2k0pbd9vi.jpg</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>2019-04-01</t>
+          <t>1968-09-01</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G125" s="1"/>
       <c r="H125" s="1" t="inlineStr">
         <is>
-          <t>Jmalsadoon@yahoo.com</t>
+          <t>aliathab71@yahoo.com</t>
         </is>
       </c>
       <c r="I125" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J125" s="1" t="inlineStr">
         <is>
-          <t>2018-05-01</t>
+          <t>2014-02-27</t>
         </is>
       </c>
       <c r="K125" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>فيزياء </t>
         </is>
       </c>
       <c r="L125" s="1" t="inlineStr">
         <is>
-          <t>H@</t>
+          <t>هوائيات مايكروية</t>
         </is>
       </c>
       <c r="M125" s="1" t="inlineStr">
         <is>
-          <t>ماجستير مناهج وطرائق تدريس عامه </t>
+          <t>دراسة نظرية لخصائص هوائي مخروطي مزدوج واستخدامه كمغذي لهوائي القطع المكافئ العاكس</t>
         </is>
       </c>
       <c r="N125" s="1" t="inlineStr">
         <is>
-          <t>ماجستير مناهج وطرائق تدريس عامه </t>
+          <t>تصغري هوائي احادي القطب مستوي مطبوع لتطبيقات التصاالت ذات عرض احلزمة الرتددية الفائقة (UWB(</t>
         </is>
       </c>
       <c r="O125" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P125" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>231</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>ستار خلف عريبي</t>
+          <t>احمد محمود شاكر</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>Star khalaf Oribi</t>
+          <t>Ahmed Mahmoud Shaker</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y87m9spqxnrgktz.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/difzpm37xk0qotr.jpeg</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>1981-06-02</t>
+          <t>1990-01-28</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G126" s="1"/>
       <c r="H126" s="1" t="inlineStr">
         <is>
-          <t>satarkhalf@uomisan.edu.iq</t>
+          <t>ahamedmhmood4747@gmail.com</t>
         </is>
       </c>
       <c r="I126" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J126" s="1" t="inlineStr">
         <is>
-          <t>2018-09-19</t>
+          <t>2015-02-05</t>
         </is>
       </c>
       <c r="K126" s="1" t="inlineStr">
         <is>
-          <t>علوم تربوية ونفسية</t>
+          <t>التربية البدنية</t>
         </is>
       </c>
       <c r="L126" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>علم النفس الرياضي</t>
         </is>
       </c>
       <c r="M126" s="1" t="inlineStr">
         <is>
-          <t>فاعلية التعليم المعكوس في التحصيل وتنمية التفكير البصري لدى طلبة قسم التربية الفنية</t>
+          <t>التفكير الاستراتيجي وعلاقته بأنماط اتخاذ القرار لدى القيادات الادارية في الاتحادات الرياضية الاولمبية العراقيةل</t>
         </is>
       </c>
       <c r="N126" s="1"/>
       <c r="O126" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P126" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>698</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>علي فرحان حاشوس</t>
+          <t>علا كمال ياسين </t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>Ali Farhan Hashous</t>
+          <t>ola kamal yassen </t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ftd6w1uh0q_koi7.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/bloe3rmjwivdnfs.jpg</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>1993-06-17</t>
+          <t>1997-01-09</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G127" s="1"/>
       <c r="H127" s="1" t="inlineStr">
         <is>
-          <t>ali_fr@uomisan.edu.iq</t>
+          <t>hamid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I127" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J127" s="1" t="inlineStr">
         <is>
-          <t>2018-09-30</t>
+          <t>2017-01-04</t>
         </is>
       </c>
       <c r="K127" s="1" t="inlineStr">
         <is>
-          <t>علوم رياضيات</t>
+          <t>ففف</t>
         </is>
       </c>
       <c r="L127" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>تاريخ حديث ومعاصر </t>
         </is>
       </c>
       <c r="M127" s="1" t="inlineStr">
         <is>
-          <t>Suboptimal cutting stocks problem in 1-2-3 dimensional </t>
+          <t>لتحقيق في تأثير التناص على االتصال األدبي من خالل فحص </t>
         </is>
       </c>
       <c r="N127" s="1"/>
       <c r="O127" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P127" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>296</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>لؤي جمعه فاضل </t>
+          <t>عباس فيصل مشتت</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>Louay Jumaa Fadhil</t>
+          <t>Abbas Faisal mushattat</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7bhxr9pl4nc3fzt.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ewoi7msu0bpjhdv.jpg</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>1984-05-16</t>
+          <t>1976-02-12</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G128" s="1"/>
       <c r="H128" s="1" t="inlineStr">
         <is>
-          <t>loaay.j.f@gmail.com</t>
+          <t>abbasfaisalph@gmail.com</t>
         </is>
       </c>
       <c r="I128" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J128" s="1" t="inlineStr">
         <is>
-          <t>2019-01-30</t>
+          <t>2017-09-19</t>
         </is>
       </c>
       <c r="K128" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>تربية فنية</t>
         </is>
       </c>
       <c r="L128" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الوطن العربي الحديث</t>
+          <t>تصميمات زخرفية</t>
         </is>
       </c>
       <c r="M128" s="1" t="inlineStr">
         <is>
-          <t>نوبار باشا ودوره السياسي في مصر حتى عام 1895</t>
+          <t>التفكير البصري في رموز التراث العراقي لأثراء القيم الجمالية للتصميم المعاصر من خلال توالد الافكار</t>
         </is>
       </c>
       <c r="N128" s="1"/>
       <c r="O128" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P128" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>325</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>ود داود قاسم </t>
+          <t>قصي نزار مهاوي </t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>wwd dawud qasim</t>
+          <t>qusay nizar mahawi</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vuez58hc9or_nqk.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_0xjs4yefqkm9tn.jpg</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>1976-10-04</t>
+          <t>1970-01-11</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G129" s="1"/>
       <c r="H129" s="1" t="inlineStr">
         <is>
-          <t>wad_dawud@uomisan.edu.iq</t>
+          <t>qusaynazr@gmail.com</t>
         </is>
       </c>
       <c r="I129" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J129" s="1" t="inlineStr">
         <is>
-          <t>2019-03-07</t>
+          <t>2018-01-13</t>
         </is>
       </c>
       <c r="K129" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>فنون تشكيلة </t>
         </is>
       </c>
       <c r="L129" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>رسم</t>
         </is>
       </c>
       <c r="M129" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية الكرسي الساخن في التحصيل واختزال القلق الرياضي لدى تلميذات الصف الخامس الابتدائي في مادة الرياضيات </t>
+          <t>التعبيرية في أعمال اسماعيل فتاح الترك</t>
         </is>
       </c>
       <c r="N129" s="1"/>
       <c r="O129" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P129" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>279</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>اسماء صادق غالي</t>
+          <t>رنا كاظم معن</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>Asmaa Sadiq Ghaly</t>
+          <t>Rana Kadhim Maan</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xbpt5_oh7j90gfv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/avxfhw5zlincrdo.jpg</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>1980-03-26</t>
+          <t>1976-01-29</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G130" s="1"/>
       <c r="H130" s="1" t="inlineStr">
         <is>
-          <t>asmaqsadeq@uomisan.edu.iq</t>
+          <t>rana@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I130" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J130" s="1" t="inlineStr">
         <is>
-          <t>2019-03-07</t>
+          <t>2018-04-05</t>
         </is>
       </c>
       <c r="K130" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>التأريخ</t>
         </is>
       </c>
       <c r="L130" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>تاريخ الشرق الادنى القديم</t>
         </is>
       </c>
       <c r="M130" s="1" t="inlineStr">
         <is>
-          <t> الااثر استراتيجية التعليم المتمايز في التحصيل والتفكير</t>
-[...2 lines deleted...]
-      <c r="N130" s="1"/>
+          <t>المنقذ والمخلص في المعتقدات العراقية و الفارسية القديمة</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>تقديس المرتفعات في فكر الشرق الادنى القديم</t>
+        </is>
+      </c>
       <c r="O130" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P130" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>237</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>محمد حسن علي جبر </t>
+          <t>حسين رشك خضير</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>mohammed hassan</t>
+          <t>hussain reshak khudir</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fc43virwsehk7tz.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/4oqy6scj71ga89w.jpg</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>1988-12-01</t>
+          <t>1987-04-12</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G131" s="1"/>
       <c r="H131" s="1" t="inlineStr">
         <is>
-          <t>m0hmed.h.math@gmai.com</t>
+          <t>hussen_rishg@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I131" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J131" s="1" t="inlineStr">
         <is>
-          <t>2019-03-07</t>
+          <t>2018-04-18</t>
         </is>
       </c>
       <c r="K131" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس العامه</t>
+          <t>طرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L131" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس العامه</t>
+          <t>طرائق تدريس تربية فنية</t>
         </is>
       </c>
       <c r="M131" s="1" t="inlineStr">
         <is>
-          <t>بهبهرالمرحله المتوسطهالتفكير الجبري وعلاقته بعض المتغيرات لدى طل </t>
+          <t>أثر استراتيجية المتشابهات في التكوين الفني لرسوم طلبة المرحلة الاعدادية</t>
         </is>
       </c>
       <c r="N131" s="1"/>
       <c r="O131" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P131" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>608</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>فاطمة عبدالسادة شنشول</t>
+          <t>جمال خصيف هادي علي </t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>fatimat eabdalsadat shinshul</t>
+          <t>Jamal Khaseef Hadi Ali </t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/svp_t9gcxa2johq.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9u52yi8hwkcz6v4.jpg</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>1986-02-25</t>
+          <t>2019-04-01</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G132" s="1"/>
       <c r="H132" s="1" t="inlineStr">
         <is>
-          <t>fatmatareh@gmail.com</t>
+          <t>Jmalsadoon@yahoo.com</t>
         </is>
       </c>
       <c r="I132" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J132" s="1" t="inlineStr">
         <is>
-          <t>2019-03-10</t>
+          <t>2018-05-01</t>
         </is>
       </c>
       <c r="K132" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="L132" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الوطن العربي</t>
+          <t>H@</t>
         </is>
       </c>
       <c r="M132" s="1" t="inlineStr">
         <is>
-          <t>حسن الترابي ونشاطه السياسي والفكري</t>
-[...2 lines deleted...]
-      <c r="N132" s="1"/>
+          <t>ماجستير مناهج وطرائق تدريس عامه </t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>ماجستير مناهج وطرائق تدريس عامه </t>
+        </is>
+      </c>
       <c r="O132" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P132" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>347</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>دجلة عبود شريف</t>
+          <t>ستار خلف عريبي</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>dijla abowd sharif</t>
+          <t>Star khalaf Oribi</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ji5zptq3dr7sycv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y87m9spqxnrgktz.jpg</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>1983-05-03</t>
+          <t>1981-06-02</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G133" s="1"/>
       <c r="H133" s="1" t="inlineStr">
         <is>
-          <t>dijla.a.sh@uomisan.edu.iq</t>
+          <t>satarkhalf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I133" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J133" s="1" t="inlineStr">
         <is>
-          <t>2019-04-07</t>
+          <t>2018-09-19</t>
         </is>
       </c>
       <c r="K133" s="1" t="inlineStr">
         <is>
+          <t>علوم تربوية ونفسية</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
           <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
-      <c r="L133" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M133" s="1" t="inlineStr">
         <is>
-          <t>Evaluating the English Textbook  &amp;#39;&amp;#39;English for Iraq&amp;#34; for the Fifth  Primary Stage in the Light of Quality Standards</t>
+          <t>فاعلية التعليم المعكوس في التحصيل وتنمية التفكير البصري لدى طلبة قسم التربية الفنية</t>
         </is>
       </c>
       <c r="N133" s="1"/>
       <c r="O133" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P133" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>275</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>حسين أمير عباس </t>
+          <t>لؤي جمعه فاضل </t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>Hussein Amir Abbas</t>
+          <t>Louay Jumaa Fadhil</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/oe4m3uxpanl129k.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7bhxr9pl4nc3fzt.png</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>1985-09-23</t>
+          <t>1984-05-16</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G134" s="1"/>
       <c r="H134" s="1" t="inlineStr">
         <is>
-          <t>h.a.a@uomisan.edu.iq</t>
+          <t>loaay.j.f@gmail.com</t>
         </is>
       </c>
       <c r="I134" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J134" s="1" t="inlineStr">
         <is>
-          <t>2019-05-29</t>
+          <t>2019-01-30</t>
         </is>
       </c>
       <c r="K134" s="1" t="inlineStr">
         <is>
-          <t>الاعلام</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="L134" s="1" t="inlineStr">
         <is>
-          <t>الصحافة الاذاعية والتلفزيونية</t>
+          <t>تاريخ الوطن العربي الحديث</t>
         </is>
       </c>
       <c r="M134" s="1" t="inlineStr">
         <is>
-          <t>البناء الفني للبرامج الاستقصائية في الفضائيات العربية </t>
-[...6 lines deleted...]
-      </c>
+          <t>نوبار باشا ودوره السياسي في مصر حتى عام 1895</t>
+        </is>
+      </c>
+      <c r="N134" s="1"/>
       <c r="O134" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P134" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>274</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>بيداء عبد حسين</t>
+          <t>اسماء صادق غالي</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>bayda abd hussein</t>
+          <t>Asmaa Sadiq Ghaly</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/agw3r_cuv4zhlto.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xbpt5_oh7j90gfv.jpg</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>1986-11-10</t>
+          <t>1980-03-26</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G135" s="1"/>
       <c r="H135" s="1" t="inlineStr">
         <is>
-          <t>baidaa.alsa3di@uomisan.edu.iq</t>
+          <t>asmaqsadeq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I135" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J135" s="1" t="inlineStr">
         <is>
-          <t>2019-06-13</t>
+          <t>2019-03-07</t>
         </is>
       </c>
       <c r="K135" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="L135" s="1" t="inlineStr">
         <is>
-          <t>فسلجة حيوان</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M135" s="1" t="inlineStr">
         <is>
-          <t>The phyto-nootropic heritage of Mesopotamian medicine: Focus on putative cholinesterase inhibitors</t>
+          <t> الااثر استراتيجية التعليم المتمايز في التحصيل والتفكير</t>
         </is>
       </c>
       <c r="N135" s="1"/>
       <c r="O135" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P135" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>286</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>جواد كاظم داخل</t>
+          <t>محمد حسن علي جبر </t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>jawad kadhm dakhil</t>
+          <t>mohammed hassan</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ep5a2s6k8lt_4xh.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fc43virwsehk7tz.png</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>1973-01-01</t>
+          <t>1988-12-01</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G136" s="1"/>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>07712659943</t>
+        </is>
+      </c>
       <c r="H136" s="1" t="inlineStr">
         <is>
-          <t>jawadkad73@gmail.com</t>
+          <t>m0hmed.h.math@gmai.com</t>
         </is>
       </c>
       <c r="I136" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J136" s="1" t="inlineStr">
         <is>
-          <t>2019-08-18</t>
+          <t>2019-03-07</t>
         </is>
       </c>
       <c r="K136" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الحديث والمعاصر</t>
+          <t>طرائق التدريس العامة</t>
         </is>
       </c>
       <c r="L136" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الوطن العربي</t>
+          <t>طرائق التدريس العامه</t>
         </is>
       </c>
       <c r="M136" s="1" t="inlineStr">
         <is>
-          <t>مجلس التعاون العربي 1989-1991</t>
+          <t>التفكير الجبري وعلاقته ببعض المتغيرات لدى طلبة المرحلة المتوسطة </t>
         </is>
       </c>
       <c r="N136" s="1"/>
       <c r="O136" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P136" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>235</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>سحر رامي عيدان</t>
+          <t>فاطمة عبدالسادة شنشول</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>sahar rami eidan</t>
+          <t>fatimat eabdalsadat shinshul</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/t3ael7vzrjcwqn5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/svp_t9gcxa2johq.jpg</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>1992-11-01</t>
+          <t>1986-02-25</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G137" s="1"/>
       <c r="H137" s="1" t="inlineStr">
         <is>
-          <t>www.samo29@gmail.com</t>
+          <t>fatmatareh@gmail.com</t>
         </is>
       </c>
       <c r="I137" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J137" s="1" t="inlineStr">
         <is>
-          <t>2019-10-01</t>
+          <t>2019-03-10</t>
         </is>
       </c>
       <c r="K137" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="L137" s="1" t="inlineStr">
         <is>
-          <t>جغرافية زراعية</t>
+          <t>تاريخ الوطن العربي</t>
         </is>
       </c>
       <c r="M137" s="1" t="inlineStr">
         <is>
-          <t>الإمكانات الجغرافية لتربيةحيوانات الماشية في محافظة ميسان</t>
-[...6 lines deleted...]
-      </c>
+          <t>حسن الترابي ونشاطه السياسي والفكري</t>
+        </is>
+      </c>
+      <c r="N137" s="1"/>
       <c r="O137" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P137" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>377</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>رغد وليد طه ياسين </t>
+          <t>دجلة عبود شريف</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>Raghad waleed Taha</t>
+          <t>dijla abowd sharif</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/z_0432pf8git71n.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ji5zptq3dr7sycv.jpg</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>1980-01-31</t>
+          <t>1983-05-03</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G138" s="1"/>
       <c r="H138" s="1" t="inlineStr">
         <is>
-          <t>raghad-waleed@uomisan.edu.iq</t>
+          <t>dijla.a.sh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I138" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J138" s="1" t="inlineStr">
         <is>
-          <t>2020-03-09</t>
+          <t>2019-04-07</t>
         </is>
       </c>
       <c r="K138" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L138" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M138" s="1" t="inlineStr">
         <is>
-          <t>تقييم محتوى كتاب العلوم للصف الأول متوسط في ضوء معايير ال times-2015  في العراق</t>
+          <t>Evaluating the English Textbook  &amp;#39;&amp;#39;English for Iraq&amp;#34; for the Fifth  Primary Stage in the Light of Quality Standards</t>
         </is>
       </c>
       <c r="N138" s="1"/>
       <c r="O138" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P138" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>350</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>ملتقى ناصر جبار رحيمه </t>
+          <t>حسين أمير عباس </t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
-          <t>multaqaa nasir jabaar rahimah</t>
+          <t>Hussein Amir Abbas</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fw3_q82biu9tlsd.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/oe4m3uxpanl129k.jpg</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>1980-07-01</t>
+          <t>1985-09-23</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G139" s="1"/>
       <c r="H139" s="1" t="inlineStr">
         <is>
-          <t>multakanaser@gimel.com</t>
+          <t>h.a.a@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I139" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J139" s="1" t="inlineStr">
         <is>
-          <t>2020-03-09</t>
+          <t>2019-05-29</t>
         </is>
       </c>
       <c r="K139" s="1" t="inlineStr">
         <is>
-          <t>مناهج و طرق تدريس عامة</t>
+          <t>الاعلام</t>
         </is>
       </c>
       <c r="L139" s="1" t="inlineStr">
         <is>
-          <t>مناهج و طرق تدريس عامة</t>
+          <t>الصحافة الاذاعية والتلفزيونية</t>
         </is>
       </c>
       <c r="M139" s="1" t="inlineStr">
         <is>
-          <t>فاعلية استراتيجية المحطات العلمية في اكتساب المفاهيم وتنمية التفكير البصري في مادة الخط العربي والزخرفة الاسلامية لدى طلبة قسم التربية الفنية </t>
-[...2 lines deleted...]
-      <c r="N139" s="1"/>
+          <t>البناء الفني للبرامج الاستقصائية في الفضائيات العربية </t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>. </t>
+        </is>
+      </c>
       <c r="O139" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P139" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>243</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>منار فاروق عزيز </t>
+          <t>بيداء عبد حسين</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>Manar Farouk Aziz</t>
+          <t>bayda abd hussein</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3kswhagp6qxcntb.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/agw3r_cuv4zhlto.jpeg</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>1986-11-10</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G140" s="1"/>
       <c r="H140" s="1" t="inlineStr">
         <is>
-          <t>manar.f.a@uomisan.edu.iq</t>
+          <t>baidaa.alsa3di@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I140" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J140" s="1" t="inlineStr">
         <is>
-          <t>2020-03-09</t>
+          <t>2019-06-13</t>
         </is>
       </c>
       <c r="K140" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس العام</t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L140" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس العام</t>
+          <t>فسلجة حيوان</t>
         </is>
       </c>
       <c r="M140" s="1" t="inlineStr">
         <is>
-          <t>التلمذه المعرفية وأثرها في التحصيل والتفكير الرياضي لدى تاميذات الصف الخامس الابتدائي </t>
+          <t>The phyto-nootropic heritage of Mesopotamian medicine: Focus on putative cholinesterase inhibitors</t>
         </is>
       </c>
       <c r="N140" s="1"/>
       <c r="O140" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P140" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>305</t>
+          <t>240</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>علي خلف موسى</t>
+          <t>جواد كاظم داخل</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>Ali khalaf musaa</t>
+          <t>jawad kadhm dakhil</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/j_6b8qudclfz507.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ep5a2s6k8lt_4xh.jpg</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>1981-11-13</t>
+          <t>1973-01-01</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G141" s="1"/>
       <c r="H141" s="1" t="inlineStr">
         <is>
-          <t>ali_mh@uomisan.edu.iq</t>
+          <t>jawadkad73@gmail.com</t>
         </is>
       </c>
       <c r="I141" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J141" s="1" t="inlineStr">
         <is>
-          <t>2020-05-10</t>
+          <t>2019-08-18</t>
         </is>
       </c>
       <c r="K141" s="1" t="inlineStr">
         <is>
-          <t>تربية بدنية وعلوم الرياضة</t>
+          <t>التاريخ الحديث والمعاصر</t>
         </is>
       </c>
       <c r="L141" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس كرة سلة</t>
+          <t>تاريخ الوطن العربي</t>
         </is>
       </c>
       <c r="M141" s="1" t="inlineStr">
         <is>
-          <t>تأثير وحدات تعليميه وفق انموذج كمب في التحصيل المعرفي  وتعليم بعض المهارات المركبه بكره السله للطلاب</t>
+          <t>مجلس التعاون العربي 1989-1991</t>
         </is>
       </c>
       <c r="N141" s="1"/>
       <c r="O141" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P141" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>379</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>اسمهان صادق جعفر</t>
+          <t>سحر رامي عيدان</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>Asmhan sadiq</t>
+          <t>sahar rami eidan</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2k36vgtzo7s_8yl.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/t3ael7vzrjcwqn5.jpg</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>1987-01-18</t>
+          <t>1992-11-01</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G142" s="1"/>
       <c r="H142" s="1" t="inlineStr">
         <is>
-          <t>ipho55069@gmail.com</t>
+          <t>www.samo29@gmail.com</t>
         </is>
       </c>
       <c r="I142" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J142" s="1" t="inlineStr">
         <is>
-          <t>2020-05-13</t>
+          <t>2019-10-01</t>
         </is>
       </c>
       <c r="K142" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>الجغرافية</t>
         </is>
       </c>
       <c r="L142" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس عامة</t>
+          <t>جغرافية زراعية</t>
         </is>
       </c>
       <c r="M142" s="1" t="inlineStr">
         <is>
-          <t>1</t>
-[...2 lines deleted...]
-      <c r="N142" s="1"/>
+          <t>الإمكانات الجغرافية لتربيةحيوانات الماشية في محافظة ميسان</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>لا يوجد</t>
+        </is>
+      </c>
       <c r="O142" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P142" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>454</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>فاطمة جبار حسين</t>
+          <t>رغد وليد طه ياسين </t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>fatimat jabaar husayn</t>
+          <t>Raghad waleed Taha</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ak4y3r0o19lmzd6.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/z_0432pf8git71n.jpg</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>1980-01-01</t>
+          <t>1980-01-31</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G143" s="1"/>
       <c r="H143" s="1" t="inlineStr">
         <is>
-          <t>fatma.j.h@uomisan.edu.iq</t>
+          <t>raghad-waleed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I143" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J143" s="1" t="inlineStr">
         <is>
-          <t>2020-10-14</t>
+          <t>2020-03-09</t>
         </is>
       </c>
       <c r="K143" s="1" t="inlineStr">
         <is>
-          <t>طرائق ومناهج التدريس العامة</t>
+          <t>مناهج وطرائق تدريس</t>
         </is>
       </c>
       <c r="L143" s="1" t="inlineStr">
         <is>
-          <t>طرائق ومناهج التدريس العامة</t>
+          <t>مناهج وطرائق تدريس</t>
         </is>
       </c>
       <c r="M143" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية التدريس التنازلي في اكتساب المفاهيم وتنمية التفكير الناقل لدا طلبة قسم التربية الفنية في مادة تاريخ الفن</t>
+          <t>تقييم محتوى كتاب العلوم للصف الأول متوسط في ضوء معايير ال times-2015  في العراق</t>
         </is>
       </c>
       <c r="N143" s="1"/>
       <c r="O143" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P143" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>سرور علي جبار</t>
+          <t>ملتقى ناصر جبار رحيمه </t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>sroor ali</t>
-[...2 lines deleted...]
-      <c r="D144" s="1"/>
+          <t>multaqaa nasir jabaar rahimah</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/fw3_q82biu9tlsd.jpg</t>
+        </is>
+      </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>1992-07-21</t>
+          <t>1980-07-01</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G144" s="1"/>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>07740785908</t>
+        </is>
+      </c>
       <c r="H144" s="1" t="inlineStr">
         <is>
-          <t>sroor.ali@uomisan.edu.iq</t>
+          <t>multakanaser@gimel.com</t>
         </is>
       </c>
       <c r="I144" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J144" s="1" t="inlineStr">
         <is>
-          <t>2021-02-02</t>
+          <t>2020-03-09</t>
         </is>
       </c>
       <c r="K144" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>مناهج و طرق تدريس عامة</t>
         </is>
       </c>
       <c r="L144" s="1" t="inlineStr">
         <is>
-          <t>نحو</t>
+          <t>مناهج و طرق تدريس عامة</t>
         </is>
       </c>
       <c r="M144" s="1" t="inlineStr">
         <is>
-          <t>الجواز النحوي في كتاب المقاصد الشافية للشاطبي</t>
+          <t>فاعلية استراتيجية المحطات العلمية في اكتساب المفاهيم وتنمية التفكير البصري في مادة الخط العربي والزخرفة الاسلامية لدى طلبة قسم التربية الفنية </t>
         </is>
       </c>
       <c r="N144" s="1"/>
       <c r="O144" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P144" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>282</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>محمد فاخر راضي</t>
+          <t>منار فاروق عزيز </t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>Muhammad Fakher Radi</t>
+          <t>Manar Farouk Aziz</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4hcy105ujlzdrn6.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3kswhagp6qxcntb.jpg</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>1974-07-01</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G145" s="1"/>
       <c r="H145" s="1" t="inlineStr">
         <is>
-          <t>moh.f.bas@uomisan.edu.iq</t>
+          <t>manar.f.a@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I145" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J145" s="1" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2020-03-09</t>
         </is>
       </c>
       <c r="K145" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>طرائق التدريس العام</t>
         </is>
       </c>
       <c r="L145" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>طرائق تدريس العام</t>
         </is>
       </c>
       <c r="M145" s="1" t="inlineStr">
         <is>
-          <t>النظام الاداري في لواء العمارة 1921-1058</t>
+          <t>التلمذه المعرفية وأثرها في التحصيل والتفكير الرياضي لدى تاميذات الصف الخامس الابتدائي </t>
         </is>
       </c>
       <c r="N145" s="1"/>
       <c r="O145" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P145" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>305</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>فلاح حسين حنون </t>
+          <t>علي خلف موسى</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>Falah Hussein Hanoon </t>
+          <t>Ali khalaf musaa</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ptu6xl3gqd4jnr2.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/j_6b8qudclfz507.jpeg</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>2021-09-12</t>
+          <t>1981-11-13</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G146" s="1"/>
       <c r="H146" s="1" t="inlineStr">
         <is>
-          <t>falahhhalsarri@uomisan.edu.iq</t>
+          <t>ali_mh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I146" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J146" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2020-05-10</t>
         </is>
       </c>
       <c r="K146" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>تربية بدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L146" s="1" t="inlineStr">
         <is>
-          <t>ترجمة</t>
+          <t>طرائق تدريس كرة سلة</t>
         </is>
       </c>
       <c r="M146" s="1" t="inlineStr">
         <is>
-          <t>&amp;#39;A cultural-Linguistic Approach for Studying the Translation of Ahmed Saasawi&amp;#39;s Novel Frankenstein in Bghdad&amp;#39;</t>
-[...6 lines deleted...]
-      </c>
+          <t>تأثير وحدات تعليميه وفق انموذج كمب في التحصيل المعرفي  وتعليم بعض المهارات المركبه بكره السله للطلاب</t>
+        </is>
+      </c>
+      <c r="N146" s="1"/>
       <c r="O146" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P146" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>376</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>سارة طعمة عاجل </t>
+          <t>اسمهان صادق جعفر</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
-          <t>Sarah Tuama Ajel </t>
+          <t>Asmhan sadiq</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qzdgs0152ohjnk4.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2k36vgtzo7s_8yl.jpg</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>1993-01-23</t>
+          <t>1987-01-18</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G147" s="1"/>
       <c r="H147" s="1" t="inlineStr">
         <is>
-          <t>sara.t@uomisan.edu.iq</t>
+          <t>ipho55069@gmail.com</t>
         </is>
       </c>
       <c r="I147" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J147" s="1" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2020-05-13</t>
         </is>
       </c>
       <c r="K147" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L147" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>طرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M147" s="1" t="inlineStr">
         <is>
-          <t>تحليل محتوى رسائل الماجستير في المناهج وطرائق التدريس العامة بجامعة ميسان وتقويمها في ضوء معايير مقترحة </t>
-[...6 lines deleted...]
-      </c>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N147" s="1"/>
       <c r="O147" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P147" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>962</t>
+          <t>609</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>م.م زهراء عبد الزهرة سالم</t>
+          <t>فاطمة جبار حسين</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Abdulzahra Salim</t>
-[...2 lines deleted...]
-      <c r="D148" s="1"/>
+          <t>fatimat jabaar husayn</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ak4y3r0o19lmzd6.JPG</t>
+        </is>
+      </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>1993-05-01</t>
+          <t>1980-01-01</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G148" s="1"/>
       <c r="H148" s="1" t="inlineStr">
         <is>
-          <t>zahraaalkanani100@gmail.com</t>
+          <t>fatma.j.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I148" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J148" s="1" t="inlineStr">
         <is>
-          <t>2022-02-20</t>
+          <t>2020-10-14</t>
         </is>
       </c>
       <c r="K148" s="1" t="inlineStr">
         <is>
-          <t>علوم تربوية</t>
+          <t>طرائق ومناهج التدريس العامة</t>
         </is>
       </c>
       <c r="L148" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>طرائق ومناهج التدريس العامة</t>
         </is>
       </c>
       <c r="M148" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية العروض العملية في تحصيل طالبات الصف الاول المتوسط في الرياضيات والاتجاه نحوها </t>
+          <t>اثر استراتيجية التدريس التنازلي في اكتساب المفاهيم وتنمية التفكير الناقل لدا طلبة قسم التربية الفنية في مادة تاريخ الفن</t>
         </is>
       </c>
       <c r="N148" s="1"/>
       <c r="O148" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P148" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>899</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>ايمان سعدون ضمد </t>
+          <t>سرور علي جبار</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>Iman Saadoon Dhumad </t>
-[...6 lines deleted...]
-      </c>
+          <t>sroor ali</t>
+        </is>
+      </c>
+      <c r="D149" s="1"/>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>1975-08-24</t>
+          <t>1992-07-21</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G149" s="1"/>
       <c r="H149" s="1" t="inlineStr">
         <is>
-          <t>imanalsaedi@uomisan.edu.iq</t>
+          <t>sroor.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I149" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J149" s="1" t="inlineStr">
         <is>
-          <t>2022-03-06</t>
+          <t>2021-02-02</t>
         </is>
       </c>
       <c r="K149" s="1" t="inlineStr">
         <is>
-          <t>المناهج وطرائق التدريس العامة</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L149" s="1" t="inlineStr">
         <is>
-          <t>ماجستير في المناهج وطرائق التدريس العامة</t>
+          <t>نحو</t>
         </is>
       </c>
       <c r="M149" s="1" t="inlineStr">
         <is>
-          <t>واقع وصعوبات استخدام التعليم الالكتروني من وجهة نظر اعضاء الهيأة التدريسية في جامعة ميسان</t>
-[...6 lines deleted...]
-      </c>
+          <t>الجواز النحوي في كتاب المقاصد الشافية للشاطبي</t>
+        </is>
+      </c>
+      <c r="N149" s="1"/>
       <c r="O149" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P149" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>617</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>حسن علي عبدالزهره</t>
+          <t>محمد فاخر راضي</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>Hassan ali </t>
-[...2 lines deleted...]
-      <c r="D150" s="1"/>
+          <t>Muhammad Fakher Radi</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4hcy105ujlzdrn6.jpg</t>
+        </is>
+      </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>1991-10-26</t>
+          <t>1974-07-01</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G150" s="1"/>
       <c r="H150" s="1" t="inlineStr">
         <is>
-          <t>hassanali81389@gmail.com</t>
+          <t>moh.f.bas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I150" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J150" s="1" t="inlineStr">
         <is>
-          <t>2022-08-29</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="K150" s="1" t="inlineStr">
         <is>
-          <t>جغرافية طبيعية</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L150" s="1" t="inlineStr">
         <is>
-          <t>جغرافية المناخ</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="M150" s="1" t="inlineStr">
         <is>
-          <t>التحليل الشمولي للمنظومات الضغطية المؤثرة على تباين قيمة السطوع الفعلي في العراق</t>
+          <t>النظام الاداري في لواء العمارة 1921-1058</t>
         </is>
       </c>
       <c r="N150" s="1"/>
       <c r="O150" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P150" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>173</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>منى جبار شلش</t>
+          <t>فلاح حسين حنون </t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>Mona jabber shalsh</t>
-[...2 lines deleted...]
-      <c r="D151" s="1"/>
+          <t>Falah Hussein Hanoon </t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ptu6xl3gqd4jnr2.jpg</t>
+        </is>
+      </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>1969-12-24</t>
+          <t>2021-09-12</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="1" t="inlineStr">
         <is>
-          <t>monamosawi00@gmail.com</t>
+          <t>falahhhalsarri@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I151" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J151" s="1" t="inlineStr">
         <is>
-          <t>2022-12-24</t>
+          <t>2021-09-01</t>
         </is>
       </c>
       <c r="K151" s="1" t="inlineStr">
         <is>
-          <t>اللغه الانكليزيه </t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L151" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الانكليزية </t>
+          <t>ترجمة</t>
         </is>
       </c>
       <c r="M151" s="1" t="inlineStr">
         <is>
-          <t>THE COMPARATIVE EFFECT OFTHESPEAKING STRATEGIES  OF STRATEGIES  DIS</t>
-[...2 lines deleted...]
-      <c r="N151" s="1"/>
+          <t>&amp;#39;A cultural-Linguistic Approach for Studying the Translation of Ahmed Saasawi&amp;#39;s Novel Frankenstein in Bghdad&amp;#39;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>لايوجد</t>
+        </is>
+      </c>
       <c r="O151" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P151" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>600</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>ارشد عبود خليفة</t>
+          <t>سارة طعمة عاجل </t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>arshed abood</t>
-[...2 lines deleted...]
-      <c r="D152" s="1"/>
+          <t>Sarah Tuama Ajel </t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qzdgs0152ohjnk4.jpg</t>
+        </is>
+      </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>1973-07-01</t>
+          <t>1993-01-23</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G152" s="1"/>
       <c r="H152" s="1" t="inlineStr">
         <is>
-          <t>aaarshed.abood@gmail.com</t>
+          <t>sara.t@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I152" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J152" s="1" t="inlineStr">
         <is>
-          <t>2022-12-26</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="K152" s="1" t="inlineStr">
         <is>
-          <t>التاريخ</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="L152" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الاسلامي</t>
+          <t>مناهج وطرائق تدريس عامة </t>
         </is>
       </c>
       <c r="M152" s="1" t="inlineStr">
         <is>
-          <t>موقف الدولة الفاطمية من الاديان في مصر 358 ـ567هـ</t>
-[...2 lines deleted...]
-      <c r="N152" s="1"/>
+          <t>تحليل محتوى رسائل الماجستير في المناهج وطرائق التدريس العامة بجامعة ميسان وتقويمها في ضوء معايير مقترحة </t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>لا يوجد</t>
+        </is>
+      </c>
       <c r="O152" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P152" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>962</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>ميادة عبد الامير اسماعيل</t>
+          <t>م.م زهراء عبد الزهرة سالم</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
-          <t>mayada abdulameer ismail</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zahraa Abdulzahra Salim</t>
+        </is>
+      </c>
+      <c r="D153" s="1"/>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>1990-01-07</t>
+          <t>1993-05-01</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G153" s="1"/>
       <c r="H153" s="1" t="inlineStr">
         <is>
-          <t>mayada@gmail.com</t>
+          <t>zahraaalkanani100@gmail.com</t>
         </is>
       </c>
       <c r="I153" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J153" s="1" t="inlineStr">
         <is>
-          <t>2023-01-05</t>
+          <t>2022-02-20</t>
         </is>
       </c>
       <c r="K153" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>علوم تربوية</t>
         </is>
       </c>
       <c r="L153" s="1" t="inlineStr">
         <is>
-          <t>نقد حديث</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M153" s="1" t="inlineStr">
         <is>
-          <t>جماليات الخطاب في الصحيفة الرضوية الجامعة </t>
+          <t>أثر استراتيجية العروض العملية في تحصيل طالبات الصف الاول المتوسط في الرياضيات والاتجاه نحوها </t>
         </is>
       </c>
       <c r="N153" s="1"/>
       <c r="O153" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P153" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>606</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>أحمد صيهود هاشم </t>
+          <t>ايمان سعدون ضمد </t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Sayhoud Hashem</t>
+          <t>Iman Saadoon Dhumad </t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_rjm7e4hd6l3qco.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/urixpowq254_6bn.jpg</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>1991-11-01</t>
+          <t>1975-08-24</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G154" s="1"/>
       <c r="H154" s="1" t="inlineStr">
         <is>
-          <t>ahmdsyhwdhashm@gmail.com</t>
+          <t>imanalsaedi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I154" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J154" s="1" t="inlineStr">
         <is>
-          <t>2023-02-20</t>
+          <t>2022-03-06</t>
         </is>
       </c>
       <c r="K154" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية البشرية </t>
+          <t>المناهج وطرائق التدريس العامة</t>
         </is>
       </c>
       <c r="L154" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية المدن </t>
+          <t>ماجستير في المناهج وطرائق التدريس العامة</t>
         </is>
       </c>
       <c r="M154" s="1" t="inlineStr">
         <is>
-          <t>السكن العشوائي في مدنية العمارة _ دراسة في جغرافية المدن </t>
+          <t>واقع وصعوبات استخدام التعليم الالكتروني من وجهة نظر اعضاء الهيأة التدريسية في جامعة ميسان</t>
         </is>
       </c>
       <c r="N154" s="1" t="inlineStr">
         <is>
-          <t>لا يوجد</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O154" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P154" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>894</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>زلال هلال عبد</t>
+          <t>حسن علي عبدالزهره</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t>zulal hilal</t>
+          <t>Hassan ali </t>
         </is>
       </c>
       <c r="D155" s="1"/>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>1991-10-30</t>
+          <t>1991-10-26</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G155" s="1"/>
       <c r="H155" s="1" t="inlineStr">
         <is>
-          <t>alkaramel3@gmail.com</t>
+          <t>hassanali81389@gmail.com</t>
         </is>
       </c>
       <c r="I155" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J155" s="1" t="inlineStr">
         <is>
-          <t>2023-03-20</t>
+          <t>2022-08-29</t>
         </is>
       </c>
       <c r="K155" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>جغرافية طبيعية</t>
         </is>
       </c>
       <c r="L155" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>جغرافية المناخ</t>
         </is>
       </c>
       <c r="M155" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية s.n.i.p.s في التحصيل والتفكير التأملي لدى طالبات الصف الخامس الادبي بمادة التاريخ</t>
+          <t>التحليل الشمولي للمنظومات الضغطية المؤثرة على تباين قيمة السطوع الفعلي في العراق</t>
         </is>
       </c>
       <c r="N155" s="1"/>
       <c r="O155" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P155" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>851</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>سالم رحيم معله </t>
+          <t>منى جبار شلش</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>Salim </t>
-[...6 lines deleted...]
-      </c>
+          <t>Mona jabber shalsh</t>
+        </is>
+      </c>
+      <c r="D156" s="1"/>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>1994-05-23</t>
+          <t>1969-12-24</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G156" s="1"/>
       <c r="H156" s="1" t="inlineStr">
         <is>
-          <t>salim.reheem@uomisan.edu.iq</t>
+          <t>monamosawi00@gmail.com</t>
         </is>
       </c>
       <c r="I156" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J156" s="1" t="inlineStr">
         <is>
-          <t>2023-04-16</t>
+          <t>2022-12-24</t>
         </is>
       </c>
       <c r="K156" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>اللغه الانكليزيه </t>
         </is>
       </c>
       <c r="L156" s="1" t="inlineStr">
         <is>
-          <t>الدلالة</t>
+          <t>طرائق تدريس اللغة الانكليزية </t>
         </is>
       </c>
       <c r="M156" s="1" t="inlineStr">
         <is>
-          <t>دلالة المنطوق غير الصريح في كتاب ما وراء الفقه للسيد الشهيد محمد الصدر </t>
+          <t>THE COMPARATIVE EFFECT OFTHESPEAKING STRATEGIES  OF STRATEGIES  DIS</t>
         </is>
       </c>
       <c r="N156" s="1"/>
       <c r="O156" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P156" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>961</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>غزوان فؤاد كاظم</t>
+          <t>ارشد عبود خليفة</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>Ghazwan Fouad kadhim</t>
-[...6 lines deleted...]
-      </c>
+          <t>arshed abood</t>
+        </is>
+      </c>
+      <c r="D157" s="1"/>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>1990-04-03</t>
+          <t>1973-07-01</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G157" s="1"/>
       <c r="H157" s="1" t="inlineStr">
         <is>
-          <t>ghazwan.fouad@uomisan.edu.iq</t>
+          <t>aaarshed.abood@gmail.com</t>
         </is>
       </c>
       <c r="I157" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J157" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2022-12-26</t>
         </is>
       </c>
       <c r="K157" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>التاريخ</t>
         </is>
       </c>
       <c r="L157" s="1" t="inlineStr">
         <is>
-          <t>هندسة برمجيات</t>
-[...2 lines deleted...]
-      <c r="M157" s="1"/>
+          <t>التاريخ الاسلامي</t>
+        </is>
+      </c>
+      <c r="M157" s="1" t="inlineStr">
+        <is>
+          <t>موقف الدولة الفاطمية من الاديان في مصر 358 ـ567هـ</t>
+        </is>
+      </c>
       <c r="N157" s="1"/>
       <c r="O157" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P157" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>699</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>حيدر عبد الله زويد</t>
+          <t>ميادة عبد الامير اسماعيل</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>Haydir Eabdallah Zuayd</t>
-[...2 lines deleted...]
-      <c r="D158" s="1"/>
+          <t>mayada abdulameer ismail</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/8gn3jkqm7lzhxeo.jpg</t>
+        </is>
+      </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>1990-12-01</t>
+          <t>1990-01-07</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G158" s="1"/>
       <c r="H158" s="1" t="inlineStr">
         <is>
-          <t>hayder8a@gmail.com</t>
+          <t>mayada@gmail.com</t>
         </is>
       </c>
       <c r="I158" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J158" s="1" t="inlineStr">
         <is>
-          <t>2023-05-09</t>
+          <t>2023-01-05</t>
         </is>
       </c>
       <c r="K158" s="1" t="inlineStr">
         <is>
-          <t>جغرافية طبيعية</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L158" s="1" t="inlineStr">
         <is>
-          <t>جغرافية المناخ</t>
+          <t>نقد حديث</t>
         </is>
       </c>
       <c r="M158" s="1" t="inlineStr">
         <is>
-          <t>دراسة تاثير تغيير المناخ على شدة وحدة الجفاف في العراق</t>
+          <t>جماليات الخطاب في الصحيفة الرضوية الجامعة </t>
         </is>
       </c>
       <c r="N158" s="1"/>
       <c r="O158" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P158" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>374</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>هند صدام زهراو</t>
+          <t>أحمد صيهود هاشم </t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t> hind sadam zhraw </t>
-[...2 lines deleted...]
-      <c r="D159" s="1"/>
+          <t>Ahmed Sayhoud Hashem</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_rjm7e4hd6l3qco.jpeg</t>
+        </is>
+      </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>1986-07-11</t>
+          <t>1991-11-01</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G159" s="1"/>
       <c r="H159" s="1" t="inlineStr">
         <is>
-          <t>hndsdamzhraw@gmail.com</t>
+          <t>ahmdsyhwdhashm@gmail.com</t>
         </is>
       </c>
       <c r="I159" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J159" s="1" t="inlineStr">
         <is>
-          <t>2023-05-10</t>
+          <t>2023-02-20</t>
         </is>
       </c>
       <c r="K159" s="1" t="inlineStr">
         <is>
-          <t>علوم الرياضة</t>
+          <t>الجغرافية البشرية </t>
         </is>
       </c>
       <c r="L159" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس</t>
+          <t>الجغرافية المدن </t>
         </is>
       </c>
       <c r="M159" s="1" t="inlineStr">
         <is>
-          <t>تاثير منهج ارشادي سلوكي معرفي وفق نمط التفكير الشمولي في الكفاءة الذاتية وبعض انواع الهجوم للاعبي سيف المبارزة</t>
-[...2 lines deleted...]
-      <c r="N159" s="1"/>
+          <t>السكن العشوائي في مدنية العمارة _ دراسة في جغرافية المدن </t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>لا يوجد</t>
+        </is>
+      </c>
       <c r="O159" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P159" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>حيدر جواد كاظم </t>
+          <t>هدى كريم عبد</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>Haider Jawad Kazim</t>
-[...2 lines deleted...]
-      <c r="D160" s="1"/>
+          <t>Huda Kareem Abd</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/qg64dytwax2pnhs.jpg</t>
+        </is>
+      </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>1989-07-08</t>
+          <t>1991-12-01</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G160" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>07721649895</t>
+        </is>
+      </c>
       <c r="H160" s="1" t="inlineStr">
         <is>
-          <t>hayder.jk@uomisan.edu.iq</t>
+          <t>hudakarem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I160" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J160" s="1" t="inlineStr">
         <is>
-          <t>2023-05-10</t>
+          <t>2023-03-16</t>
         </is>
       </c>
       <c r="K160" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية وآدابها </t>
+          <t>اللغة العربية </t>
         </is>
       </c>
       <c r="L160" s="1" t="inlineStr">
         <is>
-          <t>أدب عباسي </t>
+          <t>الأدب العباسي</t>
         </is>
       </c>
       <c r="M160" s="1" t="inlineStr">
         <is>
-          <t>يحيى بن سلامة الحصكفي (دراسة موضوعية فنية)</t>
+          <t>خطاب الظرف في شعر العصر العباسي الثاني مقاربة ثقافية</t>
         </is>
       </c>
       <c r="N160" s="1"/>
       <c r="O160" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P160" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>زهراء عباس رديف</t>
+          <t>سعاد عباس سيد</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>zahraa abbas</t>
-[...2 lines deleted...]
-      <c r="D161" s="1"/>
+          <t>  Souad Abbas Sayed</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/70yi3uw6cgzbols.jpeg</t>
+        </is>
+      </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>1992-10-12</t>
+          <t>1994-03-28</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G161" s="1"/>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>07781190777</t>
+        </is>
+      </c>
       <c r="H161" s="1" t="inlineStr">
         <is>
-          <t>zhhhraaa1992@gmail.com</t>
+          <t>leinzeenahmed@gmail.com</t>
         </is>
       </c>
       <c r="I161" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J161" s="1" t="inlineStr">
         <is>
-          <t>2023-05-10</t>
+          <t>2023-03-16</t>
         </is>
       </c>
       <c r="K161" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>اللغة العربية </t>
         </is>
       </c>
       <c r="L161" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>الصوت</t>
         </is>
       </c>
       <c r="M161" s="1" t="inlineStr">
         <is>
-          <t>موقف الحوزة العلمية في العراق من التطورات الداخلية في ايران (1921-1963)</t>
+          <t>البنية المقطعية في القراءات القرآنية دراسة في بعض الظواهر الصوتية</t>
         </is>
       </c>
       <c r="N161" s="1"/>
       <c r="O161" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P161" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>896</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>رانيا علي منعم</t>
+          <t>زلال هلال عبد</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>rania ali munim</t>
+          <t>zulal hilal</t>
         </is>
       </c>
       <c r="D162" s="1"/>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>1993-01-14</t>
+          <t>1991-10-30</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G162" s="1"/>
       <c r="H162" s="1" t="inlineStr">
         <is>
-          <t>rania.ali@uomisan.edu.iq</t>
+          <t>alkaramel3@gmail.com</t>
         </is>
       </c>
       <c r="I162" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J162" s="1" t="inlineStr">
         <is>
-          <t>2023-05-10</t>
+          <t>2023-03-20</t>
         </is>
       </c>
       <c r="K162" s="1" t="inlineStr">
         <is>
-          <t>لغة عربية</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L162" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M162" s="1" t="inlineStr">
         <is>
-          <t>ديوان شهاب الدين الموسوي دراسة لغوية</t>
+          <t>اثر استراتيجية s.n.i.p.s في التحصيل والتفكير التأملي لدى طالبات الصف الخامس الادبي بمادة التاريخ</t>
         </is>
       </c>
       <c r="N162" s="1"/>
       <c r="O162" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P162" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>1047</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>جهاد نعيم عليوي</t>
+          <t>حسام كاطع عطية</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>jihad naeem oleiwi</t>
+          <t>Hussam Katea Atiya</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/6thifwmqebsz8yp.jpg</t>
+          <t>uploads/files/tu905go8_exbp16.jpg</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>1993-06-09</t>
+          <t>1990-06-12</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G163" s="1"/>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>‏‪07715442817‬‏</t>
+        </is>
+      </c>
       <c r="H163" s="1" t="inlineStr">
         <is>
-          <t>jehaad.naeem@uomisan.edu.iq</t>
+          <t>hussam.katea@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I163" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J163" s="1" t="inlineStr">
         <is>
-          <t>2023-05-10</t>
+          <t>2023-04-04</t>
         </is>
       </c>
       <c r="K163" s="1" t="inlineStr">
         <is>
-          <t>الادب العربي</t>
+          <t>اللغة العربية وآدابها </t>
         </is>
       </c>
       <c r="L163" s="1" t="inlineStr">
         <is>
-          <t>الادب العباسي</t>
+          <t>نقد قديم </t>
         </is>
       </c>
       <c r="M163" s="1" t="inlineStr">
         <is>
-          <t>الملامح الحياة الاجتماعية في العصر العباسي الثاني من خلال شعر ابي فراس الحمداني</t>
+          <t>التصوير الفني معيارا لتفضيل الشعراء الجاهليين في الموروث العربي</t>
         </is>
       </c>
       <c r="N163" s="1"/>
       <c r="O163" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P163" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>886</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>زهراء جبر ورور</t>
+          <t>سالم رحيم معله </t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>zahraa jebor</t>
-[...2 lines deleted...]
-      <c r="D164" s="1"/>
+          <t>Salim </t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/g2oz0emr_49uhnc.jpg</t>
+        </is>
+      </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>1994-02-19</t>
+          <t>1994-05-23</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G164" s="1"/>
       <c r="H164" s="1" t="inlineStr">
         <is>
-          <t>zahraa.jabr@uomisan.edu.iq</t>
+          <t>salim.reheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I164" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J164" s="1" t="inlineStr">
         <is>
-          <t>2023-05-10</t>
+          <t>2023-04-16</t>
         </is>
       </c>
       <c r="K164" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L164" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>الدلالة</t>
         </is>
       </c>
       <c r="M164" s="1" t="inlineStr">
         <is>
-          <t>ازمة جنوب السودان 1922-1985 والمواقف الدولية والاقليمية منها</t>
+          <t>دلالة المنطوق غير الصريح في كتاب ما وراء الفقه للسيد الشهيد محمد الصدر </t>
         </is>
       </c>
       <c r="N164" s="1"/>
       <c r="O164" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P164" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>889</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>لمياء صبيح عاشور</t>
+          <t>غزوان فؤاد كاظم</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>lamyaa sabbeh</t>
-[...2 lines deleted...]
-      <c r="D165" s="1"/>
+          <t>Ghazwan Fouad kadhim</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/k7jspxwc852il_1.jpeg</t>
+        </is>
+      </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>1982-10-01</t>
+          <t>1990-04-03</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G165" s="1"/>
       <c r="H165" s="1" t="inlineStr">
         <is>
-          <t>lamyaa.sa@uomisan.edu.iq</t>
+          <t>ghazwan.fouad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I165" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J165" s="1" t="inlineStr">
         <is>
-          <t>2023-05-14</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="K165" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L165" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا المعلومات</t>
+          <t>هندسة برمجيات</t>
         </is>
       </c>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P165" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>902</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>جبار ناصر يوسف</t>
+          <t>حيدر عبد الله زويد</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>jabar naser</t>
+          <t>Haydir Eabdallah Zuayd</t>
         </is>
       </c>
       <c r="D166" s="1"/>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>1979-08-16</t>
+          <t>1990-12-01</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G166" s="1"/>
       <c r="H166" s="1" t="inlineStr">
         <is>
-          <t>jabar.naser@uomisan.edu.iq</t>
+          <t>hayder8a@gmail.com</t>
         </is>
       </c>
       <c r="I166" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J166" s="1" t="inlineStr">
         <is>
-          <t>2023-05-18</t>
+          <t>2023-05-09</t>
         </is>
       </c>
       <c r="K166" s="1" t="inlineStr">
         <is>
-          <t>اسلامية</t>
+          <t>جغرافية طبيعية</t>
         </is>
       </c>
       <c r="L166" s="1" t="inlineStr">
         <is>
-          <t>فلسفة اسلامية</t>
-[...2 lines deleted...]
-      <c r="M166" s="1"/>
+          <t>جغرافية المناخ</t>
+        </is>
+      </c>
+      <c r="M166" s="1" t="inlineStr">
+        <is>
+          <t>دراسة تاثير تغيير المناخ على شدة وحدة الجفاف في العراق</t>
+        </is>
+      </c>
       <c r="N166" s="1"/>
       <c r="O166" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P166" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>891</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>وهاد عبد الرضا عيسى</t>
+          <t>هند صدام زهراو</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>Wahad Abdulredha Issa</t>
+          <t> hind sadam zhraw </t>
         </is>
       </c>
       <c r="D167" s="1"/>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>1984-10-17</t>
+          <t>1986-07-11</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G167" s="1"/>
       <c r="H167" s="1" t="inlineStr">
         <is>
-          <t>wahad.abdulridha@uomisan.edu.iq</t>
+          <t>hndsdamzhraw@gmail.com</t>
         </is>
       </c>
       <c r="I167" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J167" s="1" t="inlineStr">
         <is>
-          <t>2023-05-24</t>
+          <t>2023-05-10</t>
         </is>
       </c>
       <c r="K167" s="1" t="inlineStr">
         <is>
-          <t>العلوم الاسلامية</t>
+          <t>علوم الرياضة</t>
         </is>
       </c>
       <c r="L167" s="1" t="inlineStr">
         <is>
-          <t>علوم القران والحديث</t>
+          <t>طرائق تدريس</t>
         </is>
       </c>
       <c r="M167" s="1" t="inlineStr">
         <is>
-          <t>مقایسه مبانی تفسیری سید قطب و دکتر محمد صادقی تهرانی در تفسیر  فی ظلال القرآن و تفسیر الفرقان</t>
+          <t>تاثير منهج ارشادي سلوكي معرفي وفق نمط التفكير الشمولي في الكفاءة الذاتية وبعض انواع الهجوم للاعبي سيف المبارزة</t>
         </is>
       </c>
       <c r="N167" s="1"/>
       <c r="O167" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P167" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>931</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>كرار احمد صاحب  </t>
+          <t>حيدر جواد كاظم </t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>Karrar Ahmed SahiB</t>
+          <t>Haider Jawad Kazim</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/9ip5do1luy6zek2.jpg</t>
+          <t>uploads/files/pwmso1e32qa48_v.jpg</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>1992-01-01</t>
+          <t>1989-07-08</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G168" s="1"/>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>07705518715</t>
+        </is>
+      </c>
       <c r="H168" s="1" t="inlineStr">
         <is>
-          <t>Ahmedkrar@uomisan.edu.iq</t>
+          <t>hayder.jk@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I168" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J168" s="1" t="inlineStr">
         <is>
-          <t>2023-06-25</t>
+          <t>2023-05-10</t>
         </is>
       </c>
       <c r="K168" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>اللغة العربية وآدابها </t>
         </is>
       </c>
       <c r="L168" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الانكليزية</t>
+          <t>أدب عباسي </t>
         </is>
       </c>
       <c r="M168" s="1" t="inlineStr">
         <is>
-          <t>&amp;#34; العلاقة بين تحمل متعلمي اللغة الإنجليزية كلغة أجنبية في العراق للغموض وقلق اللغة الثانية والتحصيل في القراءة </t>
+          <t>يحيى بن سلامة الحصكفي (دراسة موضوعية فنية)</t>
         </is>
       </c>
       <c r="N168" s="1"/>
       <c r="O168" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P168" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>904</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>ميثم رحيم شغاتي</t>
+          <t>زهراء عباس رديف</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>Maytham </t>
-[...6 lines deleted...]
-      </c>
+          <t>zahraa abbas</t>
+        </is>
+      </c>
+      <c r="D169" s="1"/>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>1976-04-01</t>
+          <t>1992-10-12</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G169" s="1"/>
       <c r="H169" s="1" t="inlineStr">
         <is>
-          <t>mrss.2022@gmail.com</t>
+          <t>zhhhraaa1992@gmail.com</t>
         </is>
       </c>
       <c r="I169" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J169" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2023-05-10</t>
         </is>
       </c>
       <c r="K169" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L169" s="1" t="inlineStr">
         <is>
-          <t>النقد القديم</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="M169" s="1" t="inlineStr">
         <is>
-          <t>التلقي في كتاب طبقات فحول الشعراء لابن سلام الجمحي (دراسة في اسسه النقدية)</t>
+          <t>موقف الحوزة العلمية في العراق من التطورات الداخلية في ايران (1921-1963)</t>
         </is>
       </c>
       <c r="N169" s="1"/>
       <c r="O169" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P169" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>898</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>مظهر كاظم داود</t>
+          <t>رانيه علي منعم</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>Mudher kadim</t>
+          <t>rania ali munim</t>
         </is>
       </c>
       <c r="D170" s="1"/>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>2024-03-08</t>
+          <t>1993-01-14</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G170" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>07700195681</t>
+        </is>
+      </c>
       <c r="H170" s="1" t="inlineStr">
         <is>
-          <t>muzhur.kadhim@uomisan.edu.iq</t>
+          <t>rania.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I170" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J170" s="1" t="inlineStr">
         <is>
-          <t>2023-09-05</t>
+          <t>2023-05-10</t>
         </is>
       </c>
       <c r="K170" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>لغة عربية</t>
         </is>
       </c>
       <c r="L170" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حضارة اسلامية</t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M170" s="1" t="inlineStr">
         <is>
-          <t>الدور السياسي لشعراء الشيعة في العصر العباسي</t>
+          <t>ديوان شهاب الدين الموسوي دراسة لغوية</t>
         </is>
       </c>
       <c r="N170" s="1"/>
       <c r="O170" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P170" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>785</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>هاجر شريف عبد العظيم</t>
+          <t>جهاد نعيم عليوي</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>Hajer Shareef</t>
-[...2 lines deleted...]
-      <c r="D171" s="1"/>
+          <t>jihad naeem oleiwi</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/6thifwmqebsz8yp.jpg</t>
+        </is>
+      </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>1990-01-03</t>
+          <t>1993-06-09</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G171" s="1"/>
       <c r="H171" s="1" t="inlineStr">
         <is>
-          <t>hajershareif@gmail.com</t>
+          <t>jehaad.naeem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I171" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J171" s="1" t="inlineStr">
         <is>
-          <t>2023-10-16</t>
+          <t>2023-05-10</t>
         </is>
       </c>
       <c r="K171" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>الادب العربي</t>
         </is>
       </c>
       <c r="L171" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث</t>
+          <t>الادب العباسي</t>
         </is>
       </c>
       <c r="M171" s="1" t="inlineStr">
         <is>
-          <t>الموقف الرسمي والشعبي السوري من القضايا العربية 1970-1963</t>
+          <t>الملامح الحياة الاجتماعية في العصر العباسي الثاني من خلال شعر ابي فراس الحمداني</t>
         </is>
       </c>
       <c r="N171" s="1"/>
       <c r="O171" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P171" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>905</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>حسن فاضل قاسم</t>
+          <t>زهراء جبر ورور</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
-          <t>Hasan Fadhel Qasim</t>
+          <t>zahraa jebor</t>
         </is>
       </c>
       <c r="D172" s="1"/>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>1988-01-25</t>
+          <t>1994-02-19</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G172" s="1"/>
       <c r="H172" s="1" t="inlineStr">
         <is>
-          <t>hasanfadhel11@gmail.com</t>
+          <t>zahraa.jabr@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I172" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J172" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2023-05-10</t>
         </is>
       </c>
       <c r="K172" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L172" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات</t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="M172" s="1" t="inlineStr">
         <is>
-          <t>Modeling the Function of Lymphocytes in the Human Immune System and its Application in Intrusion Detection Systems &amp;#34;.</t>
+          <t>ازمة جنوب السودان 1922-1985 والمواقف الدولية والاقليمية منها</t>
         </is>
       </c>
       <c r="N172" s="1"/>
       <c r="O172" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P172" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>1031</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>علي سعدون كاظم</t>
+          <t>م.م نرجس عوده رشك</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>Ali saadoon kadhim </t>
+          <t>Asst. Lect.  Narjis Audah Rashk </t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/fhp3us1ac8t7qx6.jpg</t>
+          <t>uploads/files/9up7bkwsfhmc85d.jpg</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>1986-05-25</t>
+          <t>1997-01-01</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>07719199987</t>
+          <t>07831750113</t>
         </is>
       </c>
       <c r="H173" s="1" t="inlineStr">
         <is>
-          <t>alisadoon@uomisan.edu.iq</t>
+          <t>Narcissusodaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I173" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J173" s="1" t="inlineStr">
         <is>
-          <t>2024-01-22</t>
+          <t>2023-05-10</t>
         </is>
       </c>
       <c r="K173" s="1" t="inlineStr">
         <is>
-          <t>قانون</t>
+          <t>اللغة الإنجليزية </t>
         </is>
       </c>
       <c r="L173" s="1" t="inlineStr">
         <is>
-          <t>قانون جنائي</t>
+          <t>علم اللغة</t>
         </is>
       </c>
       <c r="M173" s="1" t="inlineStr">
         <is>
-          <t>فحص بدء أركان الجريمة وما يماثلها في القوانين الجنائية للعراق وايران</t>
-[...2 lines deleted...]
-      <c r="N173" s="1"/>
+          <t>تحليل تداولي للمثيرات الافتراضية في رواية كاثرين ستوكيت &amp;#34;The Help&amp;#34;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>لا يوجد</t>
+        </is>
+      </c>
       <c r="O173" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P173" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>970</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>دعاء محمد عباس</t>
+          <t>لمياء صبيح عاشور</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>douaa mohammed</t>
+          <t>lamyaa sabbeh</t>
         </is>
       </c>
       <c r="D174" s="1"/>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>1992-03-13</t>
+          <t>1982-10-01</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G174" s="1"/>
       <c r="H174" s="1" t="inlineStr">
         <is>
-          <t>duaa.mohammed@uomisan.edu.iq</t>
+          <t>lamyaa.sa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I174" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J174" s="1" t="inlineStr">
         <is>
-          <t>2024-05-09</t>
+          <t>2023-05-14</t>
         </is>
       </c>
       <c r="K174" s="1" t="inlineStr">
         <is>
-          <t>جغرافية طبيعية</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L174" s="1" t="inlineStr">
         <is>
-          <t>جغرافية التربة</t>
-[...6 lines deleted...]
-      </c>
+          <t>تكنولوجيا المعلومات</t>
+        </is>
+      </c>
+      <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P174" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>1030</t>
+          <t>910</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>كنعان عبد حسين</t>
+          <t>جبار ناصر يوسف</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>kanan abd hussein</t>
-[...6 lines deleted...]
-      </c>
+          <t>jabar naser</t>
+        </is>
+      </c>
+      <c r="D175" s="1"/>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>1979-10-28</t>
+          <t>1979-08-16</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G175" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G175" s="1"/>
       <c r="H175" s="1" t="inlineStr">
         <is>
-          <t>aboaliknaan@gmail.com</t>
+          <t>jabar.naser@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I175" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J175" s="1" t="inlineStr">
         <is>
-          <t>2024-10-02</t>
+          <t>2023-05-18</t>
         </is>
       </c>
       <c r="K175" s="1" t="inlineStr">
         <is>
-          <t>علوم </t>
+          <t>اسلامية</t>
         </is>
       </c>
       <c r="L175" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس العلوم</t>
+          <t>فلسفة اسلامية</t>
         </is>
       </c>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P175" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>890</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>شيماء كاظم محسن</t>
+          <t>وهاد عبد الرضا عيسى</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>SHAYMAA KADHIM</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wahad Abdulredha Issa</t>
+        </is>
+      </c>
+      <c r="D176" s="1"/>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>1984-02-01</t>
+          <t>1984-10-17</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G176" s="1"/>
       <c r="H176" s="1" t="inlineStr">
         <is>
-          <t>shymykymy@gmail.com</t>
+          <t>wahad.abdulridha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I176" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J176" s="1" t="inlineStr">
         <is>
-          <t>2024-10-06</t>
+          <t>2023-05-24</t>
         </is>
       </c>
       <c r="K176" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
+          <t>العلوم الاسلامية</t>
         </is>
       </c>
       <c r="L176" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
-[...2 lines deleted...]
-      <c r="M176" s="1"/>
+          <t>علوم القران والحديث</t>
+        </is>
+      </c>
+      <c r="M176" s="1" t="inlineStr">
+        <is>
+          <t>مقایسه مبانی تفسیری سید قطب و دکتر محمد صادقی تهرانی در تفسیر  فی ظلال القرآن و تفسیر الفرقان</t>
+        </is>
+      </c>
       <c r="N176" s="1"/>
       <c r="O176" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P176" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>775</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>علي محمد عبد الله عطيه</t>
+          <t>كرار احمد صاحب  </t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>Ali mohammed</t>
-[...2 lines deleted...]
-      <c r="D177" s="1"/>
+          <t>Karrar Ahmed SahiB</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/9ip5do1luy6zek2.jpg</t>
+        </is>
+      </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>1986-02-28</t>
+          <t>1992-01-01</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G177" s="1"/>
       <c r="H177" s="1" t="inlineStr">
         <is>
-          <t>cgfdsam@gmail.com</t>
+          <t>Ahmedkrar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I177" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J177" s="1" t="inlineStr">
         <is>
-          <t>2024-10-07</t>
+          <t>2023-06-25</t>
         </is>
       </c>
       <c r="K177" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L177" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
-[...2 lines deleted...]
-      <c r="M177" s="1"/>
+          <t>طرائق تدريس اللغة الانكليزية</t>
+        </is>
+      </c>
+      <c r="M177" s="1" t="inlineStr">
+        <is>
+          <t>&amp;#34; العلاقة بين تحمل متعلمي اللغة الإنجليزية كلغة أجنبية في العراق للغموض وقلق اللغة الثانية والتحصيل في القراءة </t>
+        </is>
+      </c>
       <c r="N177" s="1"/>
       <c r="O177" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P177" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>916</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>مزهر فالح راشد البهادلي</t>
+          <t>ميثم رحيم شغاتي</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
-          <t>Mezher Falih Rashid</t>
+          <t>Maytham </t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/z7wx5_e9fo01mtu.jpg</t>
+          <t>uploads/photos/y10m6ap8kqzf4il.jpeg</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>1968-07-01</t>
+          <t>1976-04-01</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G178" s="1"/>
       <c r="H178" s="1" t="inlineStr">
         <is>
-          <t>mzherf9@gmail.com</t>
+          <t>mrss.2022@gmail.com</t>
         </is>
       </c>
       <c r="I178" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J178" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="K178" s="1" t="inlineStr">
         <is>
-          <t>جغرافية البشرية</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L178" s="1" t="inlineStr">
         <is>
-          <t>التخطيط العمراني</t>
+          <t>النقد القديم</t>
         </is>
       </c>
       <c r="M178" s="1" t="inlineStr">
         <is>
-          <t>التوزيع المكاني للمراكز الصحية العلاجية في مدينة الكحلاء </t>
+          <t>التلقي في كتاب طبقات فحول الشعراء لابن سلام الجمحي (دراسة في اسسه النقدية)</t>
         </is>
       </c>
       <c r="N178" s="1"/>
       <c r="O178" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P178" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>911</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>وسن كاظم محمد</t>
+          <t>كوثر حكيم جاسم أجياد </t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>wassan kadim</t>
+          <t>Kawther Hakim Jasim</t>
         </is>
       </c>
       <c r="D179" s="1"/>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>1977-09-05</t>
+          <t>1994-07-01</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G179" s="1"/>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>07713198243</t>
+        </is>
+      </c>
       <c r="H179" s="1" t="inlineStr">
         <is>
-          <t>wassankadim@uomisan.edu.iq</t>
+          <t>kawtharhakim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I179" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J179" s="1" t="inlineStr">
         <is>
-          <t>2024-10-16</t>
+          <t>2023-07-13</t>
         </is>
       </c>
       <c r="K179" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>علوم كيمياء </t>
         </is>
       </c>
       <c r="L179" s="1" t="inlineStr">
         <is>
-          <t>تاريخ اسلامية</t>
-[...6 lines deleted...]
-      </c>
+          <t>كيمياء حياتية </t>
+        </is>
+      </c>
+      <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P179" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>912</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>حسنين فالح حسن</t>
+          <t>مظهر كاظم داود</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
-          <t>hasanainFalhasan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mudher kadim</t>
+        </is>
+      </c>
+      <c r="D180" s="1"/>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>1977-12-10</t>
+          <t>2024-03-08</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G180" s="1"/>
       <c r="H180" s="1" t="inlineStr">
         <is>
-          <t>hasaninalsady@gmail.com</t>
+          <t>muzhur.kadhim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I180" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J180" s="1" t="inlineStr">
         <is>
-          <t>2024-10-16</t>
+          <t>2023-09-05</t>
         </is>
       </c>
       <c r="K180" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L180" s="1" t="inlineStr">
         <is>
-          <t>هندسة قدرة كهربائية </t>
+          <t>تاريخ حضارة اسلامية</t>
         </is>
       </c>
       <c r="M180" s="1" t="inlineStr">
         <is>
-          <t> تقييم جدوى نظام هجين للطاقة الشمسية والديزل والبطاريات لتوفير الطاقة الكهربائية اللازمة لمجمع سكني في جنوب العراق</t>
+          <t>الدور السياسي لشعراء الشيعة في العصر العباسي</t>
         </is>
       </c>
       <c r="N180" s="1"/>
       <c r="O180" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P180" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>907</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>مصطفى مزهر جبر </t>
+          <t>هاجر شريف عبد العظيم</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
-          <t>Mustafa mezher jebur</t>
+          <t>Hajer Shareef</t>
         </is>
       </c>
       <c r="D181" s="1"/>
       <c r="E181" s="1" t="inlineStr">
         <is>
-          <t>1990-02-02</t>
+          <t>1990-01-03</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G181" s="1"/>
       <c r="H181" s="1" t="inlineStr">
         <is>
-          <t>mustafa19900209@gmail.com</t>
+          <t>hajershareif@gmail.com</t>
         </is>
       </c>
       <c r="I181" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J181" s="1" t="inlineStr">
         <is>
-          <t>2024-10-16</t>
+          <t>2023-10-16</t>
         </is>
       </c>
       <c r="K181" s="1" t="inlineStr">
         <is>
-          <t>ادارة واقتصاد </t>
+          <t>تاريخ</t>
         </is>
       </c>
       <c r="L181" s="1" t="inlineStr">
         <is>
-          <t>إدارة اعمال </t>
+          <t>تاريخ حديث</t>
         </is>
       </c>
       <c r="M181" s="1" t="inlineStr">
         <is>
-          <t>تاثير أنظمة المعلومات الادرايه على استراتيجية تطرير المنتج في العراق </t>
+          <t>الموقف الرسمي والشعبي السوري من القضايا العربية 1970-1963</t>
         </is>
       </c>
       <c r="N181" s="1"/>
       <c r="O181" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P181" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>1052</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>علي سعدون حميد</t>
+          <t>نهله كريم حسين </t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>Ali Sadoon</t>
-[...2 lines deleted...]
-      <c r="D182" s="1"/>
+          <t>Nahla Kareem Hussein</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/ount8xeza37h1mg.jpg</t>
+        </is>
+      </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>1990-04-06</t>
+          <t>1974-08-26</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G182" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>07728349034 </t>
+        </is>
+      </c>
       <c r="H182" s="1" t="inlineStr">
         <is>
-          <t>sa4828090@gmail.com</t>
+          <t>krymnhlh3@gmail.com</t>
         </is>
       </c>
       <c r="I182" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J182" s="1" t="inlineStr">
         <is>
-          <t>2024-10-16</t>
+          <t>2023-10-29</t>
         </is>
       </c>
       <c r="K182" s="1" t="inlineStr">
         <is>
-          <t>تاريخ</t>
+          <t>مناهج وطرائق تدريس عامه </t>
         </is>
       </c>
       <c r="L182" s="1" t="inlineStr">
         <is>
-          <t>تاريخ اسلامي</t>
-[...2 lines deleted...]
-      <c r="M182" s="1"/>
+          <t>مناهج وطرائق تدريس عامه </t>
+        </is>
+      </c>
+      <c r="M182" s="1" t="inlineStr">
+        <is>
+          <t>تقييم اداء مطبقين ضمن معايير الجودة التعليم </t>
+        </is>
+      </c>
       <c r="N182" s="1"/>
       <c r="O182" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P182" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>313</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>صبري محمد خضر الموسوي</t>
+          <t>حسن فاضل قاسم</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>sabry mohammed khudur</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hasan Fadhel Qasim</t>
+        </is>
+      </c>
+      <c r="D183" s="1"/>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>1975-01-05</t>
+          <t>1988-01-25</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G183" s="1"/>
       <c r="H183" s="1" t="inlineStr">
         <is>
-          <t>sm4136042@gmail.com</t>
+          <t>hasanfadhel11@gmail.com</t>
         </is>
       </c>
       <c r="I183" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J183" s="1" t="inlineStr">
         <is>
-          <t>2024-10-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="K183" s="1" t="inlineStr">
         <is>
-          <t>علوم الاسلامية</t>
+          <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="L183" s="1" t="inlineStr">
         <is>
-          <t>علوم القران  و الحديث</t>
+          <t>هندسة الحاسبات</t>
         </is>
       </c>
       <c r="M183" s="1" t="inlineStr">
         <is>
-          <t>البحث التطبيقي لتفسير سورة التين على المذاهب التفسيرية</t>
+          <t>Modeling the Function of Lymphocytes in the Human Immune System and its Application in Intrusion Detection Systems &amp;#34;.</t>
         </is>
       </c>
       <c r="N183" s="1"/>
       <c r="O183" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P183" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>محمد هاشم كرم</t>
+          <t>قيصر حسين هاشم </t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>mohammed hashem</t>
+          <t>Qaysar Hussain Hashim</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/l5si93cgh2j4br1.jpeg</t>
+          <t>uploads/files/cbt2qiexo6uaz5w.jpg</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>1989-06-17</t>
+          <t>1993-05-10</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G184" s="1"/>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>07818533740</t>
+        </is>
+      </c>
       <c r="H184" s="1" t="inlineStr">
         <is>
-          <t>moham9.karam@jmail.com</t>
+          <t>kaesrhusssen1993@gmail.com</t>
         </is>
       </c>
       <c r="I184" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J184" s="1" t="inlineStr">
         <is>
-          <t>2024-10-27</t>
+          <t>2023-12-10</t>
         </is>
       </c>
       <c r="K184" s="1" t="inlineStr">
         <is>
-          <t>الفقه والقانون الخاص</t>
+          <t>طرائق تدريس اللغة الكردية </t>
         </is>
       </c>
       <c r="L184" s="1" t="inlineStr">
         <is>
-          <t>الفقه والقانون الخاص</t>
+          <t>طرائق تدريس اللغة الكردية </t>
         </is>
       </c>
       <c r="M184" s="1" t="inlineStr">
         <is>
-          <t>فكرة النظام العام في التصرفات القانونية دراسة مقارنة في الفقه الاسلامي </t>
+          <t>اثر ستراتيجيه البيت الدائري في تحصيل ماده القراءه الكرديه عند طلاب الصف الرابع الاعدادي </t>
         </is>
       </c>
       <c r="N184" s="1"/>
       <c r="O184" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P184" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>965</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>رسول كامل شايع</t>
+          <t>سحر كريم جابر</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t> Rasool Kamil SHAYEA</t>
+          <t>sahar kareem jaber</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/upvz50rayexifnk.jpg</t>
+          <t>uploads/files/9ozmkaxel3di_5h.jpg</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>1979-07-29</t>
+          <t>1985-08-01</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G185" s="1"/>
       <c r="H185" s="1" t="inlineStr">
         <is>
-          <t>alkenaner@gmail.com</t>
+          <t>sahar.kj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I185" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J185" s="1" t="inlineStr">
         <is>
-          <t>2024-11-24</t>
+          <t>2024-01-22</t>
         </is>
       </c>
       <c r="K185" s="1" t="inlineStr">
         <is>
-          <t>فقه واسس القانون الاسلامي</t>
+          <t>علم الاحياء</t>
         </is>
       </c>
       <c r="L185" s="1" t="inlineStr">
         <is>
-          <t>فقه واسس القانون الاسلامي</t>
+          <t>الوراثة</t>
         </is>
       </c>
       <c r="M185" s="1" t="inlineStr">
         <is>
-          <t>حماية الحقوق المالية للقاصر في قانون رعاية القاصرين العراقي والفقه الامامي دراسة مقارنة</t>
+          <t>التحليل الجزيئي بأستخدام تقنية تسلسل الاكزوم الكامل ( WES) لـ 53 جينًا متورطًا في أمراض الدماغ عند عائلة يُشتبه في إصابتها باعتلال بيضاء الدماغ او مرض المادة البيضاء Leukoencephalopathy في طهران</t>
         </is>
       </c>
       <c r="N185" s="1"/>
       <c r="O185" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P185" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>حيدر راضي محيسن</t>
+          <t>علي سعدون كاظم</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>haedar rathy</t>
+          <t>Ali saadoon kadhim </t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/zetpsbnfu3aqhor.jpg</t>
+          <t>uploads/files/fhp3us1ac8t7qx6.jpg</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>2024-08-10</t>
+          <t>1986-05-25</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G186" s="1"/>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>07719199987</t>
+        </is>
+      </c>
       <c r="H186" s="1" t="inlineStr">
         <is>
-          <t>hydrr5558@gmail.com</t>
+          <t>alisadoon@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I186" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J186" s="1" t="inlineStr">
         <is>
-          <t>2024-12-02</t>
+          <t>2024-01-22</t>
         </is>
       </c>
       <c r="K186" s="1" t="inlineStr">
         <is>
-          <t>علوم قران</t>
+          <t>قانون</t>
         </is>
       </c>
       <c r="L186" s="1" t="inlineStr">
         <is>
-          <t>فقه ومعارف اسلامية</t>
+          <t>قانون جنائي</t>
         </is>
       </c>
       <c r="M186" s="1" t="inlineStr">
         <is>
-          <t>منهج الاجتهاد في فقه الحديث بين السنة والشيعة</t>
+          <t>فحص بدء أركان الجريمة وما يماثلها في القوانين الجنائية للعراق وايران</t>
         </is>
       </c>
       <c r="N186" s="1"/>
       <c r="O186" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P186" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>928</t>
+          <t>893</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>زهراء صالح مهدي</t>
+          <t>دعاء محمد عباس</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>zahraa salih mahdi</t>
+          <t>douaa mohammed</t>
         </is>
       </c>
       <c r="D187" s="1"/>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>1987-05-02</t>
+          <t>1992-03-13</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G187" s="1"/>
       <c r="H187" s="1" t="inlineStr">
         <is>
-          <t>zahraa7saleh@gmail.com</t>
+          <t>duaa.mohammed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I187" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J187" s="1" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2024-05-09</t>
         </is>
       </c>
       <c r="K187" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>جغرافية طبيعية</t>
         </is>
       </c>
       <c r="L187" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي والربوتية</t>
+          <t>جغرافية التربة</t>
         </is>
       </c>
       <c r="M187" s="1" t="inlineStr">
         <is>
-          <t>using data mining classification algorithms to predict students academic performance</t>
+          <t>تقييم خصائص ترب هور الحويزة في محافظة ميسان</t>
         </is>
       </c>
       <c r="N187" s="1"/>
       <c r="O187" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P187" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>1059</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>ضحى شاكر حسن</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>Dhuha Shaker Hassan</t>
+        </is>
+      </c>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>1995-12-29</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>07716995573</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>duhashaker@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I188" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J188" s="1" t="inlineStr">
+        <is>
+          <t>2024-05-21</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>نانوتكنلوجي</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>علوم و تطبيقات الليزر</t>
+        </is>
+      </c>
+      <c r="M188" s="1"/>
+      <c r="N188" s="1"/>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P188" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>1043</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>علي سعدون حميد</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>ALI SAADOON HAMEED </t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/q2je1_kmcfrgu46.jpeg</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>1990-04-06</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>07706906134</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>ali.s.h@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I189" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J189" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-01</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ اسلامي</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ الحضاره الاسلاميه</t>
+        </is>
+      </c>
+      <c r="M189" s="1" t="inlineStr">
+        <is>
+          <t>تقصي الدور العلمي للعلماء الاندلسيين </t>
+        </is>
+      </c>
+      <c r="N189" s="1"/>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P189" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>1030</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>كنعان عبد حسين</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>kanan abd hussein</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/nky2leu8i0bj3gx.jpg</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>1979-10-28</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>07724823466</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>aboaliknaan@gmail.com</t>
+        </is>
+      </c>
+      <c r="I190" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J190" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-02</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>علوم </t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>طرائق تدريس العلوم</t>
+        </is>
+      </c>
+      <c r="M190" s="1"/>
+      <c r="N190" s="1"/>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P190" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>887</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>شيماء كاظم محسن</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>SHAYMAA KADHIM</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/f4wr1ltk25ybx_9.jpeg</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>1984-02-01</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G191" s="1"/>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>shymykymy@gmail.com</t>
+        </is>
+      </c>
+      <c r="I191" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J191" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-06</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>محاسبة</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>محاسبة</t>
+        </is>
+      </c>
+      <c r="M191" s="1"/>
+      <c r="N191" s="1"/>
+      <c r="O191" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P191" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>903</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>علي محمد عبد الله عطيه</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>Ali mohammed</t>
+        </is>
+      </c>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>1986-02-28</t>
+        </is>
+      </c>
+      <c r="F192" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>cgfdsam@gmail.com</t>
+        </is>
+      </c>
+      <c r="I192" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J192" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-07</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>محاسبة</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>محاسبة</t>
+        </is>
+      </c>
+      <c r="M192" s="1"/>
+      <c r="N192" s="1"/>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P192" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>1033</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>زهراء جبار فلحي </t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>zahraa jabbar falhi</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/5kegtvn26i9cmpa.jpg</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>1988-04-28</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>07711388518</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>zahraajabaar@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I193" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J193" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-10</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>اللغه الانكليزية</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>علم اللغه التطبيقي</t>
+        </is>
+      </c>
+      <c r="M193" s="1" t="inlineStr">
+        <is>
+          <t>The Study of Scaffolding Impacts on Writing Development in EFL Context</t>
+        </is>
+      </c>
+      <c r="N193" s="1"/>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P193" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>901</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>مزهر فالح راشد البهادلي</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>Mezher Falih Rashid</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/z7wx5_e9fo01mtu.jpg</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>1968-07-01</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G194" s="1"/>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>mzherf9@gmail.com</t>
+        </is>
+      </c>
+      <c r="I194" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J194" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-15</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>جغرافية البشرية</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>التخطيط العمراني</t>
+        </is>
+      </c>
+      <c r="M194" s="1" t="inlineStr">
+        <is>
+          <t>التوزيع المكاني للمراكز الصحية العلاجية في مدينة الكحلاء </t>
+        </is>
+      </c>
+      <c r="N194" s="1"/>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P194" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>911</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>وسن كاظم محمد</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>wassan kadim</t>
+        </is>
+      </c>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>1977-09-05</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G195" s="1"/>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>wassankadim@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I195" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J195" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-16</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ اسلامية</t>
+        </is>
+      </c>
+      <c r="M195" s="1" t="inlineStr">
+        <is>
+          <t>دور مسجد الكوفة في القرن الاول والثاني</t>
+        </is>
+      </c>
+      <c r="N195" s="1"/>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P195" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>959</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>حسنين فالح حسن</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>hasanainFalhasan</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/rg9xu7c2hb_nqas.jpg</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>1977-12-10</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G196" s="1"/>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>hasaninalsady@gmail.com</t>
+        </is>
+      </c>
+      <c r="I196" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J196" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-16</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>هندسة كهرباء</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>هندسة قدرة كهربائية </t>
+        </is>
+      </c>
+      <c r="M196" s="1" t="inlineStr">
+        <is>
+          <t> تقييم جدوى نظام هجين للطاقة الشمسية والديزل والبطاريات لتوفير الطاقة الكهربائية اللازمة لمجمع سكني في جنوب العراق</t>
+        </is>
+      </c>
+      <c r="N196" s="1"/>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P196" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>1049</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>عباس منشد صدام</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>Abbas munshid saddam</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/hoa3pyztdj1ckun.jpg</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>1990-01-02</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>07705599119</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>abbas.munshid@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I197" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J197" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-16</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربيه البدنيه وعلوم الرياضه</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>فسيولوجيا التغذية</t>
+        </is>
+      </c>
+      <c r="M197" s="1" t="inlineStr">
+        <is>
+          <t>تأثير التمارين الهوائية وتناول مكملات النانوكركمين على مستويات الإيريسين لدى الرجال الذين يعانون من زيادة الوزن والسمنة</t>
+        </is>
+      </c>
+      <c r="N197" s="1"/>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P197" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>906</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>مصطفى مزهر جبر </t>
+        </is>
+      </c>
+      <c r="C198" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa mezher jebur</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/sc4k7_polty58um.jpeg</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>1990-02-02</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>07712582171</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
+        <is>
+          <t>mustafa19900209@gmail.com</t>
+        </is>
+      </c>
+      <c r="I198" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J198" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-16</t>
+        </is>
+      </c>
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>ادارة واقتصاد </t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
+        <is>
+          <t>إدارة اعمال </t>
+        </is>
+      </c>
+      <c r="M198" s="1" t="inlineStr">
+        <is>
+          <t>تاثير أنظمة المعلومات الادرايه على استراتيجية تطرير المنتج في العراق </t>
+        </is>
+      </c>
+      <c r="N198" s="1"/>
+      <c r="O198" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P198" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>علي سعدون حميد</t>
+        </is>
+      </c>
+      <c r="C199" s="1" t="inlineStr">
+        <is>
+          <t>Ali Sadoon</t>
+        </is>
+      </c>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>1990-04-06</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G199" s="1"/>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>sa4828090@gmail.com</t>
+        </is>
+      </c>
+      <c r="I199" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J199" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-16</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ اسلامي</t>
+        </is>
+      </c>
+      <c r="M199" s="1"/>
+      <c r="N199" s="1"/>
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P199" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>900</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>صبري محمد خضر الموسوي</t>
+        </is>
+      </c>
+      <c r="C200" s="1" t="inlineStr">
+        <is>
+          <t>sabry mohammed khudur</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/r8ibvsp35cg6kf9.jpg</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>1975-01-05</t>
+        </is>
+      </c>
+      <c r="F200" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>07832122767</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>sm4136042@gmail.com</t>
+        </is>
+      </c>
+      <c r="I200" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J200" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-27</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>علوم الاسلامية</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>علوم القرآن الكريم و الحديث</t>
+        </is>
+      </c>
+      <c r="M200" s="1" t="inlineStr">
+        <is>
+          <t>البحث التطبيقي لتفسير سورة التين على المذاهب التفسيرية</t>
+        </is>
+      </c>
+      <c r="N200" s="1"/>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P200" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>888</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>محمد هاشم كرم</t>
+        </is>
+      </c>
+      <c r="C201" s="1" t="inlineStr">
+        <is>
+          <t>mohammed hashem</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/l5si93cgh2j4br1.jpeg</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>1989-06-17</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G201" s="1"/>
+      <c r="H201" s="1" t="inlineStr">
+        <is>
+          <t>moham9.karam@jmail.com</t>
+        </is>
+      </c>
+      <c r="I201" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J201" s="1" t="inlineStr">
+        <is>
+          <t>2024-10-27</t>
+        </is>
+      </c>
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>الفقه والقانون الخاص</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
+        <is>
+          <t>الفقه والقانون الخاص</t>
+        </is>
+      </c>
+      <c r="M201" s="1" t="inlineStr">
+        <is>
+          <t>فكرة النظام العام في التصرفات القانونية دراسة مقارنة في الفقه الاسلامي </t>
+        </is>
+      </c>
+      <c r="N201" s="1"/>
+      <c r="O201" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P201" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">