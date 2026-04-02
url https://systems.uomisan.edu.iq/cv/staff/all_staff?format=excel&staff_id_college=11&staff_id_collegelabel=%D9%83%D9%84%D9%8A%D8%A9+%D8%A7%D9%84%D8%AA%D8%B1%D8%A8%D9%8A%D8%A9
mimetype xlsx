--- v1 (2025-12-16)
+++ v2 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P156"/>
+  <dimension ref="A1:P161"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>يونس محمد عطية</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Younis Mohamed Atiah</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/bud94f8c6sim_eq.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1972-02-01</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>younisal_zahy72@yahoo.co.uk</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2006-02-01</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>فيزياء</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>فيزياء الالياف البصرية الليزرية</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>كاظم شنته سعد </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Kadhem Shanta Saad</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/38cp94lf_bn7wgr.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1959-12-12</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>dr.kadhim1959@gmail.com</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2008-08-20</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>الجغرافيا الطبيعية</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>جغرافية التربة </t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>خالد محمد صالح كرم </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Khalid Mohammed Saleh </t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hn4rks3uqi5lmtf.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1966-07-20</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>dr-khalid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2011-09-20</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>الأدب الحديث والنقد المقارن</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>نجم عبد الله غالي </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Najim Abdullah Gali </t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/80n1x23qipuj5vm.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1976-08-17</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>nagim_14@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2016-02-10</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>العلوم التربوية والنفسية</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>المناهج وطرائق التدريس العامة</t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>محمد حسين زبون </t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Mohamed Hussein Zuboon</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/zej2kgwn5o4utm6.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1974-07-01</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>mohamedh_2017@uomisan.ed.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2016-06-13</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>تاريخ</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث</t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>هاشم داخل حسين </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Hashim Dakhil Hussein </t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yu2m7tz0qs1ev9k.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1972-05-01</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>prof.hashimaldrraji@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2017-04-26</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>نظم وحضارة اسلامية</t>
         </is>
       </c>
@@ -727,55 +703,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>رنا صبيح عبود </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>rana sabeeh abbood</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>uploads/files/50pwm3hojykgi9v.jpeg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1979-07-07</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>rana19792015@gmail.com</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2018-10-06</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>رياضيات تطبيقية </t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>احصاء </t>
         </is>
       </c>
@@ -809,55 +781,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>غفران محمد عزيز </t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>ghufran Muhammed Aziz </t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>uploads/files/4tf7igr5bdo6ajh.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1986-01-26</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>qiur_analdaavui@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2018-11-05</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>تاريخ</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي</t>
         </is>
       </c>
@@ -891,55 +859,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>محمد جبار جاسم </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Mohammad Jabbar Jasim</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>uploads/files/3b6cegz8yhmuxl7.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1969-03-03</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>ahmednarjes345@gmail.com</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2019-08-25</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>الشريعة والعلوم الاسلامية</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>علوم الحديث</t>
         </is>
       </c>
@@ -973,55 +937,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>ماجد رحيمه جبر </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>majid raheema jabir</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kgp3wt4ihjfb1a9.png</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1968-01-07</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>dr.mrjalhlfi@yahoo.com</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2019-10-29</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>علم النفس العام </t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>الصحة النفسية</t>
         </is>
       </c>
@@ -1055,55 +1015,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t> الاء ظافر عامر </t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Alaa Dhafer Amer</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/s37wz1tjigvon6e.jpeg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1979-01-17</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>alaa.dhafer@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2019-12-31</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>الادب</t>
         </is>
       </c>
@@ -1137,55 +1093,51 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>حسن حميد محسن </t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t> Hassan Hamid Mohsen</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/07tfrkqwvsnj5al.png</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1961-09-07</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Hassan_hamid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>علم اللغة</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>علم الصوت </t>
         </is>
       </c>
@@ -1219,55 +1171,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>أمير علي حسين</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Ameer ali hussain</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>uploads/files/eykv_7f35812u0i.jpeg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1975-09-06</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>ameer_dr3@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>التاريخ</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>التاريخ المعاصر</t>
         </is>
       </c>
@@ -1301,55 +1249,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>آيات محمد جبر </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Ayat Muhammad Jabr</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qpn1u8sjb43folr.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1976-05-15</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>mr.ayat@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
@@ -1383,55 +1327,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>عماد جغيم عويد </t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>emad jghem Awead</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_e1oc0mrvh3a2g5.png</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1976-07-01</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>emud2018.gg@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية وآدابها </t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>الأدب العباسي</t>
         </is>
       </c>
@@ -1465,55 +1405,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>علي عبد الحسين حداد</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Ali Abdul Hussein Haddad</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/zoalwhgmqn57bxj.png</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1977-07-07</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>dr_ali_hdad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>الأدب العربي </t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>العروض والنقد </t>
         </is>
       </c>
@@ -1547,55 +1483,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>عبد الرحيم حنون عطية </t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>AbdulRahim Hanoun Attia</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qu5nsk9pi_zjxov.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1969-06-05</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>abdulrahimatia@yahoo.com</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>الاثار</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>ترميم وصيانة الآثار </t>
         </is>
       </c>
@@ -1629,55 +1561,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>يوسف طه حسين القريشي </t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Yousif Taha Hussein Al-Quraishi</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/vcghqre52y8w7b_.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>yth973973@gmail.com</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>التاريخ الحديث والمعاصر</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>التاريخ الاوربي الحديث والمعاصر </t>
         </is>
       </c>
@@ -1711,55 +1639,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>نعمة ساهي حسن </t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>nehme hasn sahey</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>uploads/files/juolt7dv3qmy0g4.jpeg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>dnmhalmwswy@gmeil.com</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>فكر أسلامي عباسي + عقيدة</t>
         </is>
       </c>
@@ -1793,55 +1717,51 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>هاشم كاظم صبيخي </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Hashem Kadhim Subaihi</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/0fdonm7cr95ethi.png</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1967-11-01</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>hashimaa1967@gmail.com</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2020-11-22</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>جغرافية بشريه</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>جغرافيه سياسيه</t>
         </is>
       </c>
@@ -1875,55 +1795,51 @@
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>كاظم عبادي حمادي</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Kadhim Abadi Hammadi</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pryd2izwxsv_qgo.png</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1955-07-01</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>drkad955@gmail.com</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>جغرافية اقتصادية</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>جغرافية زراعية</t>
         </is>
       </c>
@@ -1957,55 +1873,51 @@
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>عمار طعمه جاسم </t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Ammar Tohme Jasim</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yul9got3anvp47h.png</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1974-05-10</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>prof.dr.ammar-alsaedi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
           <t>2020-11-29</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
@@ -2039,55 +1951,51 @@
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>أثير أحمد حسين</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Atheer Ahmad Huseen</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/26d50gwozmqvlt_.png</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1963-10-01</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>athir.517@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
           <t>2021-09-12</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>الآثار القديم</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>عمارة وفنون وتأريخ قديم</t>
         </is>
       </c>
@@ -2121,55 +2029,51 @@
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>محمد عامر محمد </t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Mohammed amer mohammed</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/w6v4e7jmy8n3g0o.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1976-07-01</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>mohammed-amer@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2021-11-07</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>علم اللغة</t>
         </is>
       </c>
@@ -2203,55 +2107,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>عبد الزهرة عودة جبر </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Abdul Zahra Odeh Jabr</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>uploads/files/g72o_qiz98hpsr4.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1978-03-26</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>abdul-zahra@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>فلسفة اللغة العربية/ اللغة</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>اللسانيات</t>
         </is>
       </c>
@@ -2285,1359 +2185,1291 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>محمود عبد الحسين عبد علي الثعالبي الحسني</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Mahmoud Abdel Hussein Abed Ali</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>uploads/files/zw6d93xuj4_hvry.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1971-10-23</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>mhmwdalthalby@gmail.com</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2024-06-09</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>العلوم الاسلامية</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>علوم القرآن</t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
           <t>الحكومه الاسلاميه في فكر السيد محمد باقر الصدر </t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
           <t> الماركسية والراسمالية في منهج المقارن للسيد محمد باقر الصدر</t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P27" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>676</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>نجم عبدالله برهان</t>
+          <t>رائد فاضل محمد حاتم </t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Najm Abdullah Burah</t>
+          <t>Raed Fadhil Mohammed</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5aipq23m7xbjwy0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/wfqg3oakyxrb4vc.jpg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1980-03-16</t>
+          <t>1975-01-25</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>najim@uomisan.edu.iq</t>
+          <t>r.f.a@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
-          <t>2025-05-04</t>
+          <t>2024-11-26</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>علم اللغة</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس اللغة الانكليزية</t>
+          <t>اسلوبات </t>
         </is>
       </c>
       <c r="M28" s="1" t="inlineStr">
         <is>
-          <t>Evaluating the Pre-Service Training Programme of Teaching EFL at the College of Basic Education in the Light of its Behavioral Objectives </t>
+          <t>دراسة مقارنة بين الطريقة الدلالية التداولية والطريقة التقليدية بتدريس النثر الانكليزي</t>
         </is>
       </c>
       <c r="N28" s="1" t="inlineStr">
         <is>
-          <t>The Effect of Round Robin and Final Report Strategies in Reading Comprehension   Skills Development and the Achievement of English Department Students in Education Faculties in the Comprehension</t>
+          <t>دراسة لغوية لأساليب الاقناع في ثلاث روايات اي ان فولستر </t>
         </is>
       </c>
       <c r="O28" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>مولود محمد زايد </t>
+          <t>نجم عبدالله برهان</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>mouloud mohammed zaeed</t>
+          <t>Najm Abdullah Burah</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/y2oedx_k1ilzjsv.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5aipq23m7xbjwy0.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1973-08-04</t>
+          <t>1980-03-16</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>mmddmmdd1973@gmail.com</t>
+          <t>najim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
-          <t>استاذ مساعد</t>
+          <t>استاذ</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
-          <t>2008-10-05</t>
+          <t>2025-05-04</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>الادب الحديث</t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>النقد الحديث</t>
+          <t>مناهج وطرائق تدريس اللغة الانكليزية</t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
-          <t>رمزية الماء في شعر السياب</t>
+          <t>Evaluating the Pre-Service Training Programme of Teaching EFL at the College of Basic Education in the Light of its Behavioral Objectives </t>
         </is>
       </c>
       <c r="N29" s="1" t="inlineStr">
         <is>
-          <t>ادبية النص القراني.دراسة جمالية</t>
+          <t>The Effect of Round Robin and Final Report Strategies in Reading Comprehension   Skills Development and the Achievement of English Department Students in Education Faculties in the Comprehension</t>
         </is>
       </c>
       <c r="O29" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>85</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>صباح عيدان حمود </t>
+          <t>مولود محمد زايد </t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>Sabah Idan Hammoud</t>
+          <t>mouloud mohammed zaeed</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_ihtn1m3j9wyg8z.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/y2oedx_k1ilzjsv.png</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1966-07-01</t>
+          <t>1973-08-04</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>Ssaabbaahh75@gmail.com</t>
+          <t>mmddmmdd1973@gmail.com</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>2015-04-30</t>
+          <t>2008-10-05</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>اللغة</t>
+          <t>الادب الحديث</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة </t>
+          <t>النقد الحديث</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
-          <t>البحث الدلالي في ايات الأحكام عند السيد الخوئي</t>
+          <t>رمزية الماء في شعر السياب</t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>فهم الخطاب القراني بين الامامية والإشاعرة</t>
+          <t>ادبية النص القراني.دراسة جمالية</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>93</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>اياد نعيم مجيد </t>
+          <t>صباح عيدان حمود </t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Iyad Naeem Majeed</t>
+          <t>Sabah Idan Hammoud</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1af_u6tqhpkjdnb.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_ihtn1m3j9wyg8z.png</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1966-04-03</t>
+          <t>1966-07-01</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>ayadalsaadi630@jmail.com</t>
+          <t>Ssaabbaahh75@gmail.com</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2015-09-06</t>
+          <t>2015-04-30</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>فلسفة</t>
+          <t>اللغة</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>فلسفة وكلام إسلامي</t>
+          <t>علم اللغة </t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>المعاد حسب رأي الحكيمين ابن سينا وملاصدرا</t>
+          <t>البحث الدلالي في ايات الأحكام عند السيد الخوئي</t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
         <is>
-          <t>فلسفة التعليم والتربية حسب آراء ملاصدرا</t>
+          <t>فهم الخطاب القراني بين الامامية والإشاعرة</t>
         </is>
       </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>78</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>نصيف جاسم عاتي </t>
+          <t>اياد نعيم مجيد </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Nsaif jasim ati</t>
+          <t>Iyad Naeem Majeed</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4hocyb6wrefjimn.jpeg</t>
+          <t>uploads/files/eb_n5frm2qptv94.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1972-05-01</t>
+          <t>1966-04-03</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>nseif.jasim72@gmail.com</t>
+          <t>ayadalsaadi630@jmail.com</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2015-12-14</t>
+          <t>2015-09-06</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>علم الاجتماع</t>
+          <t>فلسفة</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>علم اجتماع التنوع الثقافي</t>
+          <t>فلسفة وكلام إسلامي</t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>العشائرية والتحول الديمقراطي في العراق</t>
+          <t>المعاد حسب رأي الحكيمين ابن سينا وملاصدرا</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
-          <t>التنوع الثقافي وبناء الدولة المدنية في العراق</t>
+          <t>فلسفة التعليم والتربية حسب آراء ملاصدرا</t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>670</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>علي عبد الرحيم كريم </t>
+          <t>نصيف جاسم عاتي </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Ali Abdul Raheem Kareem</t>
+          <t>Nsaif jasim ati</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3zvl9yjqfr7140n.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4hocyb6wrefjimn.jpeg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1978-12-20</t>
+          <t>1972-05-01</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>dr_ali259@uomisan.edu.iq</t>
+          <t>nseif.jasim72@gmail.com</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>2017-07-25</t>
+          <t>2015-12-14</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية وآدابها</t>
+          <t>علم الاجتماع</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>الادب الحديث ونقده</t>
+          <t>علم اجتماع التنوع الثقافي</t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
-          <t>ثنائية الذات والآخر في شعر السياب(دراسة في ضوء النقد الثقافي)</t>
+          <t>العشائرية والتحول الديمقراطي في العراق</t>
         </is>
       </c>
       <c r="N33" s="1" t="inlineStr">
         <is>
-          <t>الحكاية الشعبية في الشعر العراقي الحديث من نهاية الحرب العالمية الثانية الى عام 1990م دراسة سيميائية ثقافية</t>
+          <t>التنوع الثقافي وبناء الدولة المدنية في العراق</t>
         </is>
       </c>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>92</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>باسم محمد عيادة </t>
+          <t>علي عبد الرحيم كريم </t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>Bassem Muhammad Eyada</t>
+          <t>Ali Abdul Raheem Kareem</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/y70jhiw953ot1ul.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3zvl9yjqfr7140n.png</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>1974-07-21</t>
+          <t>1978-12-20</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>basmcom184@gmail.com</t>
+          <t>dr_ali259@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
-          <t>2018-07-21</t>
+          <t>2017-07-25</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
-          <t>اللغة</t>
+          <t>اللغة العربية وآدابها</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>الصرف</t>
+          <t>الادب الحديث ونقده</t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
-          <t>المباحث اللغوية في تفسيرالشريف المرتضى المسمى بنفائس التأويل</t>
+          <t>ثنائية الذات والآخر في شعر السياب(دراسة في ضوء النقد الثقافي)</t>
         </is>
       </c>
       <c r="N34" s="1" t="inlineStr">
         <is>
-          <t>الاحتجاج الصرفي عندشراح الشافية في القرن الثامن الهجري</t>
+          <t>الحكاية الشعبية في الشعر العراقي الحديث من نهاية الحرب العالمية الثانية الى عام 1990م دراسة سيميائية ثقافية</t>
         </is>
       </c>
       <c r="O34" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>84</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>إقبال صاحب دشر عطيوي </t>
+          <t>باسم محمد عيادة </t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>aqbal saheb dusher</t>
+          <t>Bassem Muhammad Eyada</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/m7iva8_ersnuxth.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/y70jhiw953ot1ul.png</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1978-07-29</t>
+          <t>1974-07-21</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>assistant.prof.iqbal@gmail.com</t>
+          <t>basmcom184@gmail.com</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
-          <t>2018-08-09</t>
+          <t>2018-07-21</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>اللغة</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
-          <t>لغة تداولية</t>
+          <t>الصرف</t>
         </is>
       </c>
       <c r="M35" s="1" t="inlineStr">
         <is>
-          <t>The speech acts of directives in standared English and Arabic political speeches</t>
+          <t>المباحث اللغوية في تفسيرالشريف المرتضى المسمى بنفائس التأويل</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>الاحتجاج الصرفي عندشراح الشافية في القرن الثامن الهجري</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P35" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>محمد كاظم حمد </t>
+          <t>إقبال صاحب دشر عطيوي </t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Kazem Hamad </t>
+          <t>aqbal saheb dusher</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vsjq41mbf0op6k_.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/m7iva8_ersnuxth.jpg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>1979-02-04</t>
+          <t>1978-07-29</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
-          <t>mr.mohammed@uomisan.edu.iq</t>
+          <t>assistant.prof.iqbal@gmail.com</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
-          <t>2018-09-25</t>
+          <t>2018-08-09</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
-          <t>فيزياء </t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
-          <t>فيزياء البوليمرات </t>
+          <t>لغة تداولية</t>
         </is>
       </c>
       <c r="M36" s="1" t="inlineStr">
         <is>
-          <t>دراسة مصفوفات الهوائيات الشريطية المسطيلة الخطية </t>
+          <t>The speech acts of directives in standared English and Arabic political speeches</t>
         </is>
       </c>
       <c r="N36" s="1" t="inlineStr">
         <is>
-          <t>Fabrication, Characterization And Improvement of Some Solar Cells Based on P3HT Doping with SWCNT</t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O36" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P36" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>521</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>علاء نجم عبدالله</t>
+          <t>محمد كاظم حمد </t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>Ala&amp;#39; Najim Abdullah</t>
+          <t>Mohammed Kazem Hamad </t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ap_fsyrh8g1x6zb.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vsjq41mbf0op6k_.jpg</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>1983-12-02</t>
+          <t>1979-02-04</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
-          <t>mr.ala_najim@unomisan.edu.iq</t>
+          <t>mr.mohammed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
-          <t>2018-10-18</t>
+          <t>2018-09-25</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>فيزياء </t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات الحسابية</t>
+          <t>فيزياء البوليمرات </t>
         </is>
       </c>
       <c r="M37" s="1" t="inlineStr">
         <is>
-          <t>THE STABILITY AND ERROR ANALYSIS OF MIXED FINITE ELEMENT METHOD FOR SOLVING NAVIER-STOKES  PROBLEM </t>
-[...2 lines deleted...]
-      <c r="N37" s="1"/>
+          <t>دراسة مصفوفات الهوائيات الشريطية المسطيلة الخطية </t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Fabrication, Characterization And Improvement of Some Solar Cells Based on P3HT Doping with SWCNT</t>
+        </is>
+      </c>
       <c r="O37" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P37" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>521</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>ايمان حسن مجيسر</t>
+          <t>علاء نجم عبدالله</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Eman Hassan  Mjesir</t>
+          <t>Ala&amp;#39; Najim Abdullah</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hjcql6k5u_4af79.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ap_fsyrh8g1x6zb.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>1981-12-02</t>
+          <t>1983-12-02</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>emanhassan@uomisan.edu.iq</t>
+          <t>mr.ala_najim@unomisan.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
-          <t>2018-11-13</t>
+          <t>2018-10-18</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
-          <t>تاريخ اسلامي</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
-          <t>السيرة النبوية</t>
+          <t>الرياضيات الحسابية</t>
         </is>
       </c>
       <c r="M38" s="1" t="inlineStr">
         <is>
-          <t>والدا النبي (ص) دراسة تاريخية</t>
-[...6 lines deleted...]
-      </c>
+          <t>THE STABILITY AND ERROR ANALYSIS OF MIXED FINITE ELEMENT METHOD FOR SOLVING NAVIER-STOKES  PROBLEM </t>
+        </is>
+      </c>
+      <c r="N38" s="1"/>
       <c r="O38" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P38" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>79</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t> مصطفى علي حسين </t>
+          <t>ايمان حسن مجيسر</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Ali Hussein</t>
+          <t>Eman Hassan  Mjesir</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vzhy23ui7wcdkxl.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hjcql6k5u_4af79.png</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>1971-07-06</t>
+          <t>1981-12-02</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>mustafa.ali@uomisan.edu.iq</t>
+          <t>emanhassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
-          <t>2018-12-03</t>
+          <t>2018-11-13</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>السيرة النبوية</t>
         </is>
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
-          <t>On certain differentiable equivalence of differentiable groupoid </t>
+          <t>والدا النبي (ص) دراسة تاريخية</t>
         </is>
       </c>
       <c r="N39" s="1" t="inlineStr">
         <is>
-          <t>Navier-Stokes equation on beta-plane</t>
+          <t>الحياة الاقتصادية والمعيشية للرسول الاعظم محمد (ص) دراسة تاريخية</t>
         </is>
       </c>
       <c r="O39" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P39" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>خليل ابراهيم حسب </t>
+          <t> مصطفى علي حسين </t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>khalil ibraheem hasab</t>
+          <t>Mustafa Ali Hussein</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/l14dtkfphoemsy_.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vzhy23ui7wcdkxl.png</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>1965-07-01</t>
+          <t>1971-07-06</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
-          <t>sedkhlil_alshawki@uomisan.edu.iq</t>
+          <t>mustafa.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
-          <t>2019-06-01</t>
+          <t>2018-12-03</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>الفقه والمعارف الاسلامية</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
-          <t>فقه و اصول</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M40" s="1" t="inlineStr">
         <is>
-          <t>حوار الحقيقة بين المدرسة العدلية ومدرسة الاشاعرة</t>
-[...2 lines deleted...]
-      <c r="N40" s="1"/>
+          <t>On certain differentiable equivalence of differentiable groupoid </t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Navier-Stokes equation on beta-plane</t>
+        </is>
+      </c>
       <c r="O40" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P40" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>335</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>تحسين علي مهودر </t>
+          <t>خليل ابراهيم حسب </t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>Tahseen Ali Mohader</t>
+          <t>khalil ibraheem hasab</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ruiyklda5tzb3xf.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/l14dtkfphoemsy_.jpg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>1977-03-01</t>
+          <t>1965-07-01</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
-          <t>tahseenali34@yahoo.com</t>
+          <t>sedkhlil_alshawki@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
-          <t>2019-08-19</t>
+          <t>2019-06-01</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
-          <t>الادب الانكليزي</t>
+          <t>الفقه والمعارف الاسلامية</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
-          <t>الرواية الانكليزية</t>
+          <t>فقه و اصول</t>
         </is>
       </c>
       <c r="M41" s="1" t="inlineStr">
         <is>
-          <t>لا توجد- نظام كورسات</t>
-[...6 lines deleted...]
-      </c>
+          <t>حوار الحقيقة بين المدرسة العدلية ومدرسة الاشاعرة</t>
+        </is>
+      </c>
+      <c r="N41" s="1"/>
       <c r="O41" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P41" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>رائد فاضل محمد حاتم </t>
+          <t>تحسين علي مهودر </t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Raed Fadhil Mohammed</t>
+          <t>Tahseen Ali Mohader</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/wfqg3oakyxrb4vc.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ruiyklda5tzb3xf.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>1975-01-25</t>
+          <t>1977-03-01</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
-          <t>r.f.a@uomisan.edu.iq</t>
+          <t>tahseenali34@yahoo.com</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
-          <t>2019-10-23</t>
+          <t>2019-08-19</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة</t>
+          <t>الادب الانكليزي</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
-          <t>اسلوبات </t>
+          <t>الرواية الانكليزية</t>
         </is>
       </c>
       <c r="M42" s="1" t="inlineStr">
         <is>
-          <t>دراسة مقارنة بين الطريقة الدلالية التداولية والطريقة التقليدية بتدريس النثر الانكليزي</t>
+          <t>لا توجد- نظام كورسات</t>
         </is>
       </c>
       <c r="N42" s="1" t="inlineStr">
         <is>
-          <t>دراسة لغوية لأساليب الاقناع في ثلاث روايات اي ان فولستر </t>
+          <t>OUTSIDE OR INSIDE THE REALISTIC FRAMEWORK IN POST-WAR BRITISH FICTION. FROM J.R.R. TOLKIEN TO GRAHAM GREENE</t>
         </is>
       </c>
       <c r="O42" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P42" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>احمد حسن موسى </t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Ahmed Hassan Musa</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/sc2fxgo5hr1zdlu.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1989-01-28</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>ahmed.hassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>2019-12-26</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>الأدب الانجليزي / المسرح</t>
         </is>
       </c>
@@ -3671,55 +3503,51 @@
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>محمد جبار حواس</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t> Mohammed Jabbar Hawas </t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/n_1jfoh6r8xlc9i.jpeg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>1975-09-10</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>drmjh53@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
           <t>2020-01-18</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>الرياضيات التطبيقية</t>
         </is>
       </c>
@@ -3753,55 +3581,51 @@
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>افراح عبد الجبار عبد الصاحب عزيز</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Afrah AbdulJabbar Abdul Sahib Aziz</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/mzi3rwxk61fv7ah.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>1982-04-20</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>afrahaljabar15@gmail.com</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
           <t>2020-05-31</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>ادب </t>
         </is>
       </c>
@@ -3835,55 +3659,51 @@
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>براق طالب شلش </t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Buraq Talib Shalash </t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/jfsbrc4g_a3w02z.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>1979-04-16</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>buraq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
           <t>2020-11-10</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>الفيزياء التطبيقية</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>فيزياء المعادن المتراكبة النانوية </t>
         </is>
       </c>
@@ -3917,55 +3737,51 @@
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>لطفي جميل محمد </t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Lotfi Jamil Muhammad</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/dvy0xf134phrkut.png</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>2020-11-19</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Lutfijameel@hotmail.com</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
           <t>2020-11-19</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
           <t>التاريخ الحديث والمعاصر</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
           <t>فلسفة في تاريخ العلاقات الدولية</t>
         </is>
       </c>
@@ -3999,55 +3815,51 @@
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>شهيد كريم محمد </t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>shahed kareem mohammed</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ovd1efapbg7sl_w.png</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>1980-02-10</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
           <t>shaheedkareem28@gmail.com</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
           <t>الاستشراق والسيرة النبوية</t>
         </is>
       </c>
@@ -4081,55 +3893,51 @@
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>حلا عبد الكريم احمد عبد صالح </t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Hala Abdel Karim Ahmed Abed Salih</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/n6bvxg1o90yra3i.jpg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
           <t>hala-2018@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
           <t>تاريخ الحضارة الاسلامية</t>
         </is>
       </c>
@@ -4163,55 +3971,51 @@
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>ريم هادي مرهج </t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Reem Hadi Merhej</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/0ch3iasld9mewfj.png</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>reemhadi1978@gmail.com</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>فكر/عقيدة /دولة الفاطمية</t>
         </is>
       </c>
@@ -4245,55 +4049,51 @@
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>ضحى لعيبي كاظم </t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Duha Laibi Kadhim</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/6t19_5hpuvwxlz7.png</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>1969-09-25</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
           <t>daha1969b@gmail.com</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
           <t>2020-11-24</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t>جغرافية بشرية</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>جغرافية سياسية</t>
         </is>
       </c>
@@ -4327,55 +4127,51 @@
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>داليا عبد الجبار شنيشل علي </t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Dalia AbdulJabbar </t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qoy9ds_hkv5j6z3.png</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>1981-07-03</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>dalia_abdul@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>جغرافية بشرية</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>جغرافية السكان</t>
         </is>
       </c>
@@ -4409,55 +4205,51 @@
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>محمد مهدي صخي </t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Mohammed Mahdi Sekee</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/80e1ti37mcdvso4.png</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>1975-07-01</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
           <t>mohammad_mehdi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
           <t>2020-11-28</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس العلوم</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس الفيزياء</t>
         </is>
       </c>
@@ -4491,55 +4283,51 @@
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>علي عبد الحسن بريسم</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Ali Abdulhassan Barism</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/8splym_5oz9vh3b.png</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>1966-07-01</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
           <t>alibreisam66@yahoo.com</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
           <t>2020-11-29</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>علم النفس </t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
           <t>علم النفس العام</t>
         </is>
       </c>
@@ -4573,55 +4361,51 @@
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>سعاد سلمان حسن وطان</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Souad Salman Hassan Watan</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/65dlzjnxoab0q8_.png</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>1980-10-05</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Suaadalzehawi80@yahoo.con</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
           <t>2020-11-29</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس الاجتماعيات</t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس التاريخ</t>
         </is>
       </c>
@@ -4655,55 +4439,51 @@
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>اشرف صالح جاسم </t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Ashraf Saleh Jasim</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/gsyitxc158ho63w.png</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>2020-10-20</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="inlineStr">
         <is>
           <t>ashrafzlo844@gmail.com</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
           <t>2020-11-29</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>الارشاد النفسي والتوجيه التربوي</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
           <t>تقويم +برامج </t>
         </is>
       </c>
@@ -4737,55 +4517,51 @@
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>سوسن هاشم هاتو </t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Sawsan Hashem Hato</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/z8grsi_1f9jna7l.png</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>1975-01-02</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
           <t>sosoaljabrey75@gmail.com</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
           <t>2020-11-30</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
           <t>مناهج وطرائق تدريس</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
           <t>طرائق تدريس اللغة العربية</t>
         </is>
       </c>
@@ -4819,55 +4595,51 @@
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>د . مصطفى صباح مهودر </t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Mustafa sabah mohoder</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>uploads/files/yur8o2em3h_ndaz.jpg</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>1985-12-09</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="inlineStr">
         <is>
           <t>mustafasaba9166@gmail.com</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
           <t>2020-12-11</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية </t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
           <t> علم اللغة ، تحليل خطاب </t>
         </is>
       </c>
@@ -4901,55 +4673,51 @@
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>نضال ماهود محمد شفي</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t> Nidhal Mahood Mohammad</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/q8d5vr2l6j4hetc.jpg</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>1969-04-12</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="inlineStr">
         <is>
           <t>nidal@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I59" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J59" s="1" t="inlineStr">
         <is>
           <t>2021-07-10</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
           <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
           <t>الأدب الأنكليزي /دراما</t>
         </is>
       </c>
@@ -4983,55 +4751,51 @@
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>رنا علي مهودر داغر </t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Rana Ali Mhoodar </t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/nw5xoeh_z4tj0qy.jpg</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>2022-05-15</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G60" s="1"/>
       <c r="H60" s="1" t="inlineStr">
         <is>
           <t>ranaali82@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I60" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J60" s="1" t="inlineStr">
         <is>
           <t>2021-12-05</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
           <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
           <t>ادب روائي قصصي</t>
         </is>
       </c>
@@ -5065,55 +4829,51 @@
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>الدكتور سالم كاظم عباس خلف </t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Salim Kadhim Abbas</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>uploads/files/pxj1n76kurmfgyo.jpg</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>1968-12-06</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G61" s="1"/>
       <c r="H61" s="1" t="inlineStr">
         <is>
           <t>salim.k.a@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
           <t>2021-12-08</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>  لغة انكليزية</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>  أدب انكليزي \ رواية انكليزية وامريكية - نقد - رواية سياسية</t>
         </is>
       </c>
@@ -5143,7560 +4903,7546 @@
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>محمد سالم جاسم الطائي </t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Mohammed Salim Jasim AL-Taie</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>uploads/files/j5odhk46q82riwt.jpeg</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>1972-04-29</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G62" s="1"/>
       <c r="H62" s="1" t="inlineStr">
         <is>
           <t>mohammed.altaie@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>فيزياء</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
           <t>بصريات لاخطية</t>
         </is>
       </c>
       <c r="M62" s="1" t="inlineStr">
         <is>
           <t>دراسة التصرف الحركي لليزرات اشباه الموصلات نوع النقطة الكمية الممتدة</t>
         </is>
       </c>
       <c r="N62" s="1" t="inlineStr">
         <is>
           <t>توليد الانعزال والاستمرارية الفائقة في ألياف البلورات الفوتونية</t>
         </is>
       </c>
       <c r="O62" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P62" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>سارة عبد الحسين بندر </t>
+          <t>وفاء حسين جبر </t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>Sarah Abdel Hussein Bandar</t>
+          <t>Wafaa Hussein Jabr</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vdi4kzn72se5lfw.jpg</t>
+          <t>uploads/files/b3jfxwz4r1odci2.jpeg</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>1972-02-10</t>
+          <t>1986-02-20</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
-          <t>Sara.ab@uomisan.edu.iq</t>
+          <t>wafaaaltimimi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
-          <t>2023-03-12</t>
+          <t>2022-11-07</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
-          <t>احصاء</t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
-          <t>احصاء تطبيقي</t>
+          <t>طرائق تدريس اللغة الانكليزية كلغة اجنبية </t>
         </is>
       </c>
       <c r="M63" s="1" t="inlineStr">
         <is>
-          <t>استخدام نماذج السلاسل الزمنية والشبكات العصبية للتنبؤ بأسعار الصرف في العراق </t>
+          <t>Eradication of Mute English Phenomenon Inside Iraqi EFL College Classrooms</t>
         </is>
       </c>
       <c r="N63" s="1" t="inlineStr">
         <is>
-          <t>قياس كفاءة مرشحات التحليل المويجي في تحليل السلاسل الزمنية </t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O63" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P63" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>اسماء جاسم حرفش </t>
+          <t>سارة عبد الحسين بندر </t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>Asmaa Jasim Harfash</t>
+          <t>Sarah Abdel Hussein Bandar</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yqnm37l_b1tg69z.jpg</t>
+          <t>uploads/photos/vdi4kzn72se5lfw.jpg</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>1974-12-14</t>
+          <t>1972-02-10</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G64" s="1"/>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>assmaj1974@uomisan.edu.iq</t>
+          <t>Sara.ab@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
-          <t>2024-03-24</t>
+          <t>2023-03-12</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>احصاء</t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>احصاء تطبيقي</t>
         </is>
       </c>
       <c r="M64" s="1" t="inlineStr">
         <is>
-          <t>اساليب فروقات محددة جديدة متضمنة صيغ النقاط الخمس لحل معادلة الانتقال ثنائية البعد</t>
+          <t>استخدام نماذج السلاسل الزمنية والشبكات العصبية للتنبؤ بأسعار الصرف في العراق </t>
         </is>
       </c>
       <c r="N64" s="1" t="inlineStr">
         <is>
-          <t>New analytical formulas for the analysis and simulation of incompressible flow problems</t>
+          <t>قياس كفاءة مرشحات التحليل المويجي في تحليل السلاسل الزمنية </t>
         </is>
       </c>
       <c r="O64" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P64" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>عقيل عبدالواحد قاسم </t>
+          <t>اسماء جاسم حرفش </t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>Akeel Abdul Wahid Qasim</t>
+          <t>Asmaa Jasim Harfash</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/546nbdcmr0hy18t.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yqnm37l_b1tg69z.jpg</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>1971-11-06</t>
+          <t>1974-12-14</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G65" s="1"/>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>Akeelmath@uomisan.edu.iq</t>
+          <t>assmaj1974@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
-          <t>2024-12-08</t>
+          <t>2024-03-24</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
-          <t>التحليل العددي  </t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M65" s="1" t="inlineStr">
         <is>
-          <t>B-spline Weighted Residual Methods For Solving Modified Equal Width Wave Problem</t>
+          <t>اساليب فروقات محددة جديدة متضمنة صيغ النقاط الخمس لحل معادلة الانتقال ثنائية البعد</t>
         </is>
       </c>
       <c r="N65" s="1" t="inlineStr">
         <is>
-          <t>Numerical Solutions of Time-Fractional Burger&amp;#39;s Equation by Using B-Spline Finite Elements</t>
+          <t>New analytical formulas for the analysis and simulation of incompressible flow problems</t>
         </is>
       </c>
       <c r="O65" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P65" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>حسنين رحيم كريم </t>
+          <t>عقيل عبدالواحد قاسم </t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>Hassanain Raheem Kareem</t>
+          <t>Akeel Abdul Wahid Qasim</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/oiu4vq8e2fptzwk.jpg</t>
+          <t>uploads/photos/546nbdcmr0hy18t.jpg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>1980-08-26</t>
+          <t>1971-11-06</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G66" s="1"/>
       <c r="H66" s="1" t="inlineStr">
         <is>
-          <t>hassanainraheem@uomisan.edu.iq</t>
+          <t>Akeelmath@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
-          <t>2025-03-11</t>
+          <t>2024-12-08</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>تقنية المعلومات</t>
+          <t>التحليل العددي  </t>
         </is>
       </c>
       <c r="M66" s="1" t="inlineStr">
         <is>
-          <t>ontology model for privacy user&amp;#39;s profile in web usage mining</t>
+          <t>B-spline Weighted Residual Methods For Solving Modified Equal Width Wave Problem</t>
         </is>
       </c>
       <c r="N66" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>Numerical Solutions of Time-Fractional Burger&amp;#39;s Equation by Using B-Spline Finite Elements</t>
         </is>
       </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P66" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>محمد سهام سادة الالوسي</t>
+          <t>محمد جبار لازم </t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Siham Sada</t>
+          <t>Mohammad Jabbar Lazim</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/am12hoq0bkgdwnf.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hpro6_ki0e18jlt.png</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>1988-11-27</t>
+          <t>1981-01-21</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G67" s="1"/>
       <c r="H67" s="1" t="inlineStr">
         <is>
-          <t>Msahaam624@uomisan.edu.iq</t>
+          <t>mohammed.jabbar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-03-09</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>فيزياء الحالة الصلبة/النانوتكنولوجي</t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M67" s="1" t="inlineStr">
         <is>
-          <t>Design and construction of Multimode plastic Optical Fiber Sensor for gas detection</t>
+          <t>Discourse Analysis of Grammatical Cohesive Devices in American Political Speeches </t>
         </is>
       </c>
       <c r="N67" s="1" t="inlineStr">
         <is>
-          <t>Design and Implementation of Multi-Purpose Optical Fiber Sensor to Detect Environmental Pollution</t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P67" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>نبيل مهدي هداد</t>
+          <t>حسنين رحيم كريم </t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>NABEEL MAHDY HADAAD</t>
+          <t>Hassanain Raheem Kareem</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/m10e2olj6ydhwvr.jpg</t>
+          <t>uploads/files/oiu4vq8e2fptzwk.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>1975-01-10</t>
+          <t>1980-08-26</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G68" s="1"/>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>nabeel.mahdy@uomisan.edu.iq</t>
+          <t>hassanainraheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-03-11</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا المعلومات</t>
+          <t>تقنية المعلومات</t>
         </is>
       </c>
       <c r="M68" s="1" t="inlineStr">
         <is>
-          <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
+          <t>ontology model for privacy user&amp;#39;s profile in web usage mining</t>
         </is>
       </c>
       <c r="N68" s="1" t="inlineStr">
         <is>
-          <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O68" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P68" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>943</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>علي اطعيمة جبر اللامي</t>
+          <t>محمد سهام سادة الالوسي</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>Ali Ataeemh Jebur Allami</t>
+          <t>Mohammed Siham Sada</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/17tmdrbevz540ui.jpg</t>
+          <t>uploads/files/am12hoq0bkgdwnf.png</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>1982-12-19</t>
+          <t>1988-11-27</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G69" s="1"/>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>ali_ataeemh@uomisan.edu.iq</t>
+          <t>Msahaam624@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
-          <t>2013-10-10</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسبات</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
-          <t>تحليل البيانات مع الحفاظ على الخصوصية والمعالجة الأخلاقية للبيانات</t>
+          <t>فيزياء الحالة الصلبة/النانوتكنولوجي</t>
         </is>
       </c>
       <c r="M69" s="1" t="inlineStr">
         <is>
-          <t>تحسين اكتشاف الحركة باستخدام طريقة هجينة</t>
+          <t>Design and construction of Multimode plastic Optical Fiber Sensor for gas detection</t>
         </is>
       </c>
       <c r="N69" s="1" t="inlineStr">
         <is>
-          <t>مقارنة آمنة وفعالة في بيئة الأغلبية غير النزيهة</t>
+          <t>Design and Implementation of Multi-Purpose Optical Fiber Sensor to Detect Environmental Pollution</t>
         </is>
       </c>
       <c r="O69" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P69" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>525</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>تغريد عبد الكريم حاتم</t>
+          <t>نبيل مهدي هداد</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>taghrid eabd alkarim hatim</t>
+          <t>NABEEL MAHDY HADAAD</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/41i7ud9qckytfjg.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/m10e2olj6ydhwvr.jpg</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>1985-06-06</t>
+          <t>1975-01-10</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>taghreedabdulkareem2017@gmail.com</t>
+          <t>nabeel.mahdy@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
-          <t>2014-01-16</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>تكنولوجيا المعلومات</t>
         </is>
       </c>
       <c r="M70" s="1" t="inlineStr">
         <is>
-          <t>the variational iteration method for solving some models of partial differential equations </t>
+          <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
         </is>
       </c>
       <c r="N70" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
         </is>
       </c>
       <c r="O70" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P70" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>641</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>احمد كاظم حمد علي</t>
+          <t>علي اطعيمة جبر اللامي</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Kadem Hamad Ali </t>
+          <t>Ali Ataeemh Jebur Allami</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/y21efoq50pagh7k.jpg</t>
+          <t>uploads/files/17tmdrbevz540ui.jpg</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>1975-06-27</t>
+          <t>1982-12-19</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G71" s="1"/>
       <c r="H71" s="1" t="inlineStr">
         <is>
-          <t>ahmed_kazim2007r@yahoo.com</t>
+          <t>ali_ataeemh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
-          <t>2016-05-23</t>
+          <t>2013-10-10</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسوب</t>
+          <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
-          <t>معالجة صور وذكاء اصطناعي</t>
+          <t>تحليل البيانات مع الحفاظ على الخصوصية والمعالجة الأخلاقية للبيانات</t>
         </is>
       </c>
       <c r="M71" s="1" t="inlineStr">
         <is>
-          <t>Detection and Diagnosis of Microcalcifications in Mammograms of Breast Towards the Early Detection of Breast Cancer</t>
+          <t>تحسين اكتشاف الحركة باستخدام طريقة هجينة</t>
         </is>
       </c>
       <c r="N71" s="1" t="inlineStr">
         <is>
-          <t>Real Time Hand Gestures Recognition Systems Using Traditional Method    and Deep Learning </t>
+          <t>مقارنة آمنة وفعالة في بيئة الأغلبية غير النزيهة</t>
         </is>
       </c>
       <c r="O71" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P71" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>محمد مهدي حسين سلمان </t>
+          <t>تغريد عبد الكريم حاتم</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>muhammed mahdi hussen salman</t>
+          <t>taghrid eabd alkarim hatim</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/fyvc8904z5obkr1.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/41i7ud9qckytfjg.jpg</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>1984-11-20</t>
+          <t>1985-06-06</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
-          <t>Mohammed.mahdi@uomisan.edu.iq</t>
+          <t>taghreedabdulkareem2017@gmail.com</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
-          <t>2018-05-09</t>
+          <t>2014-01-16</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية </t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M72" s="1" t="inlineStr">
         <is>
-          <t>مستوايات التلقي في شروح نهج البلاغة حتى نهاية  قرن السابع الهجري</t>
+          <t>the variational iteration method for solving some models of partial differential equations </t>
         </is>
       </c>
       <c r="N72" s="1" t="inlineStr">
         <is>
-          <t>  الأبعد التداولية في شروح نهج البلاغة </t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O72" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P72" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>671</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>وفاء حسين جبر </t>
+          <t>احمد كاظم حمد علي</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>Wafaa Hussein Jabr</t>
+          <t>Ahmed Kadem Hamad Ali </t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qz5y2nwhjic0x4a.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/y21efoq50pagh7k.jpg</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>1986-02-20</t>
+          <t>1975-06-27</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
-          <t>wafaaaltimimi@uomisan.edu.iq</t>
+          <t>ahmed_kazim2007r@yahoo.com</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
-          <t>2019-01-17</t>
+          <t>2016-05-23</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>علوم الحاسوب</t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الانكليزية كلغة اجنبية </t>
+          <t>معالجة صور وذكاء اصطناعي</t>
         </is>
       </c>
       <c r="M73" s="1" t="inlineStr">
         <is>
-          <t>Eradication of Mute English Phenomenon Inside Iraqi EFL College Classrooms</t>
+          <t>Detection and Diagnosis of Microcalcifications in Mammograms of Breast Towards the Early Detection of Breast Cancer</t>
         </is>
       </c>
       <c r="N73" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>Real Time Hand Gestures Recognition Systems Using Traditional Method    and Deep Learning </t>
         </is>
       </c>
       <c r="O73" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P73" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>644</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>فادية عبود رمضان وفي</t>
+          <t>محمد مهدي حسين سلمان </t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Fadia Abboud Ramadhan </t>
+          <t>muhammed mahdi hussen salman</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/rtg06_qv21ifuw9.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/fyvc8904z5obkr1.jpg</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>1973-08-05</t>
+          <t>1984-11-20</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
-          <t>fadi.abboud@uomisan.edu.iq</t>
+          <t>Mohammed.mahdi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
-          <t>2019-06-02</t>
+          <t>2018-05-09</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
-          <t>علوم تربوية ونفسية</t>
+          <t>اللغة العربية </t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
-          <t>علم النفس التربوي</t>
+          <t>علم اللغة</t>
         </is>
       </c>
       <c r="M74" s="1" t="inlineStr">
         <is>
-          <t>اسلوب المعرفي (تصلب المرونة)وعلاقته بتشكل هوية الأنا لدى طلبة الجامعة</t>
-[...2 lines deleted...]
-      <c r="N74" s="1"/>
+          <t>مستوايات التلقي في شروح نهج البلاغة حتى نهاية  قرن السابع الهجري</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>  الأبعد التداولية في شروح نهج البلاغة </t>
+        </is>
+      </c>
       <c r="O74" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P74" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>674</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>فرقان عبد الرضا كريم حسين </t>
+          <t>فادية عبود رمضان وفي</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>Furqan Abdul Reda Karim Hussein</t>
+          <t>Fadia Abboud Ramadhan </t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pmakqhovsx8r42c.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/rtg06_qv21ifuw9.jpg</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>1991-01-01</t>
+          <t>1973-08-05</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="inlineStr">
         <is>
-          <t>furqan-altaie@uomisan.ed.iq</t>
+          <t>fadi.abboud@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
-          <t>2019-12-29</t>
+          <t>2019-06-02</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانجليزية/علم اللغة</t>
+          <t>علوم تربوية ونفسية</t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
-          <t>علم الاصوات اللغوية</t>
+          <t>علم النفس التربوي</t>
         </is>
       </c>
       <c r="M75" s="1" t="inlineStr">
         <is>
-          <t>Vowel shortening in english as recognized by iraqi efl learners at the university level : a perceptual study</t>
-[...6 lines deleted...]
-      </c>
+          <t>اسلوب المعرفي (تصلب المرونة)وعلاقته بتشكل هوية الأنا لدى طلبة الجامعة</t>
+        </is>
+      </c>
+      <c r="N75" s="1"/>
       <c r="O75" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P75" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>أزهارعبدالوهاب محمد جبر </t>
+          <t>فرقان عبد الرضا كريم حسين </t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>Azhar Abdul Wahab Mohammad Jabr</t>
+          <t>Furqan Abdul Reda Karim Hussein</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/8bueyp_oj0fc5ld.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pmakqhovsx8r42c.jpg</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>1969-07-01</t>
+          <t>1991-01-01</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="inlineStr">
         <is>
-          <t>azhar.abdulwahab@uomisan.edu.iq</t>
+          <t>furqan-altaie@uomisan.ed.iq</t>
         </is>
       </c>
       <c r="I76" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J76" s="1" t="inlineStr">
         <is>
-          <t>2020-02-09</t>
+          <t>2019-12-29</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضية </t>
+          <t>اللغة الانجليزية/علم اللغة</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
-          <t>الادارة والتنظيم الرياضي</t>
+          <t>علم الاصوات اللغوية</t>
         </is>
       </c>
       <c r="M76" s="1" t="inlineStr">
         <is>
-          <t>تصميم وتقنين بعض الاختبارات المهارية بكرة الطائرة لفئة الشباب </t>
+          <t>Vowel shortening in english as recognized by iraqi efl learners at the university level : a perceptual study</t>
         </is>
       </c>
       <c r="N76" s="1" t="inlineStr">
         <is>
-          <t>الثقافة التنظيمية وعلاقتها بالانغماس الوظيفي وسلوك المواطنة التنظيمية لمدربي بعض الالعاب الفرقية ومساعديهم لاندية النخبة في العراق </t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O76" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P76" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>81</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>ختام ثجيل شمخي</t>
+          <t>أزهارعبدالوهاب محمد جبر </t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>Khitam Thajeel Shamkhi</t>
+          <t>Azhar Abdul Wahab Mohammad Jabr</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/l2ewimody5ftgka.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/8bueyp_oj0fc5ld.png</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>1987-03-04</t>
+          <t>1969-07-01</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="inlineStr">
         <is>
-          <t>khitaam-thjeel@uomisan.edu.iq</t>
+          <t>azhar.abdulwahab@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I77" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J77" s="1" t="inlineStr">
         <is>
-          <t>2020-06-09</t>
+          <t>2020-02-09</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
-          <t>جغرافية</t>
+          <t>التربية البدنية وعلوم الرياضية </t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
-          <t>جغرافية الصناعة</t>
+          <t>الادارة والتنظيم الرياضي</t>
         </is>
       </c>
       <c r="M77" s="1" t="inlineStr">
         <is>
-          <t>الصناعات الخشبية في مدينة العمارة</t>
-[...2 lines deleted...]
-      <c r="N77" s="1"/>
+          <t>تصميم وتقنين بعض الاختبارات المهارية بكرة الطائرة لفئة الشباب </t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>الثقافة التنظيمية وعلاقتها بالانغماس الوظيفي وسلوك المواطنة التنظيمية لمدربي بعض الالعاب الفرقية ومساعديهم لاندية النخبة في العراق </t>
+        </is>
+      </c>
       <c r="O77" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P77" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>519</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>احمد كريم مطشر عزيز </t>
+          <t>ختام ثجيل شمخي</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>Ahmed kareem mutashar</t>
+          <t>Khitam Thajeel Shamkhi</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_yj6ieqtp40b2mc.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/l2ewimody5ftgka.jpg</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>1986-04-01</t>
+          <t>1987-03-04</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="inlineStr">
         <is>
-          <t>ahmed86km@uomisan.edu.iq</t>
+          <t>khitaam-thjeel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I78" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J78" s="1" t="inlineStr">
         <is>
-          <t>2020-07-19</t>
+          <t>2020-06-09</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>جغرافية</t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>جغرافية الصناعة</t>
         </is>
       </c>
       <c r="M78" s="1" t="inlineStr">
         <is>
-          <t>متعددات الحدود لمعادلات بيلفيه المستمره والمتقطعة </t>
-[...6 lines deleted...]
-      </c>
+          <t>الصناعات الخشبية في مدينة العمارة</t>
+        </is>
+      </c>
+      <c r="N78" s="1"/>
       <c r="O78" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P78" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>علي سامي رشيد</t>
+          <t>احمد كريم مطشر عزيز </t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>Ali Sami Rashid</t>
+          <t>Ahmed kareem mutashar</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4a67xh9_rkpdsm0.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_yj6ieqtp40b2mc.jpeg</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>1987-01-25</t>
+          <t>1986-04-01</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="inlineStr">
         <is>
-          <t>alisamirashid@uomisan.edu.iq</t>
+          <t>ahmed86km@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I79" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J79" s="1" t="inlineStr">
         <is>
-          <t>2020-09-03</t>
+          <t>2020-07-19</t>
         </is>
       </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
           <t>الرياضيات</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
         <is>
           <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M79" s="1" t="inlineStr">
         <is>
-          <t>Comparison of some kernels to Estimate AR spectrum </t>
+          <t>متعددات الحدود لمعادلات بيلفيه المستمره والمتقطعة </t>
         </is>
       </c>
       <c r="N79" s="1" t="inlineStr">
         <is>
-          <t>NUMERICAL SOLUTION OF CHAOTIC STOCHASTIC DIFFERENTIAL EQUATIONS SYSTEM</t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O79" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P79" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>حيدر احمد حسن</t>
+          <t>علي سامي رشيد</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>Hayder Ahmed Hasan</t>
+          <t>Ali Sami Rashid</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/xd5zfg3molkqv1y.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4a67xh9_rkpdsm0.jpeg</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>1968-09-26</t>
+          <t>1987-01-25</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
       <c r="H80" s="1" t="inlineStr">
         <is>
-          <t>hayder.ha1968@uomisan.edu.iq</t>
+          <t>alisamirashid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I80" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J80" s="1" t="inlineStr">
         <is>
-          <t>2020-09-23</t>
+          <t>2020-09-03</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
         <is>
-          <t>فيزياء البوليمرات</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M80" s="1" t="inlineStr">
         <is>
-          <t>دراسة التوصيل الحراري الشبيكي لبعض البوليمرات بدرجات تبلور مختلفة.</t>
+          <t>Comparison of some kernels to Estimate AR spectrum </t>
         </is>
       </c>
       <c r="N80" s="1" t="inlineStr">
         <is>
-          <t>تحضير البوليمرات الموصلة بولي اورثو تولدين وبولي اورثو انسيدين بطريقة البلمرة الكيمائية ودراسة خواصها الكهربائية والبصرية وتطبيقاتها الالكترونية</t>
+          <t>NUMERICAL SOLUTION OF CHAOTIC STOCHASTIC DIFFERENTIAL EQUATIONS SYSTEM</t>
         </is>
       </c>
       <c r="O80" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P80" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>954</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>خالد مزهر طاهر</t>
+          <t>حيدر احمد حسن</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>Khaled Mazhar Taher</t>
+          <t>Hayder Ahmed Hasan</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6z7ngx0cye_2ktm.jpg</t>
+          <t>uploads/files/xd5zfg3molkqv1y.png</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>2021-11-22</t>
+          <t>1968-09-26</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="inlineStr">
         <is>
-          <t>khalidtahir90.kt@gmail.com</t>
+          <t>hayder.ha1968@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I81" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J81" s="1" t="inlineStr">
         <is>
-          <t>2020-11-08</t>
+          <t>2020-09-23</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
-          <t>علوم رياضيات</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
-          <t>معادلات تفاضلية</t>
+          <t>فيزياء البوليمرات</t>
         </is>
       </c>
       <c r="M81" s="1" t="inlineStr">
         <is>
-          <t>غير متوفرالان</t>
+          <t>دراسة التوصيل الحراري الشبيكي لبعض البوليمرات بدرجات تبلور مختلفة.</t>
         </is>
       </c>
       <c r="N81" s="1" t="inlineStr">
         <is>
-          <t>Comparison theorems for boundary value problems for functional differential equations and their application to the study of questions of existence and estimates of solutions</t>
+          <t>تحضير البوليمرات الموصلة بولي اورثو تولدين وبولي اورثو انسيدين بطريقة البلمرة الكيمائية ودراسة خواصها الكهربائية والبصرية وتطبيقاتها الالكترونية</t>
         </is>
       </c>
       <c r="O81" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P81" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>384</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>حارث جبار عبد</t>
+          <t>خالد مزهر طاهر</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>Harith Jabbar Abed</t>
+          <t>Khaled Mazhar Taher</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/k7rlvj9ziyfh_a6.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6z7ngx0cye_2ktm.jpg</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>1971-02-08</t>
+          <t>2021-11-22</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="inlineStr">
         <is>
-          <t>alyassriy_harth@uomisan.edu.iq</t>
+          <t>khalidtahir90.kt@gmail.com</t>
         </is>
       </c>
       <c r="I82" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J82" s="1" t="inlineStr">
         <is>
-          <t>2020-11-22</t>
+          <t>2020-11-08</t>
         </is>
       </c>
       <c r="K82" s="1" t="inlineStr">
         <is>
-          <t>التاريخ</t>
+          <t>علوم رياضيات</t>
         </is>
       </c>
       <c r="L82" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الاسلامي</t>
+          <t>معادلات تفاضلية</t>
         </is>
       </c>
       <c r="M82" s="1" t="inlineStr">
         <is>
-          <t>الالوية والرايات في الدولة الاسلامية حتى 132هجرية</t>
+          <t>غير متوفرالان</t>
         </is>
       </c>
       <c r="N82" s="1" t="inlineStr">
         <is>
-          <t>الصراع الاسري الاموي على السلطة اسبابه ونتائجه</t>
+          <t>Comparison theorems for boundary value problems for functional differential equations and their application to the study of questions of existence and estimates of solutions</t>
         </is>
       </c>
       <c r="O82" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P82" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t> مرتضى سرحان عوض</t>
+          <t>حارث جبار عبد</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>Murtadha Sarhan Awadh</t>
+          <t>Harith Jabbar Abed</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pk2geo6h3z4f5ny.png</t>
+          <t>uploads/files/k7rlvj9ziyfh_a6.jpg</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>1982-04-06</t>
+          <t>1971-02-08</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G83" s="1"/>
       <c r="H83" s="1" t="inlineStr">
         <is>
-          <t>murtadha-sarhan@uomisan.edu.iq</t>
+          <t>alyassriy_harth@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I83" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J83" s="1" t="inlineStr">
         <is>
-          <t>2020-11-26</t>
+          <t>2020-11-22</t>
         </is>
       </c>
       <c r="K83" s="1" t="inlineStr">
         <is>
-          <t>جغرافية</t>
+          <t>التاريخ</t>
         </is>
       </c>
       <c r="L83" s="1" t="inlineStr">
         <is>
-          <t>جغرافية الخدمات ونظم المعلومات الجغرافية </t>
+          <t>التاريخ الاسلامي</t>
         </is>
       </c>
       <c r="M83" s="1" t="inlineStr">
         <is>
-          <t>ИСПОЛЬЗОВАНИЕ ГИС-ТЕХНОЛОГИЙ ДЛЯ ИЗУЧЕНИЯ МЕДИЦИНСКОГО ОБСЛУЖИВАНИЯ В РЕСПУБЛИКЕ ИРАК</t>
-[...2 lines deleted...]
-      <c r="N83" s="1"/>
+          <t>الالوية والرايات في الدولة الاسلامية حتى 132هجرية</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>الصراع الاسري الاموي على السلطة اسبابه ونتائجه</t>
+        </is>
+      </c>
       <c r="O83" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P83" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>630</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>زينة عبد الجبار جاسم </t>
+          <t> مرتضى سرحان عوض</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>Zeina Abdul Jabbar Jasim</t>
+          <t>Murtadha Sarhan Awadh</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/e5vzi7fwtbpxj_c.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pk2geo6h3z4f5ny.png</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>1986-05-11</t>
+          <t>1982-04-06</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G84" s="1"/>
       <c r="H84" s="1" t="inlineStr">
         <is>
-          <t>zinah.alshammari@uomisan.edu.iq</t>
+          <t>murtadha-sarhan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I84" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J84" s="1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="K84" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>جغرافية</t>
         </is>
       </c>
       <c r="L84" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>جغرافية الخدمات ونظم المعلومات الجغرافية </t>
         </is>
       </c>
       <c r="M84" s="1" t="inlineStr">
         <is>
-          <t>مهارات التواصل والترابط الرياضي وعلاقتها بالتفكير عالي الرتبة لدى طالبات الصف الخامس الاعدادي</t>
-[...6 lines deleted...]
-      </c>
+          <t>ИСПОЛЬЗОВАНИЕ ГИС-ТЕХНОЛОГИЙ ДЛЯ ИЗУЧЕНИЯ МЕДИЦИНСКОГО ОБСЛУЖИВАНИЯ В РЕСПУБЛИКЕ ИРАК</t>
+        </is>
+      </c>
+      <c r="N84" s="1"/>
       <c r="O84" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P84" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>64</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>حيدر عبد الحسن كريم</t>
+          <t>زينة عبد الجبار جاسم </t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>Hayder Abdel Hassan Kareem</t>
+          <t>Zeina Abdul Jabbar Jasim</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/f49ucz0ilsk2etm.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/e5vzi7fwtbpxj_c.png</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
+          <t>1986-05-11</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G85" s="1"/>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>zinah.alshammari@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J85" s="1" t="inlineStr">
+        <is>
           <t>2020-11-26</t>
         </is>
       </c>
-      <c r="F85" s="1" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="K85" s="1" t="inlineStr">
         <is>
-          <t>تربية بدنية</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L85" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس</t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M85" s="1" t="inlineStr">
         <is>
-          <t>استخدام الطرق الفعالة في تأهيل مدرسي كرة القدم في جامعات العراق</t>
+          <t>مهارات التواصل والترابط الرياضي وعلاقتها بالتفكير عالي الرتبة لدى طالبات الصف الخامس الاعدادي</t>
         </is>
       </c>
       <c r="N85" s="1" t="inlineStr">
         <is>
-          <t>-------</t>
+          <t>تصميم تعليمي - تعلمي على وفق الكفاءة الرياضية واثره في عادات العقل والكفاءة الرياضية لدى طالبات الصف الرابع العلمي</t>
         </is>
       </c>
       <c r="O85" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P85" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>63</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>علي محمود خلف </t>
+          <t>حيدر عبد الحسن كريم</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>Ali Mahmoud Khallaf</t>
+          <t>Hayder Abdel Hassan Kareem</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vzyth2s4mqp_0nf.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/f49ucz0ilsk2etm.png</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>1982-01-13</t>
+          <t>2020-11-26</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="inlineStr">
         <is>
-          <t>ali_mahmoud@uomisan.edu.iq</t>
+          <t>haeedarallame55@gmail.com</t>
         </is>
       </c>
       <c r="I86" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J86" s="1" t="inlineStr">
         <is>
-          <t>2020-11-30</t>
+          <t>2020-11-26</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
-          <t>علوم تربوية  ونفسية </t>
+          <t>تربية بدنية</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
-          <t>التوجيه والارشاد التربوي </t>
+          <t>طرائق التدريس</t>
         </is>
       </c>
       <c r="M86" s="1" t="inlineStr">
         <is>
-          <t>اثر برنامج ارشادي في خفض الشعور بالوحدة النفسية لدى التلاميذ المكفوفين في معهد روناكي </t>
+          <t>استخدام الطرق الفعالة في تأهيل مدرسي كرة القدم في جامعات العراق</t>
         </is>
       </c>
       <c r="N86" s="1" t="inlineStr">
         <is>
           <t>-------</t>
         </is>
       </c>
       <c r="O86" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P86" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>73</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>عباس عبدالحسين حداد</t>
+          <t>علي محمود خلف </t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>Abbas Abdulhussein Haddad</t>
+          <t>Ali Mahmoud Khallaf</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/3zxrv9s842e_k16.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vzyth2s4mqp_0nf.png</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>1986-10-01</t>
+          <t>1982-01-13</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="1" t="inlineStr">
         <is>
-          <t>abbas@uomisan.edu.iq</t>
+          <t>ali_mahmoud@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I87" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J87" s="1" t="inlineStr">
         <is>
-          <t>2022-06-30</t>
+          <t>2020-11-30</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>علوم تربوية  ونفسية </t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
-          <t>تقنيات المعلومات</t>
+          <t>التوجيه والارشاد التربوي </t>
         </is>
       </c>
       <c r="M87" s="1" t="inlineStr">
         <is>
-          <t>Research features of City management by using GIS and developing software for local government</t>
-[...2 lines deleted...]
-      <c r="N87" s="1"/>
+          <t>اثر برنامج ارشادي في خفض الشعور بالوحدة النفسية لدى التلاميذ المكفوفين في معهد روناكي </t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>-------</t>
+        </is>
+      </c>
       <c r="O87" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P87" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>387</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>حامد هادي بدن </t>
+          <t>عباس عبدالحسين حداد</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>hamed hadi bedn</t>
-[...2 lines deleted...]
-      <c r="D88" s="1"/>
+          <t>Abbas Abdulhussein Haddad</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/3zxrv9s842e_k16.jpeg</t>
+        </is>
+      </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>1984-03-21</t>
+          <t>1986-10-01</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G88" s="1"/>
       <c r="H88" s="1" t="inlineStr">
         <is>
-          <t>hamdhady39@gmaiI.com</t>
+          <t>abbas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I88" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J88" s="1" t="inlineStr">
         <is>
-          <t>2022-10-10</t>
+          <t>2022-06-30</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
-          <t>العلوم الإسلامية</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
         <is>
-          <t>العقيدة والفكر الإسلامي</t>
+          <t>تقنيات المعلومات</t>
         </is>
       </c>
       <c r="M88" s="1" t="inlineStr">
         <is>
-          <t>تقريب الأفكار المذهبية ودوره في تأسيس الوحدة الإسلامية</t>
-[...6 lines deleted...]
-      </c>
+          <t>Research features of City management by using GIS and developing software for local government</t>
+        </is>
+      </c>
+      <c r="N88" s="1"/>
       <c r="O88" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P88" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>619</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>هبه ربيع بعنون</t>
+          <t>حامد هادي بدن </t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>Hiba Rabeea Baanoon</t>
+          <t>hamed hadi bedn</t>
         </is>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>1990-10-18</t>
+          <t>1984-03-21</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G89" s="1"/>
       <c r="H89" s="1" t="inlineStr">
         <is>
-          <t>hibabaanoon@uomisan.edu.iq</t>
+          <t>hamdhady39@gmaiI.com</t>
         </is>
       </c>
       <c r="I89" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J89" s="1" t="inlineStr">
         <is>
-          <t>2022-12-04</t>
+          <t>2022-10-10</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>العلوم الإسلامية</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
-          <t>رياضيات صرفة</t>
+          <t>العقيدة والفكر الإسلامي</t>
         </is>
       </c>
       <c r="M89" s="1" t="inlineStr">
         <is>
-          <t>On fully stable acts</t>
+          <t>تقريب الأفكار المذهبية ودوره في تأسيس الوحدة الإسلامية</t>
         </is>
       </c>
       <c r="N89" s="1" t="inlineStr">
         <is>
-          <t>I_(F^* )- Lifting Modules with Respect to Image of Fully Invariant Submodules</t>
+          <t>آليات الارتقاء بالجيل المعاصر في الفكر الإسلامي</t>
         </is>
       </c>
       <c r="O89" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P89" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>يسرى عودة علوان </t>
+          <t>هبه ربيع بعنون</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>Yousra Odeh Alwan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hiba Rabeea Baanoon</t>
+        </is>
+      </c>
+      <c r="D90" s="1"/>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>2020-11-21</t>
+          <t>1990-10-18</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G90" s="1"/>
       <c r="H90" s="1" t="inlineStr">
         <is>
-          <t>USRUWDT9@gimal.com</t>
+          <t>hibabaanoon@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I90" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J90" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>2022-12-04</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
-          <t>مناهج طرائق تدريس عامة</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس تاريخ</t>
+          <t>رياضيات صرفة</t>
         </is>
       </c>
       <c r="M90" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية المسألجة الحلقة في تحصيل والتفكير التوليدي لدى طالبات الصف الرابع الأدبي في مادة تاريه</t>
+          <t>On fully stable acts</t>
         </is>
       </c>
       <c r="N90" s="1" t="inlineStr">
         <is>
-          <t>----------</t>
+          <t>I_(F^* )- Lifting Modules with Respect to Image of Fully Invariant Submodules</t>
         </is>
       </c>
       <c r="O90" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P90" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>ستار موزان حسن</t>
+          <t>يسرى عودة علوان </t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>Sattar Mozan Hasan</t>
+          <t>Yousra Odeh Alwan</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/41h78_k5vp9lsux.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/w6vejr1pnalsgqc.png</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2020-11-21</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G91" s="1"/>
       <c r="H91" s="1" t="inlineStr">
         <is>
-          <t>sattarhassan@uomisan.edu.iq</t>
+          <t>USRUWDT9@gimal.com</t>
         </is>
       </c>
       <c r="I91" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J91" s="1" t="inlineStr">
         <is>
-          <t>2023-03-20</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>مناهج طرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
         <is>
-          <t>التحليل العددي</t>
+          <t>طرائق تدريس تاريخ</t>
         </is>
       </c>
       <c r="M91" s="1" t="inlineStr">
         <is>
-          <t>الابنية ثنائية التوبولوجي على المجموعات المتعددة</t>
+          <t>اثر استراتيجية المسألجة الحلقة في تحصيل والتفكير التوليدي لدى طالبات الصف الرابع الأدبي في مادة تاريه</t>
         </is>
       </c>
       <c r="N91" s="1" t="inlineStr">
         <is>
-          <t>تحليل العناصر المحددة لبعض المعادلات التفاضلية الجزئية غير الخطية لنماذج الانجذاب الكيميائي</t>
+          <t>----------</t>
         </is>
       </c>
       <c r="O91" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P91" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>967</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>مرتضى علي شبيب </t>
+          <t>ستار موزان حسن</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>Murtadha Ali Shabib</t>
+          <t>Sattar Mozan Hasan</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1g6zepfkbxri8tl.png</t>
+          <t>uploads/files/41h78_k5vp9lsux.jpg</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>1975-07-15</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G92" s="1"/>
       <c r="H92" s="1" t="inlineStr">
         <is>
-          <t>murtadha.alallaq@gmail.com</t>
+          <t>sattarhassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I92" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J92" s="1" t="inlineStr">
         <is>
-          <t>2023-05-14</t>
+          <t>2023-03-20</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
         <is>
-          <t>الجبر</t>
+          <t>التحليل العددي</t>
         </is>
       </c>
       <c r="M92" s="1" t="inlineStr">
         <is>
-          <t>Extra Special p-group</t>
+          <t>الابنية ثنائية التوبولوجي على المجموعات المتعددة</t>
         </is>
       </c>
       <c r="N92" s="1" t="inlineStr">
         <is>
-          <t>Movement of permutation groups </t>
+          <t>تحليل العناصر المحددة لبعض المعادلات التفاضلية الجزئية غير الخطية لنماذج الانجذاب الكيميائي</t>
         </is>
       </c>
       <c r="O92" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P92" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>دعاء حسين هاشم التميمي</t>
+          <t>مرتضى علي شبيب </t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>Doaa Hussain Hashim </t>
+          <t>Murtadha Ali Shabib</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/f2jdg95xatp_ys7.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1g6zepfkbxri8tl.png</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>1988-09-09</t>
+          <t>1975-07-15</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G93" s="1"/>
       <c r="H93" s="1" t="inlineStr">
         <is>
-          <t>doaa.hussein@uomisan.edu.iq</t>
+          <t>murtadha.alallaq@gmail.com</t>
         </is>
       </c>
       <c r="I93" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J93" s="1" t="inlineStr">
         <is>
-          <t>2023-08-23</t>
+          <t>2023-05-14</t>
         </is>
       </c>
       <c r="K93" s="1" t="inlineStr">
         <is>
-          <t>فيزياء</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L93" s="1" t="inlineStr">
         <is>
-          <t> هوائيات مايكروية </t>
+          <t>الجبر</t>
         </is>
       </c>
       <c r="M93" s="1" t="inlineStr">
         <is>
-          <t>دراسة نظرية لانتشار نبضة كاوسية في الياف البلورة الفوتونية والعوامل المؤثرة فيها</t>
+          <t>Extra Special p-group</t>
         </is>
       </c>
       <c r="N93" s="1" t="inlineStr">
         <is>
-          <t>تصميم ومحاكاة لمصفوفات الهوائي الشريطي الدائري المعدل المثارة بمغذيين متعامدين و ركيزتين عازلتين</t>
+          <t>Movement of permutation groups </t>
         </is>
       </c>
       <c r="O93" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P93" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>523</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>م.د. عدنان خلف فرهود الحمراني</t>
+          <t>دعاء حسين هاشم التميمي</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>Adnan Khalaf Farhood</t>
+          <t>Doaa Hussain Hashim </t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/0rij4cqtl91n3_k.jpg</t>
+          <t>uploads/files/f2jdg95xatp_ys7.jpg</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>1977-12-28</t>
+          <t>1988-09-09</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G94" s="1"/>
       <c r="H94" s="1" t="inlineStr">
         <is>
-          <t>adnankhalaf@uomisan.edu.iq</t>
+          <t>doaa.hussein@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
-          <t>2024-09-17</t>
+          <t>2023-08-23</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>فيزياء</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
-          <t>تحليل عددي</t>
+          <t> هوائيات مايكروية </t>
         </is>
       </c>
       <c r="M94" s="1" t="inlineStr">
         <is>
-          <t>الحلول التقريبية لبعض الفصول من المعادلات التكاملية الكسريه غير الخطية</t>
+          <t>دراسة نظرية لانتشار نبضة كاوسية في الياف البلورة الفوتونية والعوامل المؤثرة فيها</t>
         </is>
       </c>
       <c r="N94" s="1" t="inlineStr">
         <is>
-          <t>الحلول العددية للمعادلات التفاضلية الجزئية ذات الرتب الكسرية المتغيرة التباطؤية</t>
+          <t>تصميم ومحاكاة لمصفوفات الهوائي الشريطي الدائري المعدل المثارة بمغذيين متعامدين و ركيزتين عازلتين</t>
         </is>
       </c>
       <c r="O94" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P94" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>955</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>هديل غازي عبدعلي </t>
+          <t>منتظر حليم شرهان</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>Hadeel Ghazi Abd Ali </t>
-[...2 lines deleted...]
-      <c r="D95" s="1"/>
+          <t>Montazer Halim Sharhan</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/cw63yqpr9dmsvan.jpg</t>
+        </is>
+      </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>1991-02-12</t>
+          <t>1990-11-23</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G95" s="1"/>
       <c r="H95" s="1" t="inlineStr">
         <is>
-          <t>hadeel_ghazi@uomisan.edu.iq</t>
+          <t>mntzrhaleem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J95" s="1" t="inlineStr">
         <is>
-          <t>2024-10-27</t>
+          <t>2023-08-25</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
-          <t>رياضيات </t>
+          <t>العلوم الإسلامية</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
         <is>
-          <t>تبولوجيا تفاضلية /تحليل رياضي </t>
+          <t>التفسير وعلوم القرآن</t>
         </is>
       </c>
       <c r="M95" s="1" t="inlineStr">
         <is>
-          <t>Certain Types of Tensors of Viasman-Gray Manifold</t>
+          <t>الأنظار التفسيرية عند الشهيد مرتضى مطهري</t>
         </is>
       </c>
       <c r="N95" s="1" t="inlineStr">
         <is>
-          <t>Nonlinear Ritz Approximation for Some Nonlinear Differential Equations Using Modify Lyapunov-Schmidt Reduction</t>
+          <t>التفسير الاجتماعي دراسة مقارنة بين تفسيري الكاشف وفي ظلال القرآن</t>
         </is>
       </c>
       <c r="O95" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P95" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>992</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>مصطفى جمال مهدي </t>
+          <t>م.د. عدنان خلف فرهود الحمراني</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Jamal Mahdi</t>
+          <t>Adnan Khalaf Farhood</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/8okgqb43lst0vhc.jpeg</t>
+          <t>uploads/files/0rij4cqtl91n3_k.jpg</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>1991-04-01</t>
+          <t>1977-12-28</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G96" s="1"/>
       <c r="H96" s="1" t="inlineStr">
         <is>
-          <t>Mustafaj@uomisan.edu.iq</t>
+          <t>adnankhalaf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I96" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J96" s="1" t="inlineStr">
         <is>
-          <t>2025-01-13</t>
+          <t>2024-09-17</t>
         </is>
       </c>
       <c r="K96" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضة</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L96" s="1" t="inlineStr">
         <is>
-          <t>علم التدريب الرياضي </t>
+          <t>تحليل عددي</t>
         </is>
       </c>
       <c r="M96" s="1" t="inlineStr">
         <is>
-          <t>«ПРОФИЛАКТИКА ТРАВМАТИЗМА В СПОРТИВНЫХ ИГРАХ»</t>
+          <t>الحلول التقريبية لبعض الفصول من المعادلات التكاملية الكسريه غير الخطية</t>
         </is>
       </c>
       <c r="N96" s="1" t="inlineStr">
         <is>
-          <t>«МЕТОДИКА РАЗВИТИЯ СПОСОБНОСТЕЙ ЮНЫХ ФУТБОЛИСТОВ 7-10 ЛЕТ К СОХРАНЕНИЮ ПОСТУРАЛЬНОЙ УСТОЙЧИВОСТИ В ПРОЦЕССЕ ТЕХНИЧЕСКОЙ ПОДГОТОВКИ»</t>
+          <t>الحلول العددية للمعادلات التفاضلية الجزئية ذات الرتب الكسرية المتغيرة التباطؤية</t>
         </is>
       </c>
       <c r="O96" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P96" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>915</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>اكرام فارس غانم </t>
+          <t>هديل غازي عبدعلي </t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>ikram faris Ghanem</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hadeel Ghazi Abd Ali </t>
+        </is>
+      </c>
+      <c r="D97" s="1"/>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>1989-03-27</t>
+          <t>1991-02-12</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G97" s="1"/>
       <c r="H97" s="1" t="inlineStr">
         <is>
-          <t>ikram.faris@uomisan.edu.iq</t>
+          <t>hadeel_ghazi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I97" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J97" s="1" t="inlineStr">
         <is>
-          <t>2025-01-16</t>
+          <t>2024-10-27</t>
         </is>
       </c>
       <c r="K97" s="1" t="inlineStr">
         <is>
-          <t>تاريخ </t>
+          <t>رياضيات </t>
         </is>
       </c>
       <c r="L97" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر</t>
+          <t>تبولوجيا تفاضلية /تحليل رياضي </t>
         </is>
       </c>
       <c r="M97" s="1" t="inlineStr">
         <is>
-          <t>الاقطاع في لواء العمارة 1921_1958</t>
+          <t>Certain Types of Tensors of Viasman-Gray Manifold</t>
         </is>
       </c>
       <c r="N97" s="1" t="inlineStr">
         <is>
-          <t>تطور نظام العمل وحقوق العمال في بريطانيا حتى عام 1937</t>
+          <t>Nonlinear Ritz Approximation for Some Nonlinear Differential Equations Using Modify Lyapunov-Schmidt Reduction</t>
         </is>
       </c>
       <c r="O97" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P97" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>718</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>سيف طالب عباس</t>
+          <t>مصطفى جمال مهدي </t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>Saif Talib Abbas</t>
+          <t>Mustafa Jamal Mahdi</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/12_pxfl3nvm9ib8.png</t>
+          <t>uploads/files/8okgqb43lst0vhc.jpeg</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>1984-10-21</t>
+          <t>1991-04-01</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G98" s="1"/>
       <c r="H98" s="1" t="inlineStr">
         <is>
-          <t>saiftalib@uomisan.edu.iq</t>
+          <t>Mustafaj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I98" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J98" s="1" t="inlineStr">
         <is>
-          <t>2025-03-09</t>
+          <t>2025-01-13</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
-          <t>أنظمة الحاسوب و الشبكات</t>
+          <t>علم التدريب الرياضي </t>
         </is>
       </c>
       <c r="M98" s="1" t="inlineStr">
         <is>
-          <t>Research of Computer Network Protocol using Software Simulation</t>
+          <t>«ПРОФИЛАКТИКА ТРАВМАТИЗМА В СПОРТИВНЫХ ИГРАХ»</t>
         </is>
       </c>
       <c r="N98" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>«МЕТОДИКА РАЗВИТИЯ СПОСОБНОСТЕЙ ЮНЫХ ФУТБОЛИСТОВ 7-10 ЛЕТ К СОХРАНЕНИЮ ПОСТУРАЛЬНОЙ УСТОЙЧИВОСТИ В ПРОЦЕССЕ ТЕХНИЧЕСКОЙ ПОДГОТОВКИ»</t>
         </is>
       </c>
       <c r="O98" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P98" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>773</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>وسام رويس مطرود </t>
+          <t>اكرام فارس غانم </t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>WISAM </t>
+          <t>ikram faris Ghanem</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/xmularjgc6ztn1b.jpg</t>
+          <t>uploads/photos/hcdbqzr8xjev2po.jpg</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>1989-03-20</t>
+          <t>1989-03-27</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G99" s="1"/>
       <c r="H99" s="1" t="inlineStr">
         <is>
-          <t>wisam.ruyis@uomisan.edu.iq</t>
+          <t>ikram.faris@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I99" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J99" s="1" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-01-16</t>
         </is>
       </c>
       <c r="K99" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>تاريخ </t>
         </is>
       </c>
       <c r="L99" s="1" t="inlineStr">
         <is>
-          <t>نانو تكنولوجي </t>
-[...3 lines deleted...]
-      <c r="N99" s="1"/>
+          <t>تاريخ حديث ومعاصر</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>الاقطاع في لواء العمارة 1921_1958</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>تطور نظام العمل وحقوق العمال في بريطانيا حتى عام 1937</t>
+        </is>
+      </c>
       <c r="O99" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P99" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>كريمة عبد جمعة </t>
+          <t>سيف طالب عباس</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>Karima Abdel Gomaa</t>
+          <t>Saif Talib Abbas</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7qfp6ewxc4ni0js.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/12_pxfl3nvm9ib8.png</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>1976-11-28</t>
+          <t>1984-10-21</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G100" s="1"/>
       <c r="H100" s="1" t="inlineStr">
         <is>
-          <t>abedkareema340@gmail.com</t>
+          <t>saiftalib@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I100" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J100" s="1" t="inlineStr">
         <is>
-          <t>2014-05-04</t>
+          <t>2025-03-09</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
-          <t>الادب</t>
+          <t>أنظمة الحاسوب و الشبكات</t>
         </is>
       </c>
       <c r="M100" s="1" t="inlineStr">
         <is>
-          <t>الاختيارات الادبية الجاهلية والاسلامية في كتاب البيان والتبيين دراسة تحليلية</t>
+          <t>Research of Computer Network Protocol using Software Simulation</t>
         </is>
       </c>
       <c r="N100" s="1" t="inlineStr">
         <is>
-          <t>-------</t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O100" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P100" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>953</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>سامي حطاب جاسم</t>
+          <t>وسام رويس مطرود </t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>sami hataab jasim</t>
+          <t>WISAM </t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/cxyehajtg53mkp4.png</t>
+          <t>uploads/files/xmularjgc6ztn1b.jpg</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>1976-10-01</t>
+          <t>1989-03-20</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G101" s="1"/>
       <c r="H101" s="1" t="inlineStr">
         <is>
-          <t>sami.jasim@uomisan.edu.iq</t>
+          <t>wisam.ruyis@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I101" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J101" s="1" t="inlineStr">
         <is>
-          <t>2014-06-30</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
-[...6 lines deleted...]
-      </c>
+          <t>نانو تكنولوجي </t>
+        </is>
+      </c>
+      <c r="M101" s="1"/>
       <c r="N101" s="1"/>
       <c r="O101" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P101" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>90</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>زهراء شهاب احمد </t>
+          <t>كريمة عبد جمعة </t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Shihab Ahmed</t>
+          <t>Karima Abdel Gomaa</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kxz3w0rdlc6q2pm.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7qfp6ewxc4ni0js.png</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>1986-06-15</t>
+          <t>1976-11-28</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G102" s="1"/>
       <c r="H102" s="1" t="inlineStr">
         <is>
-          <t>zahraaallamy430@gmail.com</t>
+          <t>abedkareema340@gmail.com</t>
         </is>
       </c>
       <c r="I102" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J102" s="1" t="inlineStr">
         <is>
-          <t>2016-01-06</t>
+          <t>2014-05-04</t>
         </is>
       </c>
       <c r="K102" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية /اللغة</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L102" s="1" t="inlineStr">
         <is>
-          <t>المعجم والنحو</t>
+          <t>الادب</t>
         </is>
       </c>
       <c r="M102" s="1" t="inlineStr">
         <is>
-          <t>مقاييس اللغة لابن فارس (395ه) والصحاح للجوهري(400ه) دراسة لغوية موازنة</t>
+          <t>الاختيارات الادبية الجاهلية والاسلامية في كتاب البيان والتبيين دراسة تحليلية</t>
         </is>
       </c>
       <c r="N102" s="1" t="inlineStr">
         <is>
-          <t>----------</t>
+          <t>-------</t>
         </is>
       </c>
       <c r="O102" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P102" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>649</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>م.م.مثنى شريف عودة </t>
+          <t>سامي حطاب جاسم</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>Muthana Sharif Oudah</t>
+          <t>sami hataab jasim</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vf2wdu9bghrznyc.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/cxyehajtg53mkp4.png</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>1990-03-28</t>
+          <t>1976-10-01</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G103" s="1"/>
       <c r="H103" s="1" t="inlineStr">
         <is>
-          <t>muthanasharif@uomisan.edu.iq</t>
+          <t>sami.jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I103" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J103" s="1" t="inlineStr">
         <is>
-          <t>2017-06-20</t>
+          <t>2014-06-30</t>
         </is>
       </c>
       <c r="K103" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L103" s="1" t="inlineStr">
         <is>
-          <t>الأدب الأنكليزي</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M103" s="1" t="inlineStr">
         <is>
-          <t>----------</t>
-[...6 lines deleted...]
-      </c>
+          <t>s</t>
+        </is>
+      </c>
+      <c r="N103" s="1"/>
       <c r="O103" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P103" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>87</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>محمد جبار لازم </t>
+          <t>زهراء شهاب احمد </t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>Mohammad Jabbar Lazim</t>
+          <t>Zahraa Shihab Ahmed</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hpro6_ki0e18jlt.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kxz3w0rdlc6q2pm.png</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>1981-01-21</t>
+          <t>1986-06-15</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G104" s="1"/>
       <c r="H104" s="1" t="inlineStr">
         <is>
-          <t>hurabd56@yahoo.com</t>
+          <t>zahraaallamy430@gmail.com</t>
         </is>
       </c>
       <c r="I104" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J104" s="1" t="inlineStr">
         <is>
-          <t>2017-09-12</t>
+          <t>2016-01-06</t>
         </is>
       </c>
       <c r="K104" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>اللغة العربية /اللغة</t>
         </is>
       </c>
       <c r="L104" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
+          <t>المعجم والنحو</t>
         </is>
       </c>
       <c r="M104" s="1" t="inlineStr">
         <is>
-          <t>Discourse Analysis of Grammatical Cohesive Devices in American Political Speeches </t>
+          <t>مقاييس اللغة لابن فارس (395ه) والصحاح للجوهري(400ه) دراسة لغوية موازنة</t>
         </is>
       </c>
       <c r="N104" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>----------</t>
         </is>
       </c>
       <c r="O104" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P104" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>776</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>أسوان فاخر جاسم </t>
+          <t>م.م.مثنى شريف عودة </t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>Aswan Fakher Jassim</t>
+          <t>Muthana Sharif Oudah</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/mfdo5rl8at2c1y7.jpg</t>
+          <t>uploads/photos/vf2wdu9bghrznyc.jpg</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>1974-08-02</t>
+          <t>1990-03-28</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G105" s="1"/>
       <c r="H105" s="1" t="inlineStr">
         <is>
-          <t>aswanfakhir@uomisan.edu.iq</t>
+          <t>muthanasharif@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I105" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J105" s="1" t="inlineStr">
         <is>
-          <t>2017-11-29</t>
+          <t>2017-06-20</t>
         </is>
       </c>
       <c r="K105" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L105" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الانجليزية كلغة اجنبية</t>
+          <t>الأدب الأنكليزي</t>
         </is>
       </c>
       <c r="M105" s="1" t="inlineStr">
         <is>
-          <t>The Effect of Using Diaries on College Studentsʼ Achievement in Composition Writing.</t>
+          <t>----------</t>
         </is>
       </c>
       <c r="N105" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>----</t>
         </is>
       </c>
       <c r="O105" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P105" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>668</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>رغد اسماعيل عريبي نافل</t>
+          <t>أسوان فاخر جاسم </t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>Raghad ismail oreiby</t>
+          <t>Aswan Fakher Jassim</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hwlgox8znd5etp6.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/mfdo5rl8at2c1y7.jpg</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>1987-10-11</t>
+          <t>1974-08-02</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G106" s="1"/>
       <c r="H106" s="1" t="inlineStr">
         <is>
-          <t>raghdaismail@uomisan.edu.iq</t>
+          <t>aswanfakhir@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I106" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J106" s="1" t="inlineStr">
         <is>
-          <t>2019-10-03</t>
+          <t>2017-11-29</t>
         </is>
       </c>
       <c r="K106" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L106" s="1" t="inlineStr">
         <is>
-          <t>النحو والصرف</t>
+          <t>طرائق تدريس اللغة الانجليزية كلغة اجنبية</t>
         </is>
       </c>
       <c r="M106" s="1" t="inlineStr">
         <is>
-          <t>اعتراضات ابن جماعة وترجيحاته النحوية والصرفيــة فـي كتــاب شـــرح الكافيــة </t>
-[...2 lines deleted...]
-      <c r="N106" s="1"/>
+          <t>The Effect of Using Diaries on College Studentsʼ Achievement in Composition Writing.</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>لا توجد</t>
+        </is>
+      </c>
       <c r="O106" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P106" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>668</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>م.م.تقى محمد حنون </t>
+          <t>رغد اسماعيل عريبي نافل</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>Tuqa Mohammed Hannoon</t>
+          <t>Raghad ismail oreiby</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/zpkjlhtofnr0_mb.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hwlgox8znd5etp6.jpg</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>1986-07-15</t>
+          <t>1987-10-11</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G107" s="1"/>
       <c r="H107" s="1" t="inlineStr">
         <is>
-          <t>tuqa.mohammed@uomisan.edu.iq</t>
+          <t>raghdaismail@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I107" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J107" s="1" t="inlineStr">
         <is>
-          <t>2019-10-23</t>
+          <t>2019-10-03</t>
         </is>
       </c>
       <c r="K107" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L107" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس اللغة الانكليزية</t>
+          <t>النحو والصرف</t>
         </is>
       </c>
       <c r="M107" s="1" t="inlineStr">
         <is>
-          <t>تقييم اختبارات مدرسي اللغة الأنكليزية العراقيين الحالين في ضوء معاير اختبارات اللغة التواصلية</t>
+          <t>اعتراضات ابن جماعة وترجيحاته النحوية والصرفيــة فـي كتــاب شـــرح الكافيــة </t>
         </is>
       </c>
       <c r="N107" s="1"/>
       <c r="O107" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P107" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>777</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>سجى جاسم محمد</t>
+          <t>م.م.تقى محمد حنون </t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>saja jassim mohammed</t>
+          <t>Tuqa Mohammed Hannoon</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/20tysge6nhkvcx_.jpg</t>
+          <t>uploads/photos/zpkjlhtofnr0_mb.png</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>1988-09-22</t>
+          <t>1986-07-15</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G108" s="1"/>
       <c r="H108" s="1" t="inlineStr">
         <is>
-          <t>jassimsaja25@gmail.com</t>
+          <t>tuqa.mohammed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I108" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J108" s="1" t="inlineStr">
         <is>
-          <t>2020-05-04</t>
+          <t>2019-10-23</t>
         </is>
       </c>
       <c r="K108" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية / الادب </t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L108" s="1" t="inlineStr">
         <is>
-          <t>الادب الحاهلي</t>
+          <t>طرائق تدريس اللغة الانكليزية</t>
         </is>
       </c>
       <c r="M108" s="1" t="inlineStr">
         <is>
-          <t>الثنائيات الضدية في الأمثال العربية مجمع الأمثال للميداني (ت518هـ) أنموذجا</t>
+          <t>تقييم اختبارات مدرسي اللغة الأنكليزية العراقيين الحالين في ضوء معاير اختبارات اللغة التواصلية</t>
         </is>
       </c>
       <c r="N108" s="1"/>
       <c r="O108" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P108" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>632</t>
+          <t>648</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>تحسين علي هامان نويسي</t>
+          <t>سجى جاسم محمد</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>Tahseen Ali Haman Nawisi</t>
+          <t>saja jassim mohammed</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tzqcpkh7b6ya3m5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/20tysge6nhkvcx_.jpg</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>1985-12-09</t>
+          <t>1988-09-22</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G109" s="1"/>
       <c r="H109" s="1" t="inlineStr">
         <is>
-          <t>haman4097@gmail.com</t>
+          <t>jassimsaja25@gmail.com</t>
         </is>
       </c>
       <c r="I109" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J109" s="1" t="inlineStr">
         <is>
-          <t>2020-06-04</t>
+          <t>2020-05-04</t>
         </is>
       </c>
       <c r="K109" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية</t>
+          <t>اللغة العربية / الادب </t>
         </is>
       </c>
       <c r="L109" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية</t>
+          <t>الادب الحاهلي</t>
         </is>
       </c>
       <c r="M109" s="1" t="inlineStr">
         <is>
-          <t>التقييم المكاني لمحطات الوقود في مدينة العمارة</t>
+          <t>الثنائيات الضدية في الأمثال العربية مجمع الأمثال للميداني (ت518هـ) أنموذجا</t>
         </is>
       </c>
       <c r="N109" s="1"/>
       <c r="O109" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P109" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>632</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>علي جلوب العيبي جعفر </t>
+          <t>تحسين علي هامان نويسي</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>Ali Jalob AlAibi Jaafar</t>
+          <t>Tahseen Ali Haman Nawisi</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4q3t_nyos1lzbvx.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tzqcpkh7b6ya3m5.jpg</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>1982-12-14</t>
+          <t>1985-12-09</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G110" s="1"/>
       <c r="H110" s="1" t="inlineStr">
         <is>
-          <t>alichloob1@gmail.com</t>
+          <t>haman4097@gmail.com</t>
         </is>
       </c>
       <c r="I110" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J110" s="1" t="inlineStr">
         <is>
-          <t>2020-11-16</t>
+          <t>2020-06-04</t>
         </is>
       </c>
       <c r="K110" s="1" t="inlineStr">
         <is>
-          <t>دراسات اسلامسة</t>
+          <t>الجغرافية</t>
         </is>
       </c>
       <c r="L110" s="1" t="inlineStr">
         <is>
-          <t>علوم القرآن والحديث</t>
+          <t>الجغرافية</t>
         </is>
       </c>
       <c r="M110" s="1" t="inlineStr">
         <is>
-          <t> مرويات الكليني التفسيرية في كتابه الكافي/ الأخلاق أنموذجاً</t>
-[...6 lines deleted...]
-      </c>
+          <t>التقييم المكاني لمحطات الوقود في مدينة العمارة</t>
+        </is>
+      </c>
+      <c r="N110" s="1"/>
       <c r="O110" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P110" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>640</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>فلاح دريول غامي </t>
+          <t>علي جلوب العيبي جعفر </t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>Falah Driul Gami</t>
+          <t>Ali Jalob AlAibi Jaafar</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pny9ejduozlh2fc.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/4q3t_nyos1lzbvx.jpg</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>1980-10-28</t>
+          <t>1982-12-14</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G111" s="1"/>
       <c r="H111" s="1" t="inlineStr">
         <is>
-          <t>falahdrewol@gmail.com</t>
+          <t>alichloob1@gmail.com</t>
         </is>
       </c>
       <c r="I111" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J111" s="1" t="inlineStr">
         <is>
-          <t>2020-11-21</t>
+          <t>2020-11-16</t>
         </is>
       </c>
       <c r="K111" s="1" t="inlineStr">
         <is>
-          <t>جغرافية المدن</t>
+          <t>دراسات اسلامسة</t>
         </is>
       </c>
       <c r="L111" s="1" t="inlineStr">
         <is>
-          <t>جغرافية المدن</t>
+          <t>علوم القرآن والحديث</t>
         </is>
       </c>
       <c r="M111" s="1" t="inlineStr">
         <is>
-          <t>اتجاهات النمو الحضري في مدينة العمارة </t>
+          <t> مرويات الكليني التفسيرية في كتابه الكافي/ الأخلاق أنموذجاً</t>
         </is>
       </c>
       <c r="N111" s="1" t="inlineStr">
         <is>
-          <t>-------</t>
+          <t>----</t>
         </is>
       </c>
       <c r="O111" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P111" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>48</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>وجدان فرحان مجيد</t>
+          <t>فلاح دريول غامي </t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>Wijdan Farhan Majeed</t>
+          <t>Falah Driul Gami</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ba9ih5nl3d_4o0p.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pny9ejduozlh2fc.png</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>1972-07-30</t>
+          <t>1980-10-28</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G112" s="1"/>
       <c r="H112" s="1" t="inlineStr">
         <is>
-          <t>pepelonh@gmail.com</t>
+          <t>falahdrewol@gmail.com</t>
         </is>
       </c>
       <c r="I112" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J112" s="1" t="inlineStr">
         <is>
-          <t>2020-11-24</t>
+          <t>2020-11-21</t>
         </is>
       </c>
       <c r="K112" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية البشرية</t>
+          <t>جغرافية المدن</t>
         </is>
       </c>
       <c r="L112" s="1" t="inlineStr">
         <is>
-          <t>جغرافية النقل</t>
+          <t>جغرافية المدن</t>
         </is>
       </c>
       <c r="M112" s="1" t="inlineStr">
         <is>
-          <t>التحليل الجغرافي للنقل البري في محافظة ميسان</t>
+          <t>اتجاهات النمو الحضري في مدينة العمارة </t>
         </is>
       </c>
       <c r="N112" s="1" t="inlineStr">
         <is>
-          <t>----------</t>
+          <t>-------</t>
         </is>
       </c>
       <c r="O112" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P112" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>55</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>هند طارق مجيد</t>
+          <t>وجدان فرحان مجيد</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>Hind Tariq Majeed</t>
+          <t>Wijdan Farhan Majeed</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/17gwe4kmyczn2b9.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ba9ih5nl3d_4o0p.png</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>1981-11-09</t>
+          <t>1972-07-30</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G113" s="1"/>
       <c r="H113" s="1" t="inlineStr">
         <is>
-          <t>imdalea6@gmail.com</t>
+          <t>pepelonh@gmail.com</t>
         </is>
       </c>
       <c r="I113" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J113" s="1" t="inlineStr">
         <is>
           <t>2020-11-24</t>
         </is>
       </c>
       <c r="K113" s="1" t="inlineStr">
         <is>
-          <t>جغرافية عامة </t>
+          <t>الجغرافية البشرية</t>
         </is>
       </c>
       <c r="L113" s="1" t="inlineStr">
         <is>
-          <t>جيومورفولوجي</t>
+          <t>جغرافية النقل</t>
         </is>
       </c>
       <c r="M113" s="1" t="inlineStr">
         <is>
-          <t>الخصائص الجيومورفولوجية لمنطقة جلات شمالي شرق محافظة ميسان </t>
+          <t>التحليل الجغرافي للنقل البري في محافظة ميسان</t>
         </is>
       </c>
       <c r="N113" s="1" t="inlineStr">
         <is>
           <t>----------</t>
         </is>
       </c>
       <c r="O113" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P113" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>58</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>هديل هشام عبد الامير </t>
+          <t>هند طارق مجيد</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>Hadeel Hisham Abdel Amir</t>
+          <t>Hind Tariq Majeed</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/q7gjeun681cdip0.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/17gwe4kmyczn2b9.png</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>1986-01-01</t>
+          <t>1981-11-09</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G114" s="1"/>
       <c r="H114" s="1" t="inlineStr">
         <is>
-          <t>hadeelalsafaar07@gmail.com</t>
+          <t>imdalea6@gmail.com</t>
         </is>
       </c>
       <c r="I114" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J114" s="1" t="inlineStr">
         <is>
           <t>2020-11-24</t>
         </is>
       </c>
       <c r="K114" s="1" t="inlineStr">
         <is>
-          <t>جغرافية</t>
+          <t>جغرافية عامة </t>
         </is>
       </c>
       <c r="L114" s="1" t="inlineStr">
         <is>
-          <t>جغرافية سكانية</t>
+          <t>جيومورفولوجي</t>
         </is>
       </c>
       <c r="M114" s="1" t="inlineStr">
         <is>
-          <t>تركز السكان وتشتتهم في محافظة ميسان دراسة في جغرافية السكان</t>
+          <t>الخصائص الجيومورفولوجية لمنطقة جلات شمالي شرق محافظة ميسان </t>
         </is>
       </c>
       <c r="N114" s="1" t="inlineStr">
         <is>
-          <t>-------</t>
+          <t>----------</t>
         </is>
       </c>
       <c r="O114" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P114" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>56</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>كرار مهدي عبد الصاحب</t>
+          <t>هديل هشام عبد الامير </t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>kararmahdiabdualsaheb</t>
+          <t>Hadeel Hisham Abdel Amir</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/x9qkmvfczn3gy4b.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/q7gjeun681cdip0.png</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>1985-10-11</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G115" s="1"/>
       <c r="H115" s="1" t="inlineStr">
         <is>
-          <t>kraraldrajy@gmail.com</t>
+          <t>hadeelalsafaar07@gmail.com</t>
         </is>
       </c>
       <c r="I115" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J115" s="1" t="inlineStr">
         <is>
-          <t>2021-03-04</t>
+          <t>2020-11-24</t>
         </is>
       </c>
       <c r="K115" s="1" t="inlineStr">
         <is>
-          <t>الفكر الإسلامي والعقيدة</t>
+          <t>جغرافية</t>
         </is>
       </c>
       <c r="L115" s="1" t="inlineStr">
         <is>
-          <t>الفكر الإسلامي والعقيدة</t>
+          <t>جغرافية سكانية</t>
         </is>
       </c>
       <c r="M115" s="1" t="inlineStr">
         <is>
-          <t>المنطق عند العلّامة الحلّي( دراسة تحليلية)</t>
-[...2 lines deleted...]
-      <c r="N115" s="1"/>
+          <t>تركز السكان وتشتتهم في محافظة ميسان دراسة في جغرافية السكان</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>-------</t>
+        </is>
+      </c>
       <c r="O115" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P115" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>956</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>سجى سالم هاشم </t>
+          <t>كرار مهدي عبد الصاحب</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>Saja Salem Hashem</t>
+          <t>kararmahdiabdualsaheb</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/tmayr8210x_u5ed.jpg</t>
+          <t>uploads/files/x9qkmvfczn3gy4b.jpg</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>1996-07-02</t>
+          <t>1985-10-11</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G116" s="1"/>
       <c r="H116" s="1" t="inlineStr">
         <is>
-          <t>Saja.salim@uomisan.edu.iq</t>
+          <t>kraraldrajy@gmail.com</t>
         </is>
       </c>
       <c r="I116" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J116" s="1" t="inlineStr">
         <is>
-          <t>2021-07-21</t>
+          <t>2021-03-04</t>
         </is>
       </c>
       <c r="K116" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية </t>
+          <t>الفكر الإسلامي والعقيدة</t>
         </is>
       </c>
       <c r="L116" s="1" t="inlineStr">
         <is>
-          <t>جغرافية المناخ </t>
+          <t>الفكر الإسلامي والعقيدة</t>
         </is>
       </c>
       <c r="M116" s="1" t="inlineStr">
         <is>
-          <t>التغير في اتجاهات قرائن التطرف الحراري وتوقعاتها المستقبلية في محطتي الديوانية والحي </t>
+          <t>المنطق عند العلّامة الحلّي( دراسة تحليلية)</t>
         </is>
       </c>
       <c r="N116" s="1"/>
       <c r="O116" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P116" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>998</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>قاسم عبد الزهرة حسب محمد </t>
+          <t>سجى سالم هاشم </t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>Qasim Abdul Zahra hasab</t>
+          <t>Saja Salem Hashem</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_r2u7yaidwtjf0q.jpg</t>
+          <t>uploads/files/tmayr8210x_u5ed.jpg</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>1965-04-07</t>
+          <t>1996-07-02</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G117" s="1"/>
       <c r="H117" s="1" t="inlineStr">
         <is>
-          <t>qasimabd92@yahoo.com</t>
+          <t>Saja.salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I117" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J117" s="1" t="inlineStr">
         <is>
-          <t>2022-04-25</t>
+          <t>2021-07-21</t>
         </is>
       </c>
       <c r="K117" s="1" t="inlineStr">
         <is>
-          <t>علوم القرآن والتربيةالإسلامية</t>
+          <t>الجغرافية </t>
         </is>
       </c>
       <c r="L117" s="1" t="inlineStr">
         <is>
-          <t>علوم القرآن </t>
+          <t>جغرافية المناخ </t>
         </is>
       </c>
       <c r="M117" s="1" t="inlineStr">
         <is>
-          <t>مباني التيارات التكفيرية في القرآن والسنة على ضوء مرجعية الصحامم</t>
+          <t>التغير في اتجاهات قرائن التطرف الحراري وتوقعاتها المستقبلية في محطتي الديوانية والحي </t>
         </is>
       </c>
       <c r="N117" s="1"/>
       <c r="O117" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P117" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>1012</t>
+          <t>621</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>زينب عبد الحسين حداد </t>
+          <t>قاسم عبد الزهرة حسب محمد </t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>zainab abduluussein hadad</t>
+          <t>Qasim Abdul Zahra hasab</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/y2rz9a3kdth5glj.PNG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_r2u7yaidwtjf0q.jpg</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>1993-01-20</t>
+          <t>1965-04-07</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G118" s="1"/>
       <c r="H118" s="1" t="inlineStr">
         <is>
-          <t>zainab.abdulhussein@uomisan.edu.iq</t>
+          <t>qasimabd92@yahoo.com</t>
         </is>
       </c>
       <c r="I118" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J118" s="1" t="inlineStr">
         <is>
-          <t>2022-12-13</t>
+          <t>2022-04-25</t>
         </is>
       </c>
       <c r="K118" s="1" t="inlineStr">
         <is>
-          <t>ادب</t>
+          <t>علوم القرآن والتربيةالإسلامية</t>
         </is>
       </c>
       <c r="L118" s="1" t="inlineStr">
         <is>
-          <t>ادب جاهلي</t>
+          <t>علوم القرآن </t>
         </is>
       </c>
       <c r="M118" s="1" t="inlineStr">
         <is>
-          <t>جدلية الحياة والموت في شعر عدي بن زيد العبادي</t>
+          <t>مباني التيارات التكفيرية في القرآن والسنة على ضوء مرجعية الصحامم</t>
         </is>
       </c>
       <c r="N118" s="1"/>
       <c r="O118" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P118" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>945</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>محمد فاضل محمد </t>
+          <t>زينب عبد الحسين حداد </t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Fadil </t>
+          <t>zainab abduluussein hadad</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/vh31eypjzusn8ro.jpeg</t>
+          <t>uploads/files/y2rz9a3kdth5glj.PNG</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>1977-11-21</t>
+          <t>1993-01-20</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G119" s="1"/>
       <c r="H119" s="1" t="inlineStr">
         <is>
-          <t>mohammed.fadhel@uomisan.edu.iq</t>
+          <t>zainab.abdulhussein@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I119" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J119" s="1" t="inlineStr">
         <is>
-          <t>2022-12-21</t>
+          <t>2022-12-13</t>
         </is>
       </c>
       <c r="K119" s="1" t="inlineStr">
         <is>
-          <t>القانون </t>
+          <t>ادب</t>
         </is>
       </c>
       <c r="L119" s="1" t="inlineStr">
         <is>
-          <t>قانون اداري </t>
+          <t>ادب جاهلي</t>
         </is>
       </c>
       <c r="M119" s="1" t="inlineStr">
         <is>
-          <t>سلطات الضبط الاداري في حالة الحصار واثره على الحقوق والحريات العامة في القانون العراقي </t>
+          <t>جدلية الحياة والموت في شعر عدي بن زيد العبادي</t>
         </is>
       </c>
       <c r="N119" s="1"/>
       <c r="O119" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P119" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>722</t>
+          <t>945</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>عذراء علي حسين </t>
+          <t>محمد فاضل محمد </t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>Athraa Ali Hussein</t>
+          <t>Mohammed Fadil </t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/n3qsut9w2ipro14.jpg</t>
+          <t>uploads/files/vh31eypjzusn8ro.jpeg</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>1989-06-23</t>
+          <t>1977-11-21</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G120" s="1"/>
       <c r="H120" s="1" t="inlineStr">
         <is>
-          <t>athraa.a.h@uomisan.edu.iq</t>
+          <t>mohammed.fadhel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I120" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J120" s="1" t="inlineStr">
         <is>
-          <t>2023-02-20</t>
+          <t>2022-12-21</t>
         </is>
       </c>
       <c r="K120" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>القانون </t>
         </is>
       </c>
       <c r="L120" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة</t>
+          <t>قانون اداري </t>
         </is>
       </c>
       <c r="M120" s="1" t="inlineStr">
         <is>
-          <t>Recognition of English assimitory,assimilated and resultant sounds by advanced Iraqi learners :A perceptual study</t>
-[...6 lines deleted...]
-      </c>
+          <t>سلطات الضبط الاداري في حالة الحصار واثره على الحقوق والحريات العامة في القانون العراقي </t>
+        </is>
+      </c>
+      <c r="N120" s="1"/>
       <c r="O120" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P120" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>722</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>شيماء فنجان حسناوي حسوني</t>
+          <t>عذراء علي حسين </t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>Shaimaa fenjan Hasnawi</t>
+          <t>Athraa Ali Hussein</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/w30ruc21avm4pt_.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/n3qsut9w2ipro14.jpg</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>1993-08-10</t>
+          <t>1989-06-23</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G121" s="1"/>
       <c r="H121" s="1" t="inlineStr">
         <is>
-          <t>Shaimaa.fenjan@uomisan.edu.iq</t>
+          <t>athraa.a.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I121" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J121" s="1" t="inlineStr">
         <is>
-          <t>2023-03-05</t>
+          <t>2023-02-20</t>
         </is>
       </c>
       <c r="K121" s="1" t="inlineStr">
         <is>
-          <t>التأريخ</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L121" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الحديث</t>
+          <t>علم اللغة</t>
         </is>
       </c>
       <c r="M121" s="1" t="inlineStr">
         <is>
-          <t>موقف الاتحاد السوفيتي  من حرب الخليج الثانية 1990-1991</t>
+          <t>Recognition of English assimitory,assimilated and resultant sounds by advanced Iraqi learners :A perceptual study</t>
         </is>
       </c>
       <c r="N121" s="1" t="inlineStr">
         <is>
           <t>----</t>
         </is>
       </c>
       <c r="O121" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P121" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>770</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>مالك سابط طعيمه رسن</t>
+          <t>شيماء فنجان حسناوي حسوني</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
-          <t>malik sabet toaema</t>
+          <t>Shaimaa fenjan Hasnawi</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/e7h3jo1qagxzd0c.png</t>
+          <t>uploads/photos/w30ruc21avm4pt_.png</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>1985-06-10</t>
+          <t>1993-08-10</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G122" s="1"/>
       <c r="H122" s="1" t="inlineStr">
         <is>
-          <t>alqadm585@gmail.com</t>
+          <t>Shaimaa.fenjan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I122" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J122" s="1" t="inlineStr">
         <is>
-          <t>2023-04-04</t>
+          <t>2023-03-05</t>
         </is>
       </c>
       <c r="K122" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>التأريخ</t>
         </is>
       </c>
       <c r="L122" s="1" t="inlineStr">
         <is>
-          <t>تدريب كرة سلة</t>
+          <t>التاريخ الحديث</t>
         </is>
       </c>
       <c r="M122" s="1" t="inlineStr">
         <is>
-          <t>تأثير تمرينات خاصة وفق استعمال بعض الوسائل والاجهزة التدريبية في تطوير بعض انواع القوة الخاصة ومستوى الأداء المهاري المركب الهجومي بكرة السلة تحت سن ١٨</t>
+          <t>موقف الاتحاد السوفيتي  من حرب الخليج الثانية 1990-1991</t>
         </is>
       </c>
       <c r="N122" s="1" t="inlineStr">
         <is>
           <t>----</t>
         </is>
       </c>
       <c r="O122" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P122" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>719</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>عبدالكريم علي حسين</t>
+          <t>مالك سابط طعيمه رسن</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>Abdulkareem Ali Hussein</t>
+          <t>malik sabet toaema</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/xri2qes9k06_puo.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/e7h3jo1qagxzd0c.png</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>1993-11-02</t>
+          <t>1985-06-10</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G123" s="1"/>
       <c r="H123" s="1" t="inlineStr">
         <is>
-          <t>abdulkareem.ali@uomisan.edu.iq</t>
+          <t>alqadm585@gmail.com</t>
         </is>
       </c>
       <c r="I123" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J123" s="1" t="inlineStr">
         <is>
           <t>2023-04-04</t>
         </is>
       </c>
       <c r="K123" s="1" t="inlineStr">
         <is>
-          <t>علوم في الرياضيات</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L123" s="1" t="inlineStr">
         <is>
-          <t>رياضيات الصرفة</t>
+          <t>تدريب كرة سلة</t>
         </is>
       </c>
       <c r="M123" s="1" t="inlineStr">
         <is>
-          <t>المقاسات⨁ المكملة من النمط - جاكوبسون</t>
-[...2 lines deleted...]
-      <c r="N123" s="1"/>
+          <t>تأثير تمرينات خاصة وفق استعمال بعض الوسائل والاجهزة التدريبية في تطوير بعض انواع القوة الخاصة ومستوى الأداء المهاري المركب الهجومي بكرة السلة تحت سن ١٨</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>----</t>
+        </is>
+      </c>
       <c r="O123" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P123" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>972</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>زهراء خالد رحيم </t>
+          <t>عبدالكريم علي حسين</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Khalid Raheem</t>
+          <t>Abdulkareem Ali Hussein</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/epqu_yak61h3fbm.jpg</t>
+          <t>uploads/files/xri2qes9k06_puo.jpg</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>1992-03-01</t>
+          <t>1993-11-02</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G124" s="1"/>
       <c r="H124" s="1" t="inlineStr">
         <is>
-          <t>zahraak93@uomisan.edu.iq</t>
+          <t>abdulkareem.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I124" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J124" s="1" t="inlineStr">
         <is>
-          <t>2023-04-20</t>
+          <t>2023-04-04</t>
         </is>
       </c>
       <c r="K124" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>علوم في الرياضيات</t>
         </is>
       </c>
       <c r="L124" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة</t>
+          <t>رياضيات الصرفة</t>
         </is>
       </c>
       <c r="M124" s="1" t="inlineStr">
         <is>
-          <t>Suicide Letters: A Pragmatic Study</t>
-[...6 lines deleted...]
-      </c>
+          <t>المقاسات⨁ المكملة من النمط - جاكوبسون</t>
+        </is>
+      </c>
+      <c r="N124" s="1"/>
       <c r="O124" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P124" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>723</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>حسين قاسم احمد علي</t>
+          <t>زهراء خالد رحيم </t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>HUSSEIN QASIM AHMED ALI </t>
+          <t>Zahraa Khalid Raheem</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/w1plyq2fob0idnk.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/epqu_yak61h3fbm.jpg</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>1969-12-03</t>
+          <t>1992-03-01</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G125" s="1"/>
       <c r="H125" s="1" t="inlineStr">
         <is>
-          <t>Hussanqasim1969@gmail.com</t>
+          <t>zahraak93@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I125" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J125" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-04-20</t>
         </is>
       </c>
       <c r="K125" s="1" t="inlineStr">
         <is>
-          <t>علوم القران و الحديث</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L125" s="1" t="inlineStr">
         <is>
-          <t>علوم القرآن </t>
+          <t>علم اللغة</t>
         </is>
       </c>
       <c r="M125" s="1" t="inlineStr">
         <is>
-          <t>الحديث والتحدث في القران الكريم انواعة و ادابة</t>
-[...2 lines deleted...]
-      <c r="N125" s="1"/>
+          <t>Suicide Letters: A Pragmatic Study</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>----</t>
+        </is>
+      </c>
       <c r="O125" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P125" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>957</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t> ساره خماس جبر</t>
+          <t>حسين قاسم احمد علي</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>:  Sarah Khammas Jebur </t>
-[...2 lines deleted...]
-      <c r="D126" s="1"/>
+          <t>HUSSEIN QASIM AHMED ALI </t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/w1plyq2fob0idnk.jpg</t>
+        </is>
+      </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>1992-12-19</t>
+          <t>1969-12-03</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G126" s="1"/>
       <c r="H126" s="1" t="inlineStr">
         <is>
-          <t>sarahkhamaas@gmil.com</t>
+          <t>Hussanqasim1969@gmail.com</t>
         </is>
       </c>
       <c r="I126" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J126" s="1" t="inlineStr">
         <is>
           <t>2023-05-04</t>
         </is>
       </c>
       <c r="K126" s="1" t="inlineStr">
         <is>
-          <t>جغرافية بشرية</t>
+          <t>علوم القران و الحديث</t>
         </is>
       </c>
       <c r="L126" s="1" t="inlineStr">
         <is>
-          <t>جغرافية زراعية</t>
+          <t>علوم القرآن </t>
         </is>
       </c>
       <c r="M126" s="1" t="inlineStr">
         <is>
-          <t>إمكانات ومعوقات التنمية الزراعية وافاقها المستقبلية في المنطقة الشرقية من محافظة ميسان</t>
+          <t>الحديث والتحدث في القران الكريم انواعة و ادابة</t>
         </is>
       </c>
       <c r="N126" s="1"/>
       <c r="O126" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P126" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>996</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>محمد حمدان يوسف </t>
+          <t> ساره خماس جبر</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Hamdan Yousif</t>
-[...6 lines deleted...]
-      </c>
+          <t>:  Sarah Khammas Jebur </t>
+        </is>
+      </c>
+      <c r="D127" s="1"/>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>1987-10-13</t>
+          <t>1992-12-19</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G127" s="1"/>
       <c r="H127" s="1" t="inlineStr">
         <is>
-          <t>mohammed.h.y@uomisan.edu.iq</t>
+          <t>sarahkhamaas@gmil.com</t>
         </is>
       </c>
       <c r="I127" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J127" s="1" t="inlineStr">
         <is>
-          <t>2023-05-06</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="K127" s="1" t="inlineStr">
         <is>
-          <t>هندسة البرمجيات </t>
+          <t>جغرافية بشرية</t>
         </is>
       </c>
       <c r="L127" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي </t>
-[...2 lines deleted...]
-      <c r="M127" s="1"/>
+          <t>جغرافية زراعية</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>إمكانات ومعوقات التنمية الزراعية وافاقها المستقبلية في المنطقة الشرقية من محافظة ميسان</t>
+        </is>
+      </c>
       <c r="N127" s="1"/>
       <c r="O127" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P127" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>948</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>م.م.زهراء شاكر عبود</t>
+          <t>محمد حمدان يوسف </t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>Zahraa shaker Aboub</t>
+          <t>Mohammed Hamdan Yousif</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/zqsuxg_kynp4l8v.png</t>
+          <t>uploads/files/rax5k6dgnvbwz_8.jpg</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>1990-05-23</t>
+          <t>1987-10-13</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G128" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G128" s="1"/>
       <c r="H128" s="1" t="inlineStr">
         <is>
-          <t>aalinh90@gmail.com</t>
+          <t>mohammed.h.y@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I128" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J128" s="1" t="inlineStr">
         <is>
-          <t>2023-05-09</t>
+          <t>2023-05-06</t>
         </is>
       </c>
       <c r="K128" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية</t>
+          <t>هندسة البرمجيات </t>
         </is>
       </c>
       <c r="L128" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية الطبيعية</t>
-[...11 lines deleted...]
-      </c>
+          <t>الذكاء الاصطناعي </t>
+        </is>
+      </c>
+      <c r="M128" s="1"/>
+      <c r="N128" s="1"/>
       <c r="O128" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P128" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>774</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>نهى فاضل عبد الحسن رسن</t>
+          <t>م.م.زهراء شاكر عبود</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>Noha Fadil Abd Al-Hasan</t>
+          <t>Zahraa shaker Aboub</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/128rng9q6f_slx5.jpeg</t>
+          <t>uploads/photos/zqsuxg_kynp4l8v.png</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>1990-07-03</t>
+          <t>1990-05-23</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G129" s="1"/>
       <c r="H129" s="1" t="inlineStr">
         <is>
-          <t>nuha.fadhil@uomisan.edu.iqq</t>
+          <t>aalinh90@gmail.com</t>
         </is>
       </c>
       <c r="I129" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J129" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K129" s="1" t="inlineStr">
         <is>
-          <t>التاريخ </t>
+          <t>الجغرافية</t>
         </is>
       </c>
       <c r="L129" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الحديث </t>
+          <t>الجغرافية الطبيعية</t>
         </is>
       </c>
       <c r="M129" s="1" t="inlineStr">
         <is>
-          <t>التطورات الداخلية في باكستان 1977-1988</t>
-[...2 lines deleted...]
-      <c r="N129" s="1"/>
+          <t>كفاءة الموارد المائية السطحية في قضاء الميمونة واستثماراتها</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>----</t>
+        </is>
+      </c>
       <c r="O129" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P129" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>866</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>علي غازي محمد</t>
+          <t>نهى فاضل عبد الحسن رسن</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>ِAli ghazi mohammed</t>
+          <t>Noha Fadil Abd Al-Hasan</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/fleh7orap05cndk.jpg</t>
+          <t>uploads/photos/128rng9q6f_slx5.jpeg</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>1991-06-03</t>
+          <t>1990-07-03</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G130" s="1"/>
       <c r="H130" s="1" t="inlineStr">
         <is>
-          <t>ali.ghazi@uomisan.edu.iq</t>
+          <t>nuha.fadhil@uomisan.edu.iqq</t>
         </is>
       </c>
       <c r="I130" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J130" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K130" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>التاريخ </t>
         </is>
       </c>
       <c r="L130" s="1" t="inlineStr">
         <is>
-          <t>اللغة والنحو</t>
+          <t>التاريخ الحديث </t>
         </is>
       </c>
       <c r="M130" s="1" t="inlineStr">
         <is>
-          <t>حاشية وافية على شرح الجامي للكافية -للشيخ محمد بن عبد الوهاب الهمداني تـــ1305 هـ - دراسة وتحقيق</t>
+          <t>التطورات الداخلية في باكستان 1977-1988</t>
         </is>
       </c>
       <c r="N130" s="1"/>
       <c r="O130" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P130" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>867</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>صفا علي عبد الرضا جاسم </t>
+          <t>علي غازي محمد</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>Safa Ali Abd Al-Ridah</t>
+          <t>ِAli ghazi mohammed</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/3tuyc_xosl15rmv.jpg</t>
+          <t>uploads/files/fleh7orap05cndk.jpg</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>1991-06-18</t>
+          <t>1991-06-03</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G131" s="1"/>
       <c r="H131" s="1" t="inlineStr">
         <is>
-          <t>safa.aabdulrdha@uomisan.edu.iq</t>
+          <t>ali.ghazi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I131" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J131" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K131" s="1" t="inlineStr">
         <is>
-          <t>التاريخ </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L131" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الحديث </t>
+          <t>اللغة والنحو</t>
         </is>
       </c>
       <c r="M131" s="1" t="inlineStr">
         <is>
-          <t>موقف دول الخليج العربي من قيام اتحاد الإمارات العربية المتحدة ١٩٦٨-١٩٧١</t>
+          <t>حاشية وافية على شرح الجامي للكافية -للشيخ محمد بن عبد الوهاب الهمداني تـــ1305 هـ - دراسة وتحقيق</t>
         </is>
       </c>
       <c r="N131" s="1"/>
       <c r="O131" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P131" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>867</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>تقى سعد جاسم كاظم </t>
+          <t>صفا علي عبد الرضا جاسم </t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>Tuqa Saad Jasim</t>
+          <t>Safa Ali Abd Al-Ridah</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2lawe7t4qgv_r1n.png</t>
+          <t>uploads/photos/3tuyc_xosl15rmv.jpg</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>1993-04-01</t>
+          <t>1991-06-18</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G132" s="1"/>
       <c r="H132" s="1" t="inlineStr">
         <is>
-          <t>tynttynt60@gmail.com</t>
+          <t>safa.aabdulrdha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I132" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J132" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K132" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>التاريخ </t>
         </is>
       </c>
       <c r="L132" s="1" t="inlineStr">
         <is>
-          <t>ادب</t>
+          <t>التاريخ الحديث </t>
         </is>
       </c>
       <c r="M132" s="1" t="inlineStr">
         <is>
-          <t>قصيدة الومضة في الشعر العراقي الحديث  جيل التسعينات </t>
-[...6 lines deleted...]
-      </c>
+          <t>موقف دول الخليج العربي من قيام اتحاد الإمارات العربية المتحدة ١٩٦٨-١٩٧١</t>
+        </is>
+      </c>
+      <c r="N132" s="1"/>
       <c r="O132" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P132" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>715</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>آلاء جبار داغر</t>
+          <t>تقى سعد جاسم كاظم </t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>Alaa Jabbar Dagher</t>
-[...2 lines deleted...]
-      <c r="D133" s="1"/>
+          <t>Tuqa Saad Jasim</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2lawe7t4qgv_r1n.png</t>
+        </is>
+      </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>1995-01-28</t>
+          <t>1993-04-01</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G133" s="1"/>
       <c r="H133" s="1" t="inlineStr">
         <is>
-          <t>alaa.jabar@uomisan.edu.iq</t>
+          <t>tynttynt60@gmail.com</t>
         </is>
       </c>
       <c r="I133" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J133" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K133" s="1" t="inlineStr">
         <is>
-          <t>اللغة</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L133" s="1" t="inlineStr">
         <is>
-          <t>لسانيات النصّ</t>
+          <t>ادب</t>
         </is>
       </c>
       <c r="M133" s="1" t="inlineStr">
         <is>
-          <t>رسالة الغفران لأبي العلاء المعري دراسة في ضوء لسانيات النصّ</t>
-[...2 lines deleted...]
-      <c r="N133" s="1"/>
+          <t>قصيدة الومضة في الشعر العراقي الحديث  جيل التسعينات </t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>-----</t>
+        </is>
+      </c>
       <c r="O133" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P133" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>براء عبد الحسين مكلف علي </t>
+          <t>مريم رياض عدنان</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>Bara AbdulHussean Mkalaf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Maryam Riadh Adnan</t>
+        </is>
+      </c>
+      <c r="D134" s="1"/>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>1996-01-30</t>
+          <t>1994-01-31</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G134" s="1"/>
       <c r="H134" s="1" t="inlineStr">
         <is>
-          <t>baraabdlhsynmklf@gmail.com</t>
+          <t>maryam.riadh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I134" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J134" s="1" t="inlineStr">
         <is>
           <t>2023-05-09</t>
         </is>
       </c>
       <c r="K134" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>اللغة</t>
         </is>
       </c>
       <c r="L134" s="1" t="inlineStr">
         <is>
-          <t>ادب</t>
+          <t>الدلالة</t>
         </is>
       </c>
       <c r="M134" s="1" t="inlineStr">
         <is>
-          <t>تمظهرات النسق الايدلوجي في الخطاب السردي مجموعة(دنيا الله) لنجيب محفوظ اختياراً</t>
-[...6 lines deleted...]
-      </c>
+          <t>التغير اللغوي في أقرب الموارد في فصح العربية والشوارد لسعيد الخوري </t>
+        </is>
+      </c>
+      <c r="N134" s="1"/>
       <c r="O134" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P134" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>م.م.سارة سعيد عبد الرضا</t>
+          <t>ساره محمد اتويه</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>Sarah saeed</t>
+          <t> sarah mohammed Atouia</t>
         </is>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>1991-09-17</t>
+          <t>1994-03-10</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G135" s="1"/>
       <c r="H135" s="1" t="inlineStr">
         <is>
-          <t>sara.saeed@uomisan.edu.iq</t>
+          <t>sara.mohammed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I135" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J135" s="1" t="inlineStr">
         <is>
-          <t>2023-05-15</t>
+          <t>2023-05-09</t>
         </is>
       </c>
       <c r="K135" s="1" t="inlineStr">
         <is>
-          <t>التاريخ</t>
+          <t>اللغة العربية </t>
         </is>
       </c>
       <c r="L135" s="1" t="inlineStr">
         <is>
-          <t>التاريخ القديم </t>
+          <t>الأدب الأندلسي </t>
         </is>
       </c>
       <c r="M135" s="1" t="inlineStr">
         <is>
-          <t>حصار المدن المتمردة في تاريخ العراق القديم من 2800-539</t>
-[...6 lines deleted...]
-      </c>
+          <t>المرجعيات الثقافية في شعر ابن الأبار القضاعي الأندلسي (ت٦٥٨هـ)</t>
+        </is>
+      </c>
+      <c r="N135" s="1"/>
       <c r="O135" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P135" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>م.م.سارة احمد مونس شايع</t>
+          <t> منال فرج </t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>Sara Ahmed</t>
+          <t>manal faraj </t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/qe17y539thok4rd.png</t>
+          <t>uploads/files/c6suftkra9_7w5d.jpg</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>1994-01-01</t>
+          <t>1994-10-22</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G136" s="1"/>
       <c r="H136" s="1" t="inlineStr">
         <is>
-          <t>sara.ahmed@uomisan.edu.iq</t>
+          <t>manal.faraj@uomisan.eud.iq</t>
         </is>
       </c>
       <c r="I136" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J136" s="1" t="inlineStr">
         <is>
-          <t>2023-05-15</t>
+          <t>2023-05-09</t>
         </is>
       </c>
       <c r="K136" s="1" t="inlineStr">
         <is>
-          <t>التاريخ</t>
+          <t> اللغة العربية </t>
         </is>
       </c>
       <c r="L136" s="1" t="inlineStr">
         <is>
-          <t>تاريخ الحديث والمعاصر</t>
+          <t> اللغة </t>
         </is>
       </c>
       <c r="M136" s="1" t="inlineStr">
         <is>
-          <t>دائرة الاثار العراقية 1921-1958 دراسة تاريخية</t>
+          <t> التوجيه الدلالي في تفسير الامثل آيات القصص القرآني انموذجا </t>
         </is>
       </c>
       <c r="N136" s="1" t="inlineStr">
         <is>
-          <t>----</t>
+          <t>لا يوجد </t>
         </is>
       </c>
       <c r="O136" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P136" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>كرار علي حسين </t>
+          <t>آلاء جبار داغر</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>Karrar Ali Hussain </t>
-[...6 lines deleted...]
-      </c>
+          <t>Alaa Jabbar Dagher</t>
+        </is>
+      </c>
+      <c r="D137" s="1"/>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>1995-06-05</t>
+          <t>1995-01-28</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G137" s="1"/>
       <c r="H137" s="1" t="inlineStr">
         <is>
-          <t>karar.a.h@uomisan.edu.iq</t>
+          <t>alaa.jabar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I137" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J137" s="1" t="inlineStr">
         <is>
-          <t>2023-05-17</t>
+          <t>2023-05-09</t>
         </is>
       </c>
       <c r="K137" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا المعلومات </t>
+          <t>اللغة</t>
         </is>
       </c>
       <c r="L137" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا المعلومات </t>
-[...2 lines deleted...]
-      <c r="M137" s="1"/>
+          <t>لسانيات النصّ</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>رسالة الغفران لأبي العلاء المعري دراسة في ضوء لسانيات النصّ</t>
+        </is>
+      </c>
       <c r="N137" s="1"/>
       <c r="O137" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P137" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>1017</t>
+          <t>716</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>سارة قحطان حسين</t>
+          <t>براء عبد الحسين مكلف علي </t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>Sarah Qahtan Hussein</t>
+          <t>Bara AbdulHussean Mkalaf</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/qjtz2ludoy4pm9f.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ze95ouqfimrl812.png</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>1991-01-12</t>
+          <t>1996-01-30</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G138" s="1"/>
       <c r="H138" s="1" t="inlineStr">
         <is>
-          <t>Sarahqahtan@uomisan.edu.iq</t>
+          <t>baraabdlhsynmklf@gmail.com</t>
         </is>
       </c>
       <c r="I138" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J138" s="1" t="inlineStr">
         <is>
-          <t>2023-05-19</t>
+          <t>2023-05-09</t>
         </is>
       </c>
       <c r="K138" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L138" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>ادب</t>
         </is>
       </c>
       <c r="M138" s="1" t="inlineStr">
         <is>
-          <t>التحضير الحيوي لاوكسيد الحديد النانوي باستخدام مستخلصات نباتيه مختلفه للتطبيقات الاحيائيه</t>
-[...2 lines deleted...]
-      <c r="N138" s="1"/>
+          <t>تمظهرات النسق الايدلوجي في الخطاب السردي مجموعة(دنيا الله) لنجيب محفوظ اختياراً</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>----</t>
+        </is>
+      </c>
       <c r="O138" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P138" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>771</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>علي نزار موهي</t>
+          <t>م.م.سارة سعيد عبد الرضا</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
-          <t>Ali nazar mohe</t>
+          <t>Sarah saeed</t>
         </is>
       </c>
       <c r="D139" s="1"/>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>1995-02-03</t>
+          <t>1991-09-17</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G139" s="1"/>
       <c r="H139" s="1" t="inlineStr">
         <is>
-          <t>alinazarmohe95@gmail.com</t>
+          <t>sara.saeed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I139" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J139" s="1" t="inlineStr">
         <is>
-          <t>2023-05-21</t>
+          <t>2023-05-15</t>
         </is>
       </c>
       <c r="K139" s="1" t="inlineStr">
         <is>
-          <t>قانون </t>
+          <t>التاريخ</t>
         </is>
       </c>
       <c r="L139" s="1" t="inlineStr">
         <is>
-          <t>قانون خاص</t>
+          <t>التاريخ القديم </t>
         </is>
       </c>
       <c r="M139" s="1" t="inlineStr">
         <is>
-          <t>دور البنك المركزي في حالة تعثر المصارف</t>
-[...2 lines deleted...]
-      <c r="N139" s="1"/>
+          <t>حصار المدن المتمردة في تاريخ العراق القديم من 2800-539</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
       <c r="O139" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P139" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>772</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>شيماء حمد سعد عيسى </t>
+          <t>م.م.سارة احمد مونس شايع</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>Shaimaa Hamad Saad Issa </t>
+          <t>Sara Ahmed</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/sn_wazxt7pj195c.jpg</t>
+          <t>uploads/photos/qe17y539thok4rd.png</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>1993-04-16</t>
+          <t>1994-01-01</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G140" s="1"/>
       <c r="H140" s="1" t="inlineStr">
         <is>
-          <t>Shimaah92@uomisan.edu.iq</t>
+          <t>sara.ahmed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I140" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J140" s="1" t="inlineStr">
         <is>
-          <t>2023-06-20</t>
+          <t>2023-05-15</t>
         </is>
       </c>
       <c r="K140" s="1" t="inlineStr">
         <is>
-          <t>اللغة الأنكليزية</t>
+          <t>التاريخ</t>
         </is>
       </c>
       <c r="L140" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة</t>
+          <t>تاريخ الحديث والمعاصر</t>
         </is>
       </c>
       <c r="M140" s="1" t="inlineStr">
         <is>
-          <t>دراسه براغماتيكيه لبعض الخطابات السياسيه المكتوبه</t>
+          <t>دائرة الاثار العراقية 1921-1958 دراسة تاريخية</t>
         </is>
       </c>
       <c r="N140" s="1" t="inlineStr">
         <is>
           <t>----</t>
         </is>
       </c>
       <c r="O140" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P140" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>942</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>زهراء عباس سوادي الشمرى</t>
+          <t>كرار علي حسين </t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>Zahraa Abbas Sawadi Alshammari</t>
+          <t>Karrar Ali Hussain </t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/19r084y63ofnmeb.jpg</t>
+          <t>uploads/photos/ax0ip57g9wc8h_t.png</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>1989-09-01</t>
+          <t>1995-06-05</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G141" s="1"/>
       <c r="H141" s="1" t="inlineStr">
         <is>
-          <t>zahraabass@uomisan.edu.iq</t>
+          <t>karar.a.h@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I141" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J141" s="1" t="inlineStr">
         <is>
-          <t>2023-06-25</t>
+          <t>2023-05-17</t>
         </is>
       </c>
       <c r="K141" s="1" t="inlineStr">
         <is>
-          <t>علوم الإسلامية</t>
+          <t>تكنولوجيا المعلومات </t>
         </is>
       </c>
       <c r="L141" s="1" t="inlineStr">
         <is>
-          <t>علوم القران والحديث</t>
-[...6 lines deleted...]
-      </c>
+          <t>تكنولوجيا المعلومات </t>
+        </is>
+      </c>
+      <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P141" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>971</t>
+          <t>1017</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>علي مطر سادة </t>
+          <t>سارة قحطان حسين</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>Ali Alkinany</t>
-[...2 lines deleted...]
-      <c r="D142" s="1"/>
+          <t>Sarah Qahtan Hussein</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/qjtz2ludoy4pm9f.jpg</t>
+        </is>
+      </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>1980-05-21</t>
+          <t>1991-01-12</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G142" s="1"/>
       <c r="H142" s="1" t="inlineStr">
         <is>
-          <t>alimtrsaada@uomisan.edu.iq</t>
+          <t>Sarahqahtan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I142" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J142" s="1" t="inlineStr">
         <is>
-          <t>2023-07-20</t>
+          <t>2023-05-19</t>
         </is>
       </c>
       <c r="K142" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L142" s="1" t="inlineStr">
         <is>
-          <t>محاسبة </t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="M142" s="1" t="inlineStr">
         <is>
-          <t>التحقق في تأثير الحصة السوقية لمنتج والتركيز على اداء المورديين مع الشركات المدرجة في بورصة  طهران </t>
+          <t>التحضير الحيوي لاوكسيد الحديد النانوي باستخدام مستخلصات نباتيه مختلفه للتطبيقات الاحيائيه</t>
         </is>
       </c>
       <c r="N142" s="1"/>
       <c r="O142" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P142" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>960</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>منتظر حليم شرهان</t>
+          <t>علي نزار موهي</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>Montazer Halim Sharhan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ali nazar mohe</t>
+        </is>
+      </c>
+      <c r="D143" s="1"/>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>1990-11-23</t>
+          <t>1995-02-03</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G143" s="1"/>
       <c r="H143" s="1" t="inlineStr">
         <is>
-          <t>mntzrhaleem@uomisan.edu.iq</t>
+          <t>alinazarmohe95@gmail.com</t>
         </is>
       </c>
       <c r="I143" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J143" s="1" t="inlineStr">
         <is>
-          <t>2023-08-25</t>
+          <t>2023-05-21</t>
         </is>
       </c>
       <c r="K143" s="1" t="inlineStr">
         <is>
-          <t>العلوم الإسلامية</t>
+          <t>قانون </t>
         </is>
       </c>
       <c r="L143" s="1" t="inlineStr">
         <is>
-          <t>التفسير وعلوم القرآن</t>
+          <t>قانون خاص</t>
         </is>
       </c>
       <c r="M143" s="1" t="inlineStr">
         <is>
-          <t>الأنظار التفسيرية عند الشهيد مرتضى مطهري</t>
-[...6 lines deleted...]
-      </c>
+          <t>دور البنك المركزي في حالة تعثر المصارف</t>
+        </is>
+      </c>
+      <c r="N143" s="1"/>
       <c r="O143" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P143" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>724</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>أنمار علي كاظم</t>
+          <t>شيماء حمد سعد عيسى </t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>anmar ali kadham</t>
+          <t>Shaimaa Hamad Saad Issa </t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/od79zgbwi_sp024.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/sn_wazxt7pj195c.jpg</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>1979-10-09</t>
+          <t>1993-04-16</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G144" s="1"/>
       <c r="H144" s="1" t="inlineStr">
         <is>
-          <t>anmarali@uomisan.edu.iq</t>
+          <t>Shimaah92@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I144" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J144" s="1" t="inlineStr">
         <is>
-          <t>2023-10-23</t>
+          <t>2023-06-20</t>
         </is>
       </c>
       <c r="K144" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>اللغة الأنكليزية</t>
         </is>
       </c>
       <c r="L144" s="1" t="inlineStr">
         <is>
-          <t>الادب</t>
-[...3 lines deleted...]
-      <c r="N144" s="1"/>
+          <t>علم اللغة</t>
+        </is>
+      </c>
+      <c r="M144" s="1" t="inlineStr">
+        <is>
+          <t>دراسه براغماتيكيه لبعض الخطابات السياسيه المكتوبه</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>----</t>
+        </is>
+      </c>
       <c r="O144" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P144" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>958</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>مصطفى صالح محسن</t>
+          <t>زهراء عباس سوادي الشمرى</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Salih Mohsin</t>
-[...2 lines deleted...]
-      <c r="D145" s="1"/>
+          <t>Zahraa Abbas Sawadi Alshammari</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/19r084y63ofnmeb.jpg</t>
+        </is>
+      </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>1986-03-18</t>
+          <t>1989-09-01</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G145" s="1"/>
       <c r="H145" s="1" t="inlineStr">
         <is>
-          <t>mustafa@uomisan.edu.iq</t>
+          <t>zahraabass@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I145" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J145" s="1" t="inlineStr">
         <is>
-          <t>2023-10-25</t>
+          <t>2023-06-25</t>
         </is>
       </c>
       <c r="K145" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسوب</t>
+          <t>علوم الإسلامية</t>
         </is>
       </c>
       <c r="L145" s="1" t="inlineStr">
         <is>
-          <t>Software</t>
+          <t>علوم القران والحديث</t>
         </is>
       </c>
       <c r="M145" s="1" t="inlineStr">
         <is>
-          <t> LSTM</t>
+          <t>حقوق الزوجة في القران الكريم والإعلان العالمي لحقوق الأنسان دراسة مقارنة</t>
         </is>
       </c>
       <c r="N145" s="1"/>
       <c r="O145" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P145" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>971</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>آلاء سمير حاتم الحريشاوي</t>
+          <t>علي مطر سادة </t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>Alaa Sameer Hatem</t>
+          <t>Ali Alkinany</t>
         </is>
       </c>
       <c r="D146" s="1"/>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>1991-05-24</t>
+          <t>1980-05-21</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G146" s="1"/>
       <c r="H146" s="1" t="inlineStr">
         <is>
-          <t>xd.loloalmshaksa@gmail.com</t>
+          <t>alimtrsaada@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I146" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J146" s="1" t="inlineStr">
         <is>
-          <t>2023-12-25</t>
+          <t>2023-07-20</t>
         </is>
       </c>
       <c r="K146" s="1" t="inlineStr">
         <is>
-          <t>الفكر الإسلامي</t>
+          <t>محاسبة</t>
         </is>
       </c>
       <c r="L146" s="1" t="inlineStr">
         <is>
-          <t>الفكر الإسلامي</t>
+          <t>محاسبة </t>
         </is>
       </c>
       <c r="M146" s="1" t="inlineStr">
         <is>
-          <t>الوجود والماهية عند الشيخ احمد بن زين الدين الاحسائي دراسة تحليلة</t>
+          <t>التحقق في تأثير الحصة السوقية لمنتج والتركيز على اداء المورديين مع الشركات المدرجة في بورصة  طهران </t>
         </is>
       </c>
       <c r="N146" s="1"/>
       <c r="O146" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P146" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>939</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>علي عبدالله عباس الخزعلي </t>
+          <t>أنمار علي كاظم</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
-          <t>Ali Abdulla Abass</t>
+          <t>anmar ali kadham</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/xzm8t7d2bs56peh.jpeg</t>
+          <t>uploads/files/od79zgbwi_sp024.jpg</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>1991-01-01</t>
+          <t>1979-10-09</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G147" s="1"/>
       <c r="H147" s="1" t="inlineStr">
         <is>
-          <t>alialkzali165@gmail.com</t>
+          <t>anmarali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I147" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J147" s="1" t="inlineStr">
         <is>
-          <t>2024-06-29</t>
+          <t>2023-10-23</t>
         </is>
       </c>
       <c r="K147" s="1" t="inlineStr">
         <is>
-          <t>علوم القران </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L147" s="1" t="inlineStr">
         <is>
-          <t>التفسير وعلوم القرآن </t>
-[...6 lines deleted...]
-      </c>
+          <t>الادب</t>
+        </is>
+      </c>
+      <c r="M147" s="1"/>
       <c r="N147" s="1"/>
       <c r="O147" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P147" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>1014</t>
+          <t>940</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>شهد عباس عريبي</t>
+          <t>مصطفى صالح محسن</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>Shahad abbas</t>
+          <t>Mustafa Salih Mohsin</t>
         </is>
       </c>
       <c r="D148" s="1"/>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>1996-10-13</t>
+          <t>1986-03-18</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G148" s="1"/>
       <c r="H148" s="1" t="inlineStr">
         <is>
-          <t>shahad.abbas@uomisan.edu.iq</t>
+          <t>mustafa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I148" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J148" s="1" t="inlineStr">
         <is>
-          <t>2024-09-23</t>
+          <t>2023-10-25</t>
         </is>
       </c>
       <c r="K148" s="1" t="inlineStr">
         <is>
-          <t>العلوم التربوية والنفسية</t>
+          <t>هندسة الحاسوب</t>
         </is>
       </c>
       <c r="L148" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>Software</t>
         </is>
       </c>
       <c r="M148" s="1" t="inlineStr">
         <is>
-          <t>درجة توافق معتقدات معلمي الصفوف الاولى حول التقويم من اجل التعلم وممارستهم لاساليبه في تقويم تعلم تلامذتهم</t>
+          <t> LSTM</t>
         </is>
       </c>
       <c r="N148" s="1"/>
       <c r="O148" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P148" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>994</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>علي ناطق رحيمه</t>
+          <t>آلاء سمير حاتم الحريشاوي</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>Ali Natiq Rahemma</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alaa Sameer Hatem</t>
+        </is>
+      </c>
+      <c r="D149" s="1"/>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>1999-01-10</t>
+          <t>1991-05-24</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G149" s="1"/>
       <c r="H149" s="1" t="inlineStr">
         <is>
-          <t>ali.natiq@uomisan.edu.iq</t>
+          <t>xd.loloalmshaksa@gmail.com</t>
         </is>
       </c>
       <c r="I149" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J149" s="1" t="inlineStr">
         <is>
-          <t>2024-09-23</t>
+          <t>2023-12-25</t>
         </is>
       </c>
       <c r="K149" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>الفكر الإسلامي</t>
         </is>
       </c>
       <c r="L149" s="1" t="inlineStr">
         <is>
-          <t>التحليل العددي</t>
-[...2 lines deleted...]
-      <c r="M149" s="1"/>
+          <t>الفكر الإسلامي</t>
+        </is>
+      </c>
+      <c r="M149" s="1" t="inlineStr">
+        <is>
+          <t>الوجود والماهية عند الشيخ احمد بن زين الدين الاحسائي دراسة تحليلة</t>
+        </is>
+      </c>
       <c r="N149" s="1"/>
       <c r="O149" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P149" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>941</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>هاجر جبار عمار</t>
+          <t>علي عبدالله عباس الخزعلي </t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>hajer jabar</t>
-[...2 lines deleted...]
-      <c r="D150" s="1"/>
+          <t>Ali Abdulla Abass</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/xzm8t7d2bs56peh.jpeg</t>
+        </is>
+      </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>1991-03-01</t>
+          <t>1991-01-01</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G150" s="1"/>
       <c r="H150" s="1" t="inlineStr">
         <is>
-          <t>jory90jory1992@gmail.com</t>
+          <t>alialkzali165@gmail.com</t>
         </is>
       </c>
       <c r="I150" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J150" s="1" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-06-29</t>
         </is>
       </c>
       <c r="K150" s="1" t="inlineStr">
         <is>
           <t>علوم القران </t>
         </is>
       </c>
       <c r="L150" s="1" t="inlineStr">
         <is>
-          <t>علم الحديث</t>
-[...2 lines deleted...]
-      <c r="M150" s="1"/>
+          <t>التفسير وعلوم القرآن </t>
+        </is>
+      </c>
+      <c r="M150" s="1" t="inlineStr">
+        <is>
+          <t>سنة الاستدراج في القران الكريم دراسة في الاهداف والآثار والمصاديق </t>
+        </is>
+      </c>
       <c r="N150" s="1"/>
       <c r="O150" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P150" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>946</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>كرار عبد الله غالي الموسوي</t>
+          <t>نور رحيم نعمة</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>Karrar.abdulla</t>
+          <t>Noor Raheem Neamah </t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/s0nu1f23v6j7i5k.jpg</t>
+          <t>uploads/files/r3es1a7zi9tmg4c.png</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>1992-05-08</t>
+          <t>1994-06-25</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G151" s="1"/>
       <c r="H151" s="1" t="inlineStr">
         <is>
-          <t>karrar.abdulla@uomisan.edu.iq</t>
+          <t>noorraheenm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I151" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J151" s="1" t="inlineStr">
         <is>
-          <t>2024-11-04</t>
+          <t>2024-09-22</t>
         </is>
       </c>
       <c r="K151" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
+          <t>لغة انكليزية </t>
         </is>
       </c>
       <c r="L151" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
+          <t>علم اللغة </t>
         </is>
       </c>
       <c r="M151" s="1" t="inlineStr">
         <is>
-          <t>دراسة الدور المعتدلدراسة الدور المعتدل لإدارة الأرباح في العلاقة بين جودة التدقيق وأداء الشركة</t>
-[...6 lines deleted...]
-      </c>
+          <t>المبتدأ والخبر في رواية دان براون ملائكة وشياطين </t>
+        </is>
+      </c>
+      <c r="N151" s="1"/>
       <c r="O151" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P151" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>1001</t>
+          <t>1014</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>سارة كاظم عبدالكريم </t>
+          <t>شهد عباس عريبي</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>Sara kazim abdalkaram</t>
+          <t>Shahad abbas</t>
         </is>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>1996-01-01</t>
+          <t>1996-10-13</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G152" s="1"/>
       <c r="H152" s="1" t="inlineStr">
         <is>
-          <t>sarakazimabdalkaram@gmail.com</t>
+          <t>shahad.abbas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I152" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J152" s="1" t="inlineStr">
         <is>
-          <t>2024-11-11</t>
+          <t>2024-09-23</t>
         </is>
       </c>
       <c r="K152" s="1" t="inlineStr">
         <is>
-          <t>العلوم التربويه والنفسيه </t>
+          <t>العلوم التربوية والنفسية</t>
         </is>
       </c>
       <c r="L152" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس عامه </t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M152" s="1" t="inlineStr">
         <is>
-          <t>تقويم اداء معلمي العلوم في المرحله الابتدائية على وفق معايير NGSS</t>
-[...6 lines deleted...]
-      </c>
+          <t>درجة توافق معتقدات معلمي الصفوف الاولى حول التقويم من اجل التعلم وممارستهم لاساليبه في تقويم تعلم تلامذتهم</t>
+        </is>
+      </c>
+      <c r="N152" s="1"/>
       <c r="O152" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P152" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>994</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>هيام ناظم خالد</t>
+          <t>علي ناطق رحيمه</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
-          <t>Hiyam Nadhim Khalid</t>
+          <t>Ali Natiq Rahemma</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/zph329wcvex4_g5.jpg</t>
+          <t>uploads/files/gklew7ab1q3r9vn.jpg</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>1994-04-04</t>
+          <t>1999-01-10</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G153" s="1"/>
       <c r="H153" s="1" t="inlineStr">
         <is>
-          <t>hiyam.nk@uomisan.edu.iq</t>
+          <t>ali.natiq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I153" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J153" s="1" t="inlineStr">
         <is>
-          <t>2024-11-14</t>
+          <t>2024-09-23</t>
         </is>
       </c>
       <c r="K153" s="1" t="inlineStr">
         <is>
-          <t>ألامن السيبراني </t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="L153" s="1" t="inlineStr">
         <is>
-          <t>اخفاء البيانات</t>
+          <t>التحليل العددي</t>
         </is>
       </c>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P153" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>999</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t> ايمن سمير بدن</t>
+          <t>هاجر جبار عمار</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>Ayman Samir Baden</t>
-[...6 lines deleted...]
-      </c>
+          <t>hajer jabar</t>
+        </is>
+      </c>
+      <c r="D154" s="1"/>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>1990-04-28</t>
+          <t>1991-03-01</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G154" s="1"/>
       <c r="H154" s="1" t="inlineStr">
         <is>
-          <t>ayman.sameer@uomisan.edu.iq</t>
+          <t>jory90jory1992@gmail.com</t>
         </is>
       </c>
       <c r="I154" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J154" s="1" t="inlineStr">
         <is>
-          <t>2024-11-18</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="K154" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا المعلومات</t>
+          <t>علوم القران </t>
         </is>
       </c>
       <c r="L154" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي</t>
+          <t>علم الحديث</t>
         </is>
       </c>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P154" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>946</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>نضال رحيم جوحي</t>
+          <t>كرار عبد الله غالي الموسوي</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t> Nidhal Raheem Juhi </t>
+          <t>Karrar.abdulla</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/wknq_3o5xlrysve.jpg</t>
+          <t>uploads/files/s0nu1f23v6j7i5k.jpg</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>1974-09-10</t>
+          <t>1992-05-08</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G155" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G155" s="1"/>
       <c r="H155" s="1" t="inlineStr">
         <is>
-          <t>nedalraheem@uomisan.edu.iq</t>
+          <t>karrar.abdulla@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I155" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J155" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2024-11-04</t>
         </is>
       </c>
       <c r="K155" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>محاسبة</t>
         </is>
       </c>
       <c r="L155" s="1" t="inlineStr">
         <is>
-          <t>علم الاحياء الخلوي والجزيئي</t>
+          <t>محاسبة</t>
         </is>
       </c>
       <c r="M155" s="1" t="inlineStr">
         <is>
-          <t>دراسة العلاقة بين النمط الثلاثي المحتوي على 22 تعدد أشكال النوكليوتيدات المفردة (TRIM22) كعوامل وراثية مضيفة في السيطرة على عدوى كوفيد-19</t>
-[...2 lines deleted...]
-      <c r="N155" s="1"/>
+          <t>دراسة الدور المعتدلدراسة الدور المعتدل لإدارة الأرباح في العلاقة بين جودة التدقيق وأداء الشركة</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
       <c r="O155" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P155" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
+          <t>1001</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>سارة كاظم عبدالكريم </t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>Sara kazim abdalkaram</t>
+        </is>
+      </c>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>1996-01-01</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G156" s="1"/>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>sarakazimabdalkaram@gmail.com</t>
+        </is>
+      </c>
+      <c r="I156" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J156" s="1" t="inlineStr">
+        <is>
+          <t>2024-11-11</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>العلوم التربويه والنفسيه </t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>طرائق تدريس عامه </t>
+        </is>
+      </c>
+      <c r="M156" s="1" t="inlineStr">
+        <is>
+          <t>تقويم اداء معلمي العلوم في المرحله الابتدائية على وفق معايير NGSS</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P156" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>1020</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>فاطمة</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>Fatima</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/tce0bk3ywrni1d2.jpg</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>1996-06-05</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G157" s="1"/>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>fatemaraheem@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I157" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J157" s="1" t="inlineStr">
+        <is>
+          <t>2024-11-11</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>اللغة الانكليزية</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>علم اللغة</t>
+        </is>
+      </c>
+      <c r="M157" s="1" t="inlineStr">
+        <is>
+          <t>دراسة نفسية لغوية للعمليات المعرفية للطلاب الجامعيين</t>
+        </is>
+      </c>
+      <c r="N157" s="1"/>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P157" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>947</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>هيام ناظم خالد</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>Hiyam Nadhim Khalid</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/zph329wcvex4_g5.jpg</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>1994-04-04</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G158" s="1"/>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>hiyam.nk@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I158" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J158" s="1" t="inlineStr">
+        <is>
+          <t>2024-11-14</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>ألامن السيبراني </t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>اخفاء البيانات</t>
+        </is>
+      </c>
+      <c r="M158" s="1"/>
+      <c r="N158" s="1"/>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P158" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>949</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t> ايمن سمير بدن</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>Ayman Samir Baden</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/m2cyqathgfvbk63.jpeg</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>1990-04-28</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G159" s="1"/>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>ayman.sameer@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I159" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J159" s="1" t="inlineStr">
+        <is>
+          <t>2024-11-18</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>تكنولوجيا المعلومات</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>الذكاء الاصطناعي</t>
+        </is>
+      </c>
+      <c r="M159" s="1"/>
+      <c r="N159" s="1"/>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P159" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>نضال رحيم جوحي</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t> Nidhal Raheem Juhi </t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/wknq_3o5xlrysve.jpg</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>1974-09-10</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G160" s="1"/>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>nedalraheem@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I160" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J160" s="1" t="inlineStr">
+        <is>
+          <t>2024-12-04</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>علوم الحياة</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>علم الاحياء الخلوي والجزيئي</t>
+        </is>
+      </c>
+      <c r="M160" s="1" t="inlineStr">
+        <is>
+          <t>دراسة العلاقة بين النمط الثلاثي المحتوي على 22 تعدد أشكال النوكليوتيدات المفردة (TRIM22) كعوامل وراثية مضيفة في السيطرة على عدوى كوفيد-19</t>
+        </is>
+      </c>
+      <c r="N160" s="1"/>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P160" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
           <t>995</t>
         </is>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>منى محمد موسى</t>
         </is>
       </c>
-      <c r="C156" s="1" t="inlineStr">
+      <c r="C161" s="1" t="inlineStr">
         <is>
           <t>muna mohammed</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="D161" s="1" t="inlineStr">
         <is>
           <t>uploads/files/dpquywf4zcmok7x.png</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>1989-12-21</t>
         </is>
       </c>
-      <c r="F156" s="1" t="inlineStr">
+      <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H156" s="1" t="inlineStr">
+      <c r="G161" s="1"/>
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>muna.mohammed@uomisan.edu.iq</t>
         </is>
       </c>
-      <c r="I156" s="1" t="inlineStr">
+      <c r="I161" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
-      <c r="J156" s="1" t="inlineStr">
+      <c r="J161" s="1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
+      <c r="K161" s="1" t="inlineStr">
         <is>
           <t>جغرافية</t>
         </is>
       </c>
-      <c r="L156" s="1" t="inlineStr">
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>جغرافية طبيعية</t>
         </is>
       </c>
-      <c r="M156" s="1"/>
-[...6 lines deleted...]
-      <c r="P156" s="1" t="inlineStr">
+      <c r="M161" s="1"/>
+      <c r="N161" s="1"/>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P161" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">