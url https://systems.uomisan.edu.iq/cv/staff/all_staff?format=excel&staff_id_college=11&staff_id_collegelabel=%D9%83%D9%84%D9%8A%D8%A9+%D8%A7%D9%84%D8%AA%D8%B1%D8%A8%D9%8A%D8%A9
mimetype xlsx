--- v2 (2026-04-02)
+++ v3 (2026-05-31)
@@ -4875,112 +4875,116 @@
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>  أدب انكليزي \ رواية انكليزية وامريكية - نقد - رواية سياسية</t>
         </is>
       </c>
       <c r="M61" s="1"/>
       <c r="N61" s="1" t="inlineStr">
         <is>
           <t> الترابط البيني للسلطة المطلقة والفساد في روايات إنجليزية حداثوية مختارة كما صورها أورويل وبرادبري</t>
         </is>
       </c>
       <c r="O61" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P61" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>1041</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>محمد سالم جاسم الطائي </t>
+          <t>محمد سالم جاسم الطائي</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Mohammed Salim Jasim AL-Taie</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/j5odhk46q82riwt.jpeg</t>
+          <t>uploads/files/c2ifmz9whj_r13p.jpeg</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>1972-04-29</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G62" s="1"/>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>009647718291421</t>
+        </is>
+      </c>
       <c r="H62" s="1" t="inlineStr">
         <is>
           <t>mohammed.altaie@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
-          <t>فيزياء</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
           <t>بصريات لاخطية</t>
         </is>
       </c>
       <c r="M62" s="1" t="inlineStr">
         <is>
-          <t>دراسة التصرف الحركي لليزرات اشباه الموصلات نوع النقطة الكمية الممتدة</t>
+          <t>Dynamics of quantum dash semiconductor laser</t>
         </is>
       </c>
       <c r="N62" s="1" t="inlineStr">
         <is>
-          <t>توليد الانعزال والاستمرارية الفائقة في ألياف البلورات الفوتونية</t>
+          <t>Soliton and Supercontinuum Generation in Photonic Crystal Fibers</t>
         </is>
       </c>
       <c r="O62" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P62" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>وفاء حسين جبر </t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
@@ -7360,66 +7364,66 @@
           <t>11</t>
         </is>
       </c>
       <c r="P93" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>523</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>دعاء حسين هاشم التميمي</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Doaa Hussain Hashim </t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D94" s="1"/>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>1988-09-09</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G94" s="1"/>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>07718291421</t>
+        </is>
+      </c>
       <c r="H94" s="1" t="inlineStr">
         <is>
           <t>doaa.hussein@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
           <t>2023-08-23</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
           <t>فيزياء</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
           <t> هوائيات مايكروية </t>
         </is>
       </c>