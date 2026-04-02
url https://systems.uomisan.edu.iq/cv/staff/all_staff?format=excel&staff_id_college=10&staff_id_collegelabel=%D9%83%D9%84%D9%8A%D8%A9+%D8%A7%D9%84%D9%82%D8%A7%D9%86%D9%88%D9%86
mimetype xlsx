--- v1 (2025-12-16)
+++ v2 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>عامر زغير محيسن</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Ameer Zughair Mohesen</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/t2iwrogkhv350zl.jpeg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1976-08-02</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>amerzghair@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2016-09-26</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>القانون الاداري</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>اياد حميد ابراهيم سليم </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Iyad Hamid Ibrahim Salim</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/xg2ayfvmb6hrui9.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1959-11-07</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>ayyad.hameed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2016-10-03</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>العلوم الاسلامية</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>علوم القرآن</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>حسنين ضياء نوري علي </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Hasanen Thiaa Nori</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/i6pg10tw_l3y9ev.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1977-09-28</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>hassanin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2018-01-02</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>قانون خاص</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>قانون مدني</t>
         </is>
       </c>
@@ -481,711 +469,679 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>رحيم حسين موسى </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Rahem Husain Mousa</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/zk94t_ej1b3uco7.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1978-09-04</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>daldaraji@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2018-01-14</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>القانون العام </t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>القانون الدستوري </t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
         <is>
           <t>العدالة الضريبية</t>
         </is>
       </c>
       <c r="N5" s="1" t="inlineStr">
         <is>
           <t>نظرية الحكم عند الشيعة الإمامة - دراسة دستورية </t>
         </is>
       </c>
       <c r="O5" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P5" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>258</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>صادق زغير محيسن </t>
+          <t>عمر ناطق يحيى</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>Sadeq Zughair Mohesn</t>
+          <t>Omar Natiq Yahya</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wmngdl0kesr1c8j.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmoz65n0e3_g1f7.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2021-06-30</t>
+          <t>1981-01-03</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>07705599982</t>
+          <t>07701821686</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>sadij-2008@yahoo.com</t>
+          <t>omar_natik@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2021-05-07</t>
+          <t>2019-03-31</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي</t>
+          <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي الخاص</t>
+          <t>القانون التجاري</t>
         </is>
       </c>
       <c r="M6" s="1" t="inlineStr">
         <is>
-          <t>القواعد ذات التطبيق المباشر في القانون الدلولي الخاص</t>
+          <t> الالية القانونية لعمل سوق الاوراق المالية عبر شركات الوساطة </t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
         <is>
-          <t>تنازع القوانين في عقود نقل التكنولوجيا</t>
+          <t>رهن الاوراق المالية في القانون العراقي </t>
         </is>
       </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P6" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>339</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>مؤيد فيصل ربيع</t>
+          <t>صادق زغير محيسن </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>Moaed faisal rabea</t>
+          <t>Sadeq Zughair Mohesn</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/87r0u4gixambvtc.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wmngdl0kesr1c8j.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2022-07-28</t>
+          <t>2021-06-30</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>dr.moaed2015@uomisan.edu.iq</t>
+          <t>sadij-2008@yahoo.com</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2022-01-16</t>
+          <t>2021-05-07</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
-          <t>علوم اسلامية </t>
+          <t>القانون الدولي</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
-          <t>علوم كلام</t>
+          <t>القانون الدولي الخاص</t>
         </is>
       </c>
       <c r="M7" s="1" t="inlineStr">
         <is>
-          <t>الوجود عند متكلمي المسلمين</t>
+          <t>القواعد ذات التطبيق المباشر في القانون الدلولي الخاص</t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
-          <t>الوجود عند متكلمي المسلمين</t>
+          <t>تنازع القوانين في عقود نقل التكنولوجيا</t>
         </is>
       </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P7" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>634</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>أ.د.أحمد هاشم عبد </t>
+          <t>مؤيد فيصل ربيع</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>Prof.Dr. Ahmed Hashim Abed</t>
+          <t>Moaed faisal rabea</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/3yvqsfdcj29h78m.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/87r0u4gixambvtc.JPG</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1982-08-06</t>
+          <t>2022-07-28</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>ahmedhashimabed@uomisan.edu.iq</t>
+          <t>dr.moaed2015@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2024-11-24</t>
+          <t>2022-01-16</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
-          <t>القانون الخاص</t>
+          <t>علوم اسلامية </t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
-          <t>القانون المدني</t>
+          <t>علوم كلام</t>
         </is>
       </c>
       <c r="M8" s="1" t="inlineStr">
         <is>
-          <t>الالتزام بالاعلام في عقد العلاج الطبي(دراسة مقارنة)</t>
+          <t>الوجود عند متكلمي المسلمين</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>عقد اتاحة المصنفات الالكترونية- دراسة مقارنة</t>
+          <t>الوجود عند متكلمي المسلمين</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P8" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>259</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>احمد هادي حافظ</t>
+          <t>أ.د.أحمد هاشم عبد </t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Hadi Hafedh</t>
+          <t>Prof.Dr. Ahmed Hashim Abed</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8ea26zkcmolwgit.jpg</t>
+          <t>uploads/files/3yvqsfdcj29h78m.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1985-01-05</t>
+          <t>1982-08-06</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>ms.ahmedhadi@uomisan.edu.iq</t>
+          <t>ahmedhashimabed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2025-01-16</t>
+          <t>2024-11-24</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>القانون المدني</t>
         </is>
       </c>
       <c r="M9" s="1" t="inlineStr">
         <is>
-          <t>الالتزام بضمان السلامة في عقد السياحة واثار الاخلال به</t>
+          <t>الالتزام بالاعلام في عقد العلاج الطبي(دراسة مقارنة)</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>not have</t>
+          <t>عقد اتاحة المصنفات الالكترونية- دراسة مقارنة</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P9" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>299</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>أ.د.علاء نافع كطافة </t>
+          <t>احمد هادي حافظ</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t> Prof.Dr Alaa Nafea Kttafah</t>
+          <t>Ahmed Hadi Hafedh</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/1eluv7fhspa6bg2.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8ea26zkcmolwgit.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2018-11-24</t>
+          <t>1985-01-05</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>a_aledane@uomisan.edu.iq</t>
+          <t>ms.ahmedhadi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-01-16</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
-          <t>القانون الاداري</t>
+          <t>القانون المدني</t>
         </is>
       </c>
       <c r="M10" s="1" t="inlineStr">
         <is>
-          <t>حدود اختصاص القضاء الاداري في منازعات عقد البناء والتشغيل ونقل الملكية (دراسة مقارنة)</t>
+          <t>الالتزام بضمان السلامة في عقد السياحة واثار الاخلال به</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>TRANSPARENCY AND ACCOUNTABILITY IN PUBLIC SECTOR: LEGAL OBSTACLES TO THE IRAQI SUPREME AUDIT INSTITUTION IN COMBATING CORRUPTION</t>
+          <t>not have</t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P10" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>256</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>جعفر كاظم جبر</t>
+          <t>أ.د.علاء نافع كطافة </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Jafar Kadhum Jaber</t>
+          <t> Prof.Dr Alaa Nafea Kttafah</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qs6w47lb5ujkvdr.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/1eluv7fhspa6bg2.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1972-07-01</t>
+          <t>2018-11-24</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>jaafar.kadhim.jebur@uomisan.edu.iq</t>
+          <t>a_aledane@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
-          <t>استاذ مساعد</t>
+          <t>استاذ</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2009-02-12</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
-          <t>الفانون الخاص</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
-          <t>القانون التجاري</t>
+          <t>القانون الاداري</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
         <is>
-          <t>الرجوع الصرفي في الحوالة التجارية</t>
+          <t>حدود اختصاص القضاء الاداري في منازعات عقد البناء والتشغيل ونقل الملكية (دراسة مقارنة)</t>
         </is>
       </c>
       <c r="N11" s="1" t="inlineStr">
         <is>
-          <t>الاىتمان التاجيري</t>
+          <t>TRANSPARENCY AND ACCOUNTABILITY IN PUBLIC SECTOR: LEGAL OBSTACLES TO THE IRAQI SUPREME AUDIT INSTITUTION IN COMBATING CORRUPTION</t>
         </is>
       </c>
       <c r="O11" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P11" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>309</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>عمر ناطق يحيى</t>
+          <t>جعفر كاظم جبر</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Omar Natiq Yahya</t>
+          <t>Jafar Kadhum Jaber</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmoz65n0e3_g1f7.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qs6w47lb5ujkvdr.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1981-01-03</t>
+          <t>1972-07-01</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>omar_natik@uomisan.edu.iq</t>
+          <t>jaafar.kadhim.jebur@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2019-03-31</t>
+          <t>2009-02-12</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
-          <t>القانون الخاص</t>
+          <t>الفانون الخاص</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>القانون التجاري</t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
-          <t> الالية القانونية لعمل سوق الاوراق المالية عبر شركات الوساطة </t>
+          <t>الرجوع الصرفي في الحوالة التجارية</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
-          <t>رهن الاوراق المالية في القانون العراقي </t>
+          <t>الاىتمان التاجيري</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>338</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>عمار دعير فالح</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Ammar Daeir Falih</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/cmzj3igwq2oa4vf.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>wayonacenter@gmail.com</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2019-06-11</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>قانون عام</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>قانون دولي عام</t>
         </is>
       </c>
@@ -1219,55 +1175,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>كاظم جعفر شريف أحمد</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Kadhim Jaafar Shareef</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/zpq3wie9ty0solx.jpeg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1979-04-01</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>kadhim_jaafar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2019-10-03</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>القانون العام </t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
@@ -1301,55 +1253,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>حيدر عرس عفن</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Haider Aris Afin</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/41l2qv7xiwp0so8.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1985-10-25</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>ms.haidr2015@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2019-12-12</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
@@ -1379,55 +1327,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>مثنى عبد الكاظم ماشاف</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Muthana Abdulkadhim</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/t28rjc1p3ibgmze.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1986-04-25</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>mothanaabdulkademmashaf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2019-12-18</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>القانون المدني</t>
         </is>
       </c>
@@ -1457,55 +1401,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>حسن علوان لفته</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Hasan Alwan Laftah</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ow5lgjqicyxbu8_.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>2021-10-08</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>hassan_alwan13@yhoo.com</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2020-06-05</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t> خاص قانون</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>قانون تجاري</t>
         </is>
       </c>
@@ -1535,55 +1475,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>أميل جبار عاشور الراشدي</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Ameel Jabar AshoorAl-Rashidi</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/p8qa5itf7bvu3o1.PNG</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1974-09-06</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>ameelashour@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2020-10-01</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
@@ -1617,55 +1553,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>يسار عطيه تويه</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>yasar eatiah tuayh</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/okvsj3tlbpc5iq_.jpeg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1976-01-20</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>yassar20210@gmail.com</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2021-05-06</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>القانون الدولي العام</t>
         </is>
       </c>
@@ -1699,55 +1631,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>اسامة كريم بدن مارد </t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Ausama Kareem Bdan</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/lqjr6s3h8ct1mdz.jpeg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>osamakaraam@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>القانون الاداري</t>
         </is>
       </c>
@@ -1777,55 +1705,51 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>محمد سلمان محمود </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>MOHAMMED SALMAN  MAHMOOD</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2h_q0rgjonkb3pw.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>2022-02-19</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>mohamadlaw@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2022-05-08</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>قانون عام</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>قانون دولي</t>
         </is>
       </c>
@@ -1851,55 +1775,51 @@
         <is>
           <t>952</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>ا.م.د زينب عبد الكاظم حسن </t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Zainab Abdul kadhim</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1992-01-20</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>zainab-hassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2022-11-03</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>القانون </t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>فلسفة القانون العام</t>
         </is>
       </c>
@@ -1933,55 +1853,51 @@
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>مرتضى حسن جاسم</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Murtadah Hasan Jasim</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/of9_r7uxkbqm4l1.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1986-02-05</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>murtadha.hasan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
@@ -2011,55 +1927,51 @@
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>مصطفى ناصر مناتي </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Mustafa Naser</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5biy0cd_24wo8tf.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1981-12-26</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>mnmallami@gmail.com</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
           <t>2015-04-30</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Software engineering </t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>Image processing </t>
         </is>
       </c>
@@ -2093,55 +2005,51 @@
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>هند علي محمد</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>hind ali jbr</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/dtxp2o613mzleu0.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1978-12-01</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>fadc2012@yahoo.com</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>القانون الدستوري</t>
         </is>
       </c>
@@ -2175,55 +2083,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>ميثم فالح حسين </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Maytham F alih Hussain </t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/u4hlq7dv8wretsf.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1985-03-14</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Maythah_fa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2018-11-14</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>القانون العام </t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
@@ -2257,55 +2161,51 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>محمد جبار اتويه </t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>mohammad jabbar atuwaih </t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tsyni4b8ezvjqor.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1976-06-15</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>moh2013@umisan.idu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2019-05-26</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>قانون عام </t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>قانون جنائي</t>
         </is>
       </c>
@@ -2339,55 +2239,51 @@
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>ليث كاظم عبودي</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Laith Kadhim Abody</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/1n9hfcwe4raxs_3.jpeg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1982-08-19</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>laith_kadhum@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
           <t>2019-11-15</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
@@ -2417,55 +2313,51 @@
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>محمد حسين جاسم </t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Mohammed Hussain Jasem</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/k5cvlphj8wft23a.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>1971-09-26</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>jassim_mohammed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>2020-01-22</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>القانون الدستوري</t>
         </is>
       </c>
@@ -2499,55 +2391,51 @@
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>احمد قاسم علي شرهان </t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Ahmed Qasim Ali Sharhan </t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/78rce9j5hfmy2gu.jpeg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1993-04-28</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>ahmedq8255@gmail.com</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>2020-12-07</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>قانون عام </t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>قانون اداري </t>
         </is>
       </c>
@@ -2581,55 +2469,51 @@
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>علي دوحي عذافة كافي</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Ali Dohi Adhafa Kafi</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/6kyi0o_cdj185xe.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>1980-10-01</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>aalliiddoohhee@gmail.com</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
           <t>2021-05-06</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>القانون الاداري</t>
         </is>
       </c>
@@ -2659,55 +2543,51 @@
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>قاسم عبدالامير حسان</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Qasem abdalameer hassan</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/mkghvxanb3frz4e.JPG</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1980-08-01</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>qasemabdalameer@yahoo.com</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>قانون</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>قانون خاص</t>
         </is>
       </c>
@@ -2741,55 +2621,51 @@
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>سجى فالح حسين</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Saja Falih hussein</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ucx924b5ye7k80o.jpg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>1988-07-22</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>sagafh88@gmail.com</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>2021-10-25</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>قانون عام</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>قانون دستوري</t>
         </is>
       </c>
@@ -2819,55 +2695,51 @@
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>ماجد مجباس حسن </t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>majed michbas hasan</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/gv7mqyrf4tj80_w.jpg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>2021-03-10</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
           <t>majid_hassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
           <t>2022-04-04</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>القانون المدني</t>
         </is>
       </c>
@@ -2901,55 +2773,51 @@
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>حسين جبار لازم</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Hussien  Jabar Lazim</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/p4z2hq3ba8cv_6x.jpg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1972-07-01</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>husin246800@gamil.com</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
           <t>2023-03-07</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>قانون خاص</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>مدني</t>
         </is>
       </c>
@@ -2983,55 +2851,51 @@
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>كامل كاطع غنتاب علي </t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Kamil Gati&amp;#39;e Ghintab </t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/21ltwco3v7yhpki.jpg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>1983-02-04</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ka.aldarraji@gmail.com</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
           <t>2023-03-07</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>الشريعة والعلوم الإسلامية</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>الفقه وأصوله</t>
         </is>
       </c>
@@ -3065,55 +2929,51 @@
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>هادي عنيد حسان </t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Hadi Aneed Hassan</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hfsjp19xq2on_kl.jpeg</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>2023-07-01</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
           <t>dr.hadialhlfi@gmail.com</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
           <t>2023-06-01</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Private section</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>القانون التجاري</t>
         </is>
       </c>
@@ -3147,1418 +3007,1432 @@
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>زينب ستار جبار كاظم</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Zainab Satar Jabar</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/uzld0k_3xbtp817.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>1990-12-01</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
           <t>zainab.sattar@uomisan.edu.id</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
           <t>2023-06-12</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>القانون المدني</t>
         </is>
       </c>
       <c r="M38" s="1" t="inlineStr">
         <is>
           <t>المسؤولية المدنية الناشئة عن الاعلانات التجارية عبر الانترنت دراسة مقارنة</t>
         </is>
       </c>
       <c r="N38" s="1"/>
       <c r="O38" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P38" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>علي عبد الحسين جارالله</t>
+          <t>دعاء ابراهيم زهراو</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>ALI ABD ALHUSSAIN JARLLAH</t>
+          <t>Douaa Ibrahim Zehraw</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ticgslfzjv8_49m.jpg</t>
+          <t>uploads/files/c6z9b15h3gwmasj.jpg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>1985-01-29</t>
+          <t>1989-12-21</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>07710847667</t>
+          <t>0770</t>
         </is>
       </c>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>alijuristic@gmail.com</t>
+          <t>doaa.a.z@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
-          <t>2024-03-13</t>
+          <t>2023-09-09</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي العام </t>
+          <t>القانون الدستوري</t>
         </is>
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
-          <t>التنظيم الدولي لمواجهة الارهاب الفكري </t>
-[...2 lines deleted...]
-      <c r="N39" s="1"/>
+          <t>التنظيم القانوني لحق متعدد الجنسية في تولي المنصب السيادي (دراسة مقارنة)</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t> دستورية   الاستجواب الغيابي للوزارة  وفقاً لدستور جمهورية العراق لسنة 2005 (دراسة مقارنة)</t>
+        </is>
+      </c>
       <c r="O39" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P39" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>666</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>علي صباح عبد السيلاوي</t>
+          <t>علي عبد الحسين جارالله</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>Ali S. Abed Al Sailawi</t>
+          <t>ALI ABD ALHUSSAIN JARLLAH</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/rfnqspx54chkldg.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ticgslfzjv8_49m.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>1900-01-08</t>
+          <t>1985-01-29</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
-          <t>ali_sabah@uomisan.edu.iq</t>
+          <t>alijuristic@gmail.com</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-03-13</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسوب </t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
-          <t>برمجيات </t>
+          <t>القانون الدولي العام </t>
         </is>
       </c>
       <c r="M40" s="1" t="inlineStr">
         <is>
-          <t>An Evaluation of Enterprise Architecture Frameworks for E-Government</t>
-[...6 lines deleted...]
-      </c>
+          <t>التنظيم الدولي لمواجهة الارهاب الفكري </t>
+        </is>
+      </c>
+      <c r="N40" s="1"/>
       <c r="O40" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P40" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>253</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>ندى عادل رحمه</t>
+          <t>علي صباح عبد السيلاوي</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>Nada Adil Rahmah</t>
+          <t>Ali S. Abed Al Sailawi</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tcxj0_u4o8diphe.jpg</t>
+          <t>uploads/files/rfnqspx54chkldg.jpeg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>1994-01-31</t>
+          <t>1900-01-08</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
-          <t>nadabattatlaw@gmail.com</t>
+          <t>ali_sabah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
-          <t>2019-02-28</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>هندسة حاسوب </t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
-          <t>القانون الدستوري</t>
+          <t>برمجيات </t>
         </is>
       </c>
       <c r="M41" s="1" t="inlineStr">
         <is>
-          <t>الاثر الرجعي للحكم بعدم الدستورية في قضاء المحكمة الاتحادية العليا في العراق دراسة مقارنة</t>
+          <t>An Evaluation of Enterprise Architecture Frameworks for E-Government</t>
         </is>
       </c>
       <c r="N41" s="1" t="inlineStr">
         <is>
-          <t>Not found</t>
+          <t>Efficacious Management in Long-Lasting Crisis Using a Data Driven Decision Support System Through Using Social Networks: A case Study of the COVID-19 Pandemic </t>
         </is>
       </c>
       <c r="O41" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P41" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>738</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>ابراهيم جبار منصور </t>
+          <t>ندى عادل رحمه</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Ibrahem Jabar Mansor</t>
+          <t>Nada Adil Rahmah</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ungy4m0srwz6_v7.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tcxj0_u4o8diphe.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>1985-10-01</t>
+          <t>1994-01-31</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>07725702128</t>
+          <t>07721655094</t>
         </is>
       </c>
       <c r="H42" s="1" t="inlineStr">
         <is>
-          <t>ibrahemj886@gmail.com</t>
+          <t>nadabattatlaw@gmail.com</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
-          <t>مدرس مساعد</t>
+          <t>مدرس</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
-          <t>2019-03-06</t>
+          <t>2025-11-10</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
-          <t>القانون الاداري</t>
+          <t>القانون الدستوري</t>
         </is>
       </c>
       <c r="M42" s="1" t="inlineStr">
         <is>
-          <t>الفصل في تنازع الاختصاصبين القضاء العدلي والقضاء الاداري</t>
-[...2 lines deleted...]
-      <c r="N42" s="1"/>
+          <t>الاثر الرجعي للحكم بعدم الدستورية في قضاء المحكمة الاتحادية العليا في العراق دراسة مقارنة</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>موقع رئيس الدولة في النظام البرلماني </t>
+        </is>
+      </c>
       <c r="O42" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P42" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>378</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>منتظر صبيح داود</t>
+          <t>ابراهيم جبار منصور </t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>montadher sabeh dawood</t>
+          <t>Ibrahem Jabar Mansor</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vrskogzfh3wm71u.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ungy4m0srwz6_v7.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>1980-02-15</t>
+          <t>1985-10-01</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
-          <t>m.s.d.m@uomisan.edu.iq</t>
+          <t>ibrahemj886@gmail.com</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
-          <t>2019-12-18</t>
+          <t>2019-03-06</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
-          <t>القانون الدستوري</t>
+          <t>القانون الاداري</t>
         </is>
       </c>
       <c r="M43" s="1" t="inlineStr">
         <is>
-          <t>دور مجلس النواب العراقي في تشكيل السلطة التنفيذية الاتحادية</t>
+          <t>الفصل في تنازع الاختصاصبين القضاء العدلي والقضاء الاداري</t>
         </is>
       </c>
       <c r="N43" s="1"/>
       <c r="O43" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P43" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>322</t>
+          <t>304</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>ورود لفته مطير حسين  </t>
+          <t>منتظر صبيح داود</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>worod laftah mutear</t>
+          <t>montadher sabeh dawood</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_1dktmnoh7p4gxf.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vrskogzfh3wm71u.jpg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>1983-12-17</t>
+          <t>1980-02-15</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
-          <t>worood.iraq83@gmail.com</t>
+          <t>m.s.d.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
-          <t>2020-04-16</t>
+          <t>2019-12-18</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
-          <t>القانون الاداري</t>
+          <t>القانون الدستوري</t>
         </is>
       </c>
       <c r="M44" s="1" t="inlineStr">
         <is>
-          <t>دور المحكمة الادارية العليا في توحيد المبادئ القانونية في العراق (دراسة مقارنة)</t>
-[...6 lines deleted...]
-      </c>
+          <t>دور مجلس النواب العراقي في تشكيل السلطة التنفيذية الاتحادية</t>
+        </is>
+      </c>
+      <c r="N44" s="1"/>
       <c r="O44" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P44" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>322</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>عبدالمحسن نتيش حسن</t>
+          <t>ورود لفته مطير حسين  </t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>Abdul Mohsen Natish Hassan</t>
+          <t>worod laftah mutear</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/98oh2qkagm5z4e_.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_1dktmnoh7p4gxf.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>1973-01-01</t>
+          <t>1983-12-17</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
-          <t>muhsanntesh@gmail.com</t>
+          <t>worood.iraq83@gmail.com</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
-          <t>2020-05-07</t>
+          <t>2020-04-16</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
-          <t>قانون عام </t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
-          <t>قانون الجنائي</t>
+          <t>القانون الاداري</t>
         </is>
       </c>
       <c r="M45" s="1" t="inlineStr">
         <is>
-          <t>اثر المصالحة مع الادارة في جرائم الاموال العامة </t>
-[...2 lines deleted...]
-      <c r="N45" s="1"/>
+          <t>دور المحكمة الادارية العليا في توحيد المبادئ القانونية في العراق (دراسة مقارنة)</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>not</t>
+        </is>
+      </c>
       <c r="O45" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P45" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>330</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>فريد حنين جاسم محمد</t>
+          <t>عبدالمحسن نتيش حسن</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>Fared Hanen jassim mohammed</t>
+          <t>Abdul Mohsen Natish Hassan</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vie6cqxlytz7psw.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/98oh2qkagm5z4e_.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>1975-07-01</t>
+          <t>1973-01-01</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>fareed.haneen@uomisan.edu.iq</t>
+          <t>muhsanntesh@gmail.com</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
-          <t>2020-12-09</t>
+          <t>2020-05-07</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
-          <t>ماجستير قانون خاص</t>
+          <t>قانون عام </t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
-          <t>القانون المدني</t>
+          <t>قانون الجنائي</t>
         </is>
       </c>
       <c r="M46" s="1" t="inlineStr">
         <is>
-          <t>الحماية المدنية من الاعلان التجاري المضلل</t>
+          <t>اثر المصالحة مع الادارة في جرائم الاموال العامة </t>
         </is>
       </c>
       <c r="N46" s="1"/>
       <c r="O46" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P46" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>267</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>سلام جمعه هادي </t>
+          <t>فريد حنين جاسم محمد</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>Salam Jumaa Hadi</t>
+          <t>Fared Hanen jassim mohammed</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/9pon14yfqgeat5d.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vie6cqxlytz7psw.jpeg</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>1977-07-23</t>
+          <t>1975-07-01</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
-          <t>salamallami@uomisan.edu.iq</t>
+          <t>fareed.haneen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
-          <t>2021-10-15</t>
+          <t>2020-12-09</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
-          <t>قانون</t>
+          <t>ماجستير قانون خاص</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
           <t>القانون المدني</t>
         </is>
       </c>
       <c r="M47" s="1" t="inlineStr">
         <is>
-          <t>النظام القانوني للتعهد بنقل الملكيه</t>
+          <t>الحماية المدنية من الاعلان التجاري المضلل</t>
         </is>
       </c>
       <c r="N47" s="1"/>
       <c r="O47" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P47" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>334</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>ميادة صباح حسن </t>
+          <t>سلام جمعه هادي </t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>Mayada Sabah Hasan</t>
+          <t>Salam Jumaa Hadi</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vfd4p8ij7rq_hm0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/9pon14yfqgeat5d.jpg</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>2022-05-01</t>
+          <t>1977-07-23</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
-          <t>mayadasabah.1993hm@gmail.com</t>
+          <t>salamallami@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
-          <t>2022-12-03</t>
+          <t>2021-10-15</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
-          <t>قانون خاص</t>
+          <t>قانون</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
-          <t>مالية</t>
+          <t>القانون المدني</t>
         </is>
       </c>
       <c r="M48" s="1" t="inlineStr">
         <is>
-          <t>القانون الواجب التطبيق على عقود الاستثمار النفطي</t>
+          <t>النظام القانوني للتعهد بنقل الملكيه</t>
         </is>
       </c>
       <c r="N48" s="1"/>
       <c r="O48" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P48" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>629</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>مروه سامي جبار</t>
+          <t>ميادة صباح حسن </t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>Marwa sami jabbar</t>
+          <t>Mayada Sabah Hasan</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/emck8p953zsiq0u.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/vfd4p8ij7rq_hm0.jpg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>1992-07-05</t>
+          <t>2022-05-01</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
-          <t>marwasami9284@gmail.com</t>
+          <t>mayadasabah.1993hm@gmail.com</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
-          <t>2023-02-20</t>
+          <t>2022-12-03</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>قانون خاص</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
-          <t>القانون الاداري</t>
+          <t>مالية</t>
         </is>
       </c>
       <c r="M49" s="1" t="inlineStr">
         <is>
-          <t>أثر التقلبات الاقتصادية على الحق المالي للمتعاقد في عقد الأشغال العامة في الهراق</t>
+          <t>القانون الواجب التطبيق على عقود الاستثمار النفطي</t>
         </is>
       </c>
       <c r="N49" s="1"/>
       <c r="O49" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P49" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>869</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>كرار رياض سيد خفي</t>
+          <t>مروه سامي جبار</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>karrar riyadh sayyid</t>
+          <t>Marwa sami jabbar</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/znydh7um21b45r6.jpg</t>
+          <t>uploads/photos/emck8p953zsiq0u.jpeg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>1987-10-17</t>
+          <t>1992-07-05</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>karar.alkhefe@gmail.com</t>
+          <t>marwasami9284@gmail.com</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
-          <t>2023-03-07</t>
+          <t>2023-02-20</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
-          <t>قانون عام </t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي العام</t>
+          <t>القانون الاداري</t>
         </is>
       </c>
       <c r="M50" s="1" t="inlineStr">
         <is>
-          <t>المسؤولية الدولية عن الاعمال الارهابيه</t>
+          <t>أثر التقلبات الاقتصادية على الحق المالي للمتعاقد في عقد الأشغال العامة في الهراق</t>
         </is>
       </c>
       <c r="N50" s="1"/>
       <c r="O50" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P50" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>740</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>محمد عبد الكريم سالم</t>
+          <t>كرار رياض سيد خفي</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>Mohamed AbdulKareem Salim</t>
+          <t>karrar riyadh sayyid</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/brc4zldva0jkwnu.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/znydh7um21b45r6.jpg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>1990-01-23</t>
+          <t>1987-10-17</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>alknani445@gmail.com</t>
+          <t>karar.alkhefe@gmail.com</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
-          <t>2023-03-10</t>
+          <t>2023-03-07</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>قانون عام </t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>القانون الدولي العام</t>
         </is>
       </c>
       <c r="M51" s="1" t="inlineStr">
         <is>
-          <t>اثر النزاع المسلح غير الدولي على العمل الإنساني </t>
+          <t>المسؤولية الدولية عن الاعمال الارهابيه</t>
         </is>
       </c>
       <c r="N51" s="1"/>
       <c r="O51" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P51" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>741</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>زهراء ناصر علي حيدر الموسوي </t>
+          <t>محمد عبد الكريم سالم</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>zahraa naser ali</t>
+          <t>Mohamed AbdulKareem Salim</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/rdp6jlyiwxqtf_9.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/brc4zldva0jkwnu.jpg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>2023-08-27</t>
+          <t>1990-01-23</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
-          <t>zahraa.nassr@uomisan.edu.iq</t>
+          <t>alknani445@gmail.com</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
-          <t>2023-04-13</t>
+          <t>2023-03-10</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
-          <t>علوم محاسبة</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
-          <t>مالية</t>
+          <t>القانون الدولي العام</t>
         </is>
       </c>
       <c r="M52" s="1" t="inlineStr">
         <is>
-          <t>{تأثير تبني معايير الإبلاغ المالي الدولي في جودة أرباح المصارف العراقية باستعمال أنموذج Beneish M-score دراسة تطبيقية في عينة من المصارف المدرجة في سوق العراق للأوراق المالية</t>
+          <t>اثر النزاع المسلح غير الدولي على العمل الإنساني </t>
         </is>
       </c>
       <c r="N52" s="1"/>
       <c r="O52" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P52" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>765</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>زينة سمير هاشم </t>
+          <t>زهراء ناصر علي حيدر الموسوي </t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>Zeina Samir Hashim</t>
+          <t>zahraa naser ali</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/u_t80wkla9jphf2.JPG</t>
+          <t>uploads/photos/rdp6jlyiwxqtf_9.jpeg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>2023-06-09</t>
+          <t>2023-08-27</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>zeina.samer.h@gmail.com</t>
+          <t>zahraa.nassr@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
-          <t>2023-06-09</t>
+          <t>2023-04-13</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>علوم محاسبة</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
-          <t>القانون الإداري </t>
+          <t>مالية</t>
         </is>
       </c>
       <c r="M53" s="1" t="inlineStr">
         <is>
-          <t>إلتزام الإدارة بالوقاية من الأضرار البيئية في العراق - دراسة مقارنة</t>
+          <t>{تأثير تبني معايير الإبلاغ المالي الدولي في جودة أرباح المصارف العراقية باستعمال أنموذج Beneish M-score دراسة تطبيقية في عينة من المصارف المدرجة في سوق العراق للأوراق المالية</t>
         </is>
       </c>
       <c r="N53" s="1"/>
       <c r="O53" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P53" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>868</t>
+          <t>737</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>علاء صالح حسين</t>
+          <t>زينة سمير هاشم </t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>Alaa Saleh Hussain</t>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+          <t>Zeina Samir Hashim</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/u_t80wkla9jphf2.JPG</t>
+        </is>
+      </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>1979-03-12</t>
+          <t>2023-06-09</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
-          <t>alaaaaa1979@gmail.com</t>
+          <t>zeina.samer.h@gmail.com</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
-          <t>2023-10-23</t>
+          <t>2023-06-09</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
-          <t>اداب تاريخ</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>اداب تاريخ حديث ومعاصر</t>
+          <t>القانون الإداري </t>
         </is>
       </c>
       <c r="M54" s="1" t="inlineStr">
         <is>
-          <t>(( لياقت علي خان ودوره السياسي في باكستان حتى عام 1951</t>
+          <t>إلتزام الإدارة بالوقاية من الأضرار البيئية في العراق - دراسة مقارنة</t>
         </is>
       </c>
       <c r="N54" s="1"/>
       <c r="O54" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P54" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>872</t>
+          <t>868</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>حسام الدين جمعة اسفيح</t>
+          <t>علاء صالح حسين</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>Hussam El Din Juma Safih</t>
+          <t>Alaa Saleh Hussain</t>
         </is>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>1989-11-20</t>
+          <t>1979-03-12</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
-          <t>hassamaldeenjemma@gmail.com</t>
+          <t>alaaaaa1979@gmail.com</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
-          <t>2024-03-14</t>
+          <t>2023-10-23</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
-          <t>علوم مالية ومصرفية</t>
+          <t>اداب تاريخ</t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
-          <t>محاسبة</t>
-[...2 lines deleted...]
-      <c r="M55" s="1"/>
+          <t>اداب تاريخ حديث ومعاصر</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>(( لياقت علي خان ودوره السياسي في باكستان حتى عام 1951</t>
+        </is>
+      </c>
       <c r="N55" s="1"/>
       <c r="O55" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>كلية القانون</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>872</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>حسام الدين جمعة اسفيح</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>Hussam El Din Juma Safih</t>
+        </is>
+      </c>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>1989-11-20</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>hassamaldeenjemma@gmail.com</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t>مدرس مساعد</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>2024-03-14</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>علوم مالية ومصرفية</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>محاسبة</t>
+        </is>
+      </c>
+      <c r="M56" s="1"/>
+      <c r="N56" s="1"/>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">