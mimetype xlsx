--- v2 (2026-04-02)
+++ v3 (2026-05-31)
@@ -3906,67 +3906,71 @@
       </c>
       <c r="P49" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>869</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>مروه سامي جبار</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Marwa sami jabbar</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/emck8p953zsiq0u.jpeg</t>
+          <t>uploads/files/dymxu9bnfk804_i.jpeg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>1992-07-05</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G50" s="1"/>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>07728340386</t>
+        </is>
+      </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>marwasami9284@gmail.com</t>
+          <t>marwa.sami@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>القانون الاداري</t>
         </is>
       </c>
       <c r="M50" s="1" t="inlineStr">
         <is>
           <t>أثر التقلبات الاقتصادية على الحق المالي للمتعاقد في عقد الأشغال العامة في الهراق</t>