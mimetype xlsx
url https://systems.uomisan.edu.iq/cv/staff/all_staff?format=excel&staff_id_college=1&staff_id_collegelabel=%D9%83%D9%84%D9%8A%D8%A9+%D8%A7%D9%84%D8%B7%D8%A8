--- v1 (2025-12-16)
+++ v2 (2026-04-02)
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>ماجد شيال رحيمه</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Majid Shayal Rhaymah</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3npv2j9ld8ofq14.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1961-07-01</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>mrhaymah@yahoo.com</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2006-03-10</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة بيطرية عامة</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>طب باطني ووقائي</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>نيزك صبحي احمد محمد</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Naizak Subhi Ahmed Mohammad</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/m7shg2kpxu1di3y.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1966-12-21</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Naizaksubhi66@gmail.com</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2012-05-15</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة بيطرية عامة</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>التشريح والانسجة والاجنة</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>ياسن عبيد ياسين</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Yaseen  Obaid  Yaseen</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/jz6yt2wnc0vfxda.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1954-07-01</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>yasin.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2014-05-04</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>محمد عبد المنذر عثمان الربيعي</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Muhammad Abdul Munther Othman Al-Rubaie</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/ygvtew3dsijfcln.jpeg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1973-08-28</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>mohammedrebih.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2016-10-16</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>علوم الكيمياء</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>كيمياء حياتية سريرية</t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>حيدر سعدون قاسم</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>HAIDER SAADOON QASIM                 </t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/g9hwvu165otkj37.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1972-10-19</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>haider.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2020-04-25</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني/الاورام</t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t> رضا علوان حسن رضا</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t> Redha Alwan Hasan Redha</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/joiql96tzgc_0yh.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1968-07-01</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>redhapharma.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
@@ -727,55 +703,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>  حسين فاضل موسى </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Hussein Fadhil Musa </t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ysfevqd7nbo9x0j.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1969-11-15</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>husseinaljawadi.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2021-09-05</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>pediatrics طب الاطفال </t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>pediatrics طب الاطفال </t>
         </is>
       </c>
@@ -809,55 +781,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>اسراء عبدالمحسن علي</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Esraa Abd Almuhsen Ali  </t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/y3_z6g10wfckhsv.png</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1973-10-20</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>esraa.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2021-09-05</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>pediatrics طب الاطفال </t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>pediatrics طب الاطفال </t>
         </is>
       </c>
@@ -891,55 +859,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>ايمان خماس سبع</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t> Eman Khammas Sabi</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/8_6yl0qd9msg7jb.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1961-04-18</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>eman.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>طب الاطفال</t>
         </is>
       </c>
@@ -973,55 +937,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>احسان سكر ساهي</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Ihsan Sukker Sahi</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/eai6wt5s_mohkgq.png</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1969-12-15</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>ihsan.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2014-02-16</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>الجراحة العامة والجراحة الناظورية</t>
         </is>
       </c>
@@ -1055,55 +1015,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t> ميساء غازي جمعة</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Maysaa Ghazi Jumaa</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/pnzrya_1m97tlwg.jpeg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1978-05-15</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>maisaagazi@yahoo.com</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2017-02-04</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Microbiology </t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>Molecular Immunology </t>
         </is>
       </c>
@@ -1137,1031 +1093,979 @@
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>سامي خلف جبار  </t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>sami khalaf Jabar</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/sivuhrqawyp_9z2.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1970-01-19</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>sami_khalaf2006@yahoo.com</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>2017-05-22</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة الفم والاسنان</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>امراض الفم والوجه والفكين</t>
         </is>
       </c>
       <c r="M13" s="1" t="inlineStr">
         <is>
           <t>The expression of p53,MDM4 and sonic hedgehog...</t>
         </is>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P13" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>189</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>فاضل عباس عبد الرسول راضي </t>
+          <t>علي جواد جابر </t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>Fadhil Abbas Abdel Rasoul Radi</t>
+          <t>Ali Jawad Jaber</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w_vxepy8og36zfq.jpg</t>
+          <t>uploads/files/45tgkdlz_mjanwp.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1969-11-15</t>
+          <t>1980-06-27</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>fadhil881@gmail.com</t>
+          <t>ali.jwad.jabber@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2017-11-27</t>
+          <t>2017-07-09</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
-          <t>بكلوريوس بالطب والجراحة العامة</t>
+          <t>طب وجراحه بيطريه</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
-          <t>بورد امراض جلدية</t>
+          <t>الاحياء المجهريه /المناعه السريه السرطان</t>
         </is>
       </c>
       <c r="M14" s="1" t="inlineStr">
         <is>
-          <t>non</t>
+          <t>عزل وتشخيص بعض المسببات الجرثوميه الهوائيه في العجول الرضيعه</t>
         </is>
       </c>
       <c r="N14" s="1" t="inlineStr">
         <is>
-          <t>The Frequency of Skin Diseases among Smokers Compared with that of the NonSmokers Individuals</t>
+          <t>المعدل المناعي والفعاليه المضاده للسرطان للبيتا الكلوكان في الفئران خارج وداخل الزجاج</t>
         </is>
       </c>
       <c r="O14" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P14" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>206</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>هيثم عبد راضي عبد الرضا </t>
+          <t>فاضل عباس عبد الرسول راضي </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>Haithem Abed Radhy </t>
+          <t>Fadhil Abbas Abdel Rasoul Radi</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5rl1sfmcugk89bv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/w_vxepy8og36zfq.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1968-08-01</t>
+          <t>1969-11-15</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>haithemkh@yahoo.com</t>
+          <t>fadhil881@gmail.com</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2017-12-12</t>
+          <t>2017-11-27</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
-          <t>جراحه عامة</t>
+          <t>بكلوريوس بالطب والجراحة العامة</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
-          <t>جراحة عامة</t>
+          <t>بورد امراض جلدية</t>
         </is>
       </c>
       <c r="M15" s="1" t="inlineStr">
         <is>
-          <t>THE OUTCOME IN THE UPPER GASTROINTESTINAL HAEMORRHAGE</t>
+          <t>non</t>
         </is>
       </c>
       <c r="N15" s="1" t="inlineStr">
         <is>
-          <t>THE OUTCOME IN THE UPPER GASTROINTESTINAL HAEMORRHAGE</t>
+          <t>The Frequency of Skin Diseases among Smokers Compared with that of the NonSmokers Individuals</t>
         </is>
       </c>
       <c r="O15" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P15" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>651</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>رائد مسلم محيبس </t>
+          <t>هيثم عبد راضي عبد الرضا </t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Raed Muslim Muhiebs </t>
+          <t>Haithem Abed Radhy </t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/dt6k2w35fmvxaso.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5rl1sfmcugk89bv.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1978-04-10</t>
+          <t>1968-08-01</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>raadmuslim7@gmail.com</t>
+          <t>haithemkh@yahoo.com</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2018-05-03</t>
+          <t>2017-12-12</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
-          <t>Chemistry </t>
+          <t>جراحه عامة</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
-          <t>Organic chemistry </t>
+          <t>جراحة عامة</t>
         </is>
       </c>
       <c r="M16" s="1" t="inlineStr">
         <is>
-          <t>  Synthesis  of new derivatives of N-aryl 1,2,4-triazole</t>
+          <t>THE OUTCOME IN THE UPPER GASTROINTESTINAL HAEMORRHAGE</t>
         </is>
       </c>
       <c r="N16" s="1" t="inlineStr">
         <is>
-          <t>Synthesis and Characterization of Some New Heterocyclic Compounds from (2-N-arylidene amino and 2-N-chloro acetamido) Creatinine and Study their Biological activity.</t>
+          <t>THE OUTCOME IN THE UPPER GASTROINTESTINAL HAEMORRHAGE</t>
         </is>
       </c>
       <c r="O16" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P16" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>512</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>صبا جاسم مهدي</t>
+          <t>رائد مسلم محيبس </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>Saba Jassim Mehdi</t>
+          <t>Raed Muslim Muhiebs </t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/w1yctie2jl0gpzb.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/dt6k2w35fmvxaso.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1969-12-27</t>
+          <t>1978-04-10</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>saba.mcm@uomisan.edu.iq</t>
+          <t>raadmuslim7@gmail.com</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2018-05-31</t>
+          <t>2018-05-03</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة</t>
+          <t>Chemistry </t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
-          <t>نسائية وتوليد</t>
+          <t>Organic chemistry </t>
         </is>
       </c>
       <c r="M17" s="1" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>  Synthesis  of new derivatives of N-aryl 1,2,4-triazole</t>
         </is>
       </c>
       <c r="N17" s="1" t="inlineStr">
         <is>
-          <t>Umbilical cord circumference as an estimate of birth weight</t>
+          <t>Synthesis and Characterization of Some New Heterocyclic Compounds from (2-N-arylidene amino and 2-N-chloro acetamido) Creatinine and Study their Biological activity.</t>
         </is>
       </c>
       <c r="O17" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P17" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>245</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>خالد عبيد محسن</t>
+          <t>صبا جاسم مهدي</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>Khalid Obaid Mohsen</t>
+          <t>Saba Jassim Mehdi</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/d0pm6bfka5es_9q.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/w1yctie2jl0gpzb.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1954-12-31</t>
+          <t>1969-12-27</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>khalid.mcm@uomisan.edu.iq</t>
+          <t>saba.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2019-04-15</t>
+          <t>2018-05-31</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة عامة</t>
+          <t>طب وجراحة</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
-          <t>الطب الباطني</t>
+          <t>نسائية وتوليد</t>
         </is>
       </c>
       <c r="M18" s="1" t="inlineStr">
         <is>
-          <t>خ</t>
+          <t>no</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Umbilical cord circumference as an estimate of birth weight</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P18" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>658</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>  عقيلة حيدر مجيد يحيى</t>
+          <t>خالد عبيد محسن</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Aqeela Haider Majeed</t>
+          <t>Khalid Obaid Mohsen</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/dayunf51e4srq2b.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/d0pm6bfka5es_9q.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1972-02-08</t>
+          <t>1954-12-31</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>aqila.mcm@uomisan.edu.iq</t>
+          <t>khalid.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2019-12-29</t>
+          <t>2019-04-15</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
-          <t>CABOG نسائية وتوليد</t>
+          <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t> CABOG نسائية وتوليد</t>
+          <t>الطب الباطني</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
-          <t>لايوجد</t>
+          <t>خ</t>
         </is>
       </c>
       <c r="N19" s="1" t="inlineStr">
         <is>
-          <t>RANDOMIZED COMPARISON OF EARLY VERSUS LATE AMINOTOMY FOLLWING CERVICAL RIPENING WITH A FOLEYS CATHETER</t>
+          <t>0</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>194</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>محمد حسن جعفر</t>
+          <t>  عقيلة حيدر مجيد يحيى</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Hassen Ja&amp;#39;afar</t>
+          <t>Aqeela Haider Majeed</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/eu6nlkpd04j7q_5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/dayunf51e4srq2b.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1966-04-01</t>
+          <t>1972-02-08</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>drmhj66@gmail.com</t>
+          <t>aqila.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2020-06-01</t>
+          <t>2019-12-29</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة عامة</t>
+          <t>CABOG نسائية وتوليد</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t>جراحة عامة</t>
+          <t> CABOG نسائية وتوليد</t>
         </is>
       </c>
       <c r="M20" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>لايوجد</t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>RANDOMIZED COMPARISON OF EARLY VERSUS LATE AMINOTOMY FOLLWING CERVICAL RIPENING WITH A FOLEYS CATHETER</t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>663</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>اشراق جاسم حسام</t>
+          <t>محمد حسن جعفر</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Ishraq Jasim Hasam</t>
+          <t>Muhammed Hassen Ja&amp;#39;afar</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ijenwc3froda79b.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/eu6nlkpd04j7q_5.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1981-11-27</t>
+          <t>1966-04-01</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>ishraq.mcm@uomisan.edu.iq</t>
+          <t>drmhj66@gmail.com</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2020-06-01</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>Veterinary Medicine</t>
+          <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>Physiology</t>
+          <t>جراحة عامة</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t>Effect of zinc toxicity on some of the Hematological parameters and reproductive performance in the mice</t>
+          <t>0</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>Physiological and Biochemical Studies of New Sulfa – Pyrimidine Derivatives on Laboratory Rats </t>
+          <t>0</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>201</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>مخلد عبد الكريم رمضان </t>
+          <t>اشراق جاسم حسام</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>mukhalad abd alkarim ramadhan</t>
+          <t>Ishraq Jasim Hasam</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6iq7gd0hr5e98ct.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ijenwc3froda79b.png</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1982-09-01</t>
+          <t>1981-11-27</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>mukalad.mcm@uomisan.edu.iq</t>
+          <t>ishraq.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2021-03-11</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>طب بيطري </t>
+          <t>Veterinary Medicine</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>امراض </t>
+          <t>Physiology</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t>A Clinicopathological Assessment of Spinal Cord Transection Treated with Electromagnetic Field and Methylprednisolone in Laboratory White Rats (Rattus norvegicus)</t>
+          <t>Effect of zinc toxicity on some of the Hematological parameters and reproductive performance in the mice</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t>Bacteriological, Molecular and Immunopathological Study of O111 Shiga Toxin-Producing Escherichia coli Isolated from Human and Animal Sources</t>
+          <t>Physiological and Biochemical Studies of New Sulfa – Pyrimidine Derivatives on Laboratory Rats </t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>233</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>حسن عبدالامير حسين </t>
+          <t>مخلد عبد الكريم رمضان </t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Hassan Abdul Amir Hussein</t>
+          <t>mukhalad abd alkarim ramadhan</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/d9ynplx36kbrjos.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/6iq7gd0hr5e98ct.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1975-09-20</t>
+          <t>1982-09-01</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>hasan_abdulamir@yahoo.com</t>
+          <t>mukalad.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2021-06-03</t>
+          <t>2021-03-11</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة عامة</t>
+          <t>طب بيطري </t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة العيون</t>
+          <t>امراض </t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
-          <t>No</t>
-[...2 lines deleted...]
-      <c r="N23" s="1"/>
+          <t>A Clinicopathological Assessment of Spinal Cord Transection Treated with Electromagnetic Field and Methylprednisolone in Laboratory White Rats (Rattus norvegicus)</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Bacteriological, Molecular and Immunopathological Study of O111 Shiga Toxin-Producing Escherichia coli Isolated from Human and Animal Sources</t>
+        </is>
+      </c>
       <c r="O23" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>199</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>علي جواد جابر </t>
+          <t>حسن عبدالامير حسين </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Ali Jawad Jaber</t>
+          <t>Hassan Abdul Amir Hussein</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/nem2fxjgrayl3zv.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/d9ynplx36kbrjos.jpeg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1980-06-27</t>
+          <t>1975-09-20</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>ali.jwad.jabber@uomisan.edu.iq</t>
+          <t>hasan_abdulamir@yahoo.com</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2021-09-21</t>
+          <t>2021-06-03</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحه بيطريه</t>
+          <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>الاحياء المجهريه /المناعه السريه السرطان</t>
+          <t>طب وجراحة العيون</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>Clinical immunology/cancer treatment</t>
-[...6 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N24" s="1"/>
       <c r="O24" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>639</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>محمد مهدي خلاوي</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Mohammed Mahdi Khallawi</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3_ucdslkb8mazqv.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1976-07-01</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>moh.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>الاحياء المجهرية الطبية</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>علم الفايروسات</t>
         </is>
       </c>
@@ -2195,55 +2099,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>عباس كنبار كوسر</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Abbas Kinbar Kuser</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_u7jcxslz8496rk.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1981-10-18</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>abaskk.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2022-03-17</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>طب الجملة العصبية</t>
         </is>
       </c>
@@ -2277,55 +2177,51 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>عمر منصب كاصد</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Omer Mansib Kassid</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/07cwzysf2_3x6op.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1986-11-14</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>omar.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2022-03-17</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>الطب العام</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
@@ -2359,55 +2255,51 @@
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t> محمد عبد درويش</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Mohammed Abed Darweesh</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/jhbzn_evlyp2g39.jpg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>2016-03-18</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>mdrweesh.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
           <t>2022-08-18</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>طب الاطفال وحديثي الولادة</t>
         </is>
       </c>
@@ -2441,55 +2333,51 @@
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>ثائر صالح صبر</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Thaer Saleh Sabor</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/am2g45h7lrcokb3.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>1980-10-29</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>thaeruro.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>2025-03-09</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>جراحة الكلى والمسالك البولية والعقم</t>
         </is>
       </c>
@@ -2519,613 +2407,585 @@
         <is>
           <t>978</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>عفاف عبدالله</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>afaf abdullah</t>
         </is>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1976-02-20</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>dr-afaf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>ادوية وسموم</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>ادوية</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
           <t>الجرعة العلاجية المؤثرة لعالق اللوز الحلو مقارنة مع بعض الادوية المنخفضة لدهنية الدم في الفئران المستحدث بها تجريبيا فرط الدهنية في الدم </t>
         </is>
       </c>
       <c r="N30" s="1"/>
       <c r="O30" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>203</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>حسين مطشر عزيز </t>
+          <t>رشا كريم خضر</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Hussein Mutashar Aziz</t>
+          <t>Rasha Kareem Khudhur</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/tdfmvk5c13bgezw.jpg</t>
+          <t>uploads/files/a30uz89frds6_kx.png</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1962-07-01</t>
+          <t>1987-11-05</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>+9647705553298</t>
+          <t>07710792262</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>hma@gmali.com</t>
+          <t>rashapharma@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
-          <t>مدرس</t>
+          <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2014-09-30</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>طب عام </t>
+          <t>صيدلة</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>جراحة كسور </t>
+          <t>علم الادوية</t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>prospective study for below knee amputation in ischemic limb</t>
-[...2 lines deleted...]
-      <c r="N31" s="1"/>
+          <t>A study of the effect of Nigella sativa (Black seeds) on pyrazinamide and anti-tuberculosis drugs induced hepatotoxicity in rabbits.</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Yy</t>
+        </is>
+      </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>207</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>صادق موسى احمد سندال </t>
+          <t>حسين مطشر عزيز </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t> SADIQ MUSA AHMED SINDAL </t>
+          <t>Hussein Mutashar Aziz</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/lnda6mzi0jhr1vu.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/tdfmvk5c13bgezw.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1962-11-01</t>
+          <t>1962-07-01</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>sadiqsindal@yahoo.com</t>
+          <t>hma@gmali.com</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2015-02-15</t>
+          <t>2014-09-30</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>الطب</t>
+          <t>طب عام </t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة الاذن والانف والحنجرة</t>
+          <t>جراحة كسور </t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>Carcinoma of larynx: prevalence &amp; clinico-histopathological study</t>
-[...6 lines deleted...]
-      </c>
+          <t>prospective study for below knee amputation in ischemic limb</t>
+        </is>
+      </c>
+      <c r="N32" s="1"/>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>205</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>اوراس ناجي حمد</t>
+          <t>صادق موسى احمد سندال </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Oras Naji Hamad</t>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+          <t> SADIQ MUSA AHMED SINDAL </t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/lnda6mzi0jhr1vu.jpg</t>
+        </is>
+      </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1983-08-03</t>
+          <t>1962-11-01</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>orasn.mcm@uomisan.edu.iq</t>
+          <t>sadiqsindal@yahoo.com</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>2016-03-06</t>
+          <t>2015-02-15</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>الطب</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>معلوماتية حيوية</t>
+          <t>طب وجراحة الاذن والانف والحنجرة</t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
-          <t>Optimization and Detection of MDR1 gene in Acute Myelogenous Leukemia Patients in Iraq</t>
+          <t>Carcinoma of larynx: prevalence &amp; clinico-histopathological study</t>
         </is>
       </c>
       <c r="N33" s="1" t="inlineStr">
         <is>
-          <t>CONSTRUCTION AND ANALYSIS OF THE PROTEIN INTERACTION NETWORK BETWEEN MYLOID AND LYMPHOID LEUKAEMIA TYPES</t>
+          <t>Carcinoma of larynx: prevalence &amp; clinico-histopathological study</t>
         </is>
       </c>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>920</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>رشا خليل عبد الجليل عاتي</t>
+          <t>اوراس ناجي حمد</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>Rasha Khalil Abdel Jalil Ati</t>
-[...6 lines deleted...]
-      </c>
+          <t>Oras Naji Hamad</t>
+        </is>
+      </c>
+      <c r="D34" s="1"/>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>1981-10-09</t>
+          <t>1983-08-03</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>rashak.mcm@uomisan.edu.iq</t>
+          <t>orasn.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
-          <t>2020-03-16</t>
+          <t>2016-03-06</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
-          <t>الطفيليات</t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>الطفيليات</t>
+          <t>معلوماتية حيوية</t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
-          <t>Biological and Molecular Study of Giardia Parasite as a Zoonotic Potential in Human and Animal at Northern Basrah</t>
+          <t>Optimization and Detection of MDR1 gene in Acute Myelogenous Leukemia Patients in Iraq</t>
         </is>
       </c>
       <c r="N34" s="1" t="inlineStr">
         <is>
-          <t>Traditional and Molecular Study of Cutaneous Leishmaniasis among Human beings, Dogs and Sandflies in Misan Province</t>
+          <t>CONSTRUCTION AND ANALYSIS OF THE PROTEIN INTERACTION NETWORK BETWEEN MYLOID AND LYMPHOID LEUKAEMIA TYPES</t>
         </is>
       </c>
       <c r="O34" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>198</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>علي خلف رحيم </t>
+          <t>رشا خليل عبد الجليل عاتي</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>Ali khalaf Raheem </t>
+          <t>Rasha Khalil Abdel Jalil Ati</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/du319c6eh74gqkp.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8s1j6zm9u0f25rt.jpg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1987-10-14</t>
+          <t>1981-10-09</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>ali.ali.khalaf1987@gmail.com</t>
+          <t>rashak.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
           <t>2020-03-16</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
-          <t>طب عام</t>
+          <t>الطفيليات</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة العيون </t>
+          <t>الطفيليات</t>
         </is>
       </c>
       <c r="M35" s="1" t="inlineStr">
         <is>
-          <t>effect of pars plana vitrectomy on tear film parameters</t>
-[...2 lines deleted...]
-      <c r="N35" s="1"/>
+          <t>Biological and Molecular Study of Giardia Parasite as a Zoonotic Potential in Human and Animal at Northern Basrah</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Traditional and Molecular Study of Cutaneous Leishmaniasis among Human beings, Dogs and Sandflies in Misan Province</t>
+        </is>
+      </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P35" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>226</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>رشا كريم خضر</t>
+          <t>علي خلف رحيم </t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>Rasha Kareem Khudhur</t>
+          <t>Ali khalaf Raheem </t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/djzq1bn6o_2lt3f.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/du319c6eh74gqkp.jpg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>1987-11-05</t>
+          <t>1987-10-14</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
-          <t>rashapharma@uomisan.edu.iq</t>
+          <t>ali.ali.khalaf1987@gmail.com</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
-          <t>2020-09-01</t>
+          <t>2020-03-16</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
-          <t>Pharmacist</t>
+          <t>طب عام</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
-          <t>Pharmacology</t>
+          <t>طب وجراحة العيون </t>
         </is>
       </c>
       <c r="M36" s="1" t="inlineStr">
         <is>
-          <t>A study of the effect of Nigella sativa (Black seeds) on pyrazinamide and anti-tuberculosis drugs induced hepatotoxicity in rabbits.</t>
-[...6 lines deleted...]
-      </c>
+          <t>effect of pars plana vitrectomy on tear film parameters</t>
+        </is>
+      </c>
+      <c r="N36" s="1"/>
       <c r="O36" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P36" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>234</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>سناء بشير كاظم </t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Sanaa Basheer Kadhim</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/8uez2jwpl9bxs_0.PNG</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>1984-02-09</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
           <t>sanaabk3@gmail.com</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
           <t>2020-11-22</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية</t>
         </is>
       </c>
@@ -3155,55 +3015,51 @@
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>صادق عبيس كاظم</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Sadeq Obayes Kadhim </t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ckmlis3_5rd8yuo.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>1982-03-06</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
           <t>sadsakumkum@gmail.com</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
           <t>2020-12-06</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>الطب البيطري</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>علم الامراض</t>
         </is>
       </c>
@@ -3237,55 +3093,51 @@
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>زينب محمد عادل </t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Zainab Mohammad adil</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ajzd2l0iy4bmv7t.PNG</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Zainabm.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
           <t>2020-12-29</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>احياء مجهرية /Microbiology</t>
         </is>
       </c>
@@ -3317,71 +3169,71 @@
           <t> يوسف عبدالستار سعدون </t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Yousif Abdulsattar Saadoon</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ydevu2alqhm6jcp.jpeg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>1987-01-24</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>+9647715746600</t>
+          <t>07715746600</t>
         </is>
       </c>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>yousif@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
           <t>2021-02-14</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات والمعلوماتية</t>
+          <t>هندسة برمجيات</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>الذكاء الاصطناعي</t>
         </is>
       </c>
       <c r="M40" s="1" t="inlineStr">
         <is>
           <t>Simplified Transport Layer Security implementation</t>
         </is>
       </c>
       <c r="N40" s="1"/>
       <c r="O40" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P40" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
@@ -3393,55 +3245,51 @@
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>صبيح علاوي زاير</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Sabeeh Allwi Zayer</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/k_ecnh3b9mq1aig.jpg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>1969-07-01</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>sabeeh_alwe@yahoo.com</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
           <t>2022-01-05</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>جراحة</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>E.N.T.</t>
         </is>
       </c>
@@ -3475,55 +3323,51 @@
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>علاء شامخ حسن</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Alaa Shamikh Hassan</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_lja6x2pz5i0dw8.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>1979-11-05</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>alaashamikh100@gmail.com</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
           <t>2022-01-27</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>علم الأمراض والطب العدلي</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
           <t>علم امراض الدم</t>
         </is>
       </c>
@@ -3553,55 +3397,51 @@
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>سعود كاظم عباس </t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Saud Kadhim Abbas</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/oafchpxlkeu0smg.JPG</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1976-10-23</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>dr.saud@yahoo.com</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>2022-01-31</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Medicine</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>Radiology</t>
         </is>
       </c>
@@ -3635,55 +3475,51 @@
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>احمد علي محمد </t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Ahmed Ali Mohammed </t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/sfax0igh6d9now7.jpeg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>1980-03-28</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>ahmedcts.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
           <t>2022-01-31</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>جراحة صدر وقلب واوعية دموية</t>
         </is>
       </c>
@@ -3713,55 +3549,51 @@
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>جبار جاسم عطية</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>jabbar jasim atiyah</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/p57efa_61sk0vmy.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>1966-02-02</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>jabbar.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
           <t>2022-03-06</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
@@ -3795,55 +3627,51 @@
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>حمود ماضي حسن</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Hmood Madhi Hasan</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/6j8bianqr2y3wx1.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>1974-07-01</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>hmoudmh74@gmail.com</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
           <t>2022-05-25</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>طب مجتمع</t>
         </is>
       </c>
@@ -3877,55 +3705,51 @@
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>مالك هادي محمود</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Malik Hadi Mahmood</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/sl7cnjxvbk10982.jpg</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>1985-08-25</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
           <t>malik.hadi@wigner.hu</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
           <t>2022-07-05</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
           <t>علوم فيزياء</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
           <t>Laser applications and optical materials</t>
         </is>
       </c>
@@ -3959,55 +3783,51 @@
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>سجى جمعه ضمد</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Saja Jumah Thumad</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/m2kszwvyjtxi34c.jpg</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>1990-10-27</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
           <t>saja.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
           <t>2023-11-15</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
           <t>طب عام</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
           <t>Pedeatric </t>
         </is>
       </c>
@@ -4041,55 +3861,51 @@
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>بركات حسن عبيد </t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Barakat Hasan Obeid </t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>uploads/files/ehwic0y1rtuz4sf.jpeg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>1991-04-28</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Barakatalasadi91@gmail.com</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
           <t>2024-10-15</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني </t>
         </is>
       </c>
@@ -4119,55 +3935,51 @@
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>احمد علي حسين </t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Ahmed Ali Hussein</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/seb10yu36migjvn.jpg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>1978-07-04</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>ahmed.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
           <t>2014-04-13</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>هندسة البرمجيات</t>
         </is>
       </c>
@@ -4201,55 +4013,51 @@
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>وليد خالد حمود</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>walid khalid hamuwd</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/jyxnlb_ok2m34gz.jpg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>1977-06-05</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
           <t>waleed00964@gmail.com</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
           <t>2014-11-13</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t>علوم الفيزياء </t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>فيزياء الليزر والجزيئية</t>
         </is>
       </c>
@@ -4279,55 +4087,51 @@
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>حسام رحيم محمد مهدي </t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Hussam Raheem Muhammad Mahdi</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/hiaxfzsp_25b317.jpeg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>1975-08-14</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>hra10@scarletmail.rutgers.edu</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
           <t>2023-02-20</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Physiology </t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>الفسلجة والبيولوجي المتقدم </t>
         </is>
       </c>
@@ -4361,55 +4165,51 @@
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>بهاء عبد الحسين عبد علي </t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Baha Abdulhussein Abd Ali</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>uploads/files/_wl8nac6xh1f235.jpeg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>1988-04-21</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
           <t>bahaa.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
           <t>2023-03-21</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>تربية رياضية </t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
           <t>العلوم الصحية/كرة يد </t>
         </is>
       </c>
@@ -4439,55 +4239,51 @@
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>م.م عامر هاتو حميد الازيرجاوي</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Assist Lect. Amer hatoo Hameed zerjawi</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/6nqr3hvosf9gp_t.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>1989-07-27</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
           <t>amer.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>مدرس مساعد</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
           <t>2024-10-15</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>آداب لغة عربية</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
           <t>آداب لغة عربية</t>
         </is>
       </c>