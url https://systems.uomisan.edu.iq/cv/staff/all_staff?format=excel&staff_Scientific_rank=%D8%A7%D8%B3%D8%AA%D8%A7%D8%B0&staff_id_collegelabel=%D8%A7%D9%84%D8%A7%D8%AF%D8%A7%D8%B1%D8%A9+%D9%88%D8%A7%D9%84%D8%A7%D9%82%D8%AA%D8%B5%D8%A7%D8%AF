--- v0 (2025-10-19)
+++ v1 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P106"/>
+  <dimension ref="A1:P110"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -235,55 +235,51 @@
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>أحمد عبود خليفة</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Ahmed Aboud Khalifa</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/1lxawri7pcdgytn.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>1960-06-09</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>physiologist@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>2001-08-18</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>علوم حياة</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>فسلجة حيوان وغدد صماء</t>
         </is>
       </c>
@@ -317,55 +313,51 @@
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>يونس محمد عطية</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Younis Mohamed Atiah</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/bud94f8c6sim_eq.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>1972-02-01</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>younisal_zahy72@yahoo.co.uk</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2006-02-01</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>فيزياء</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>فيزياء الالياف البصرية الليزرية</t>
         </is>
       </c>
@@ -399,55 +391,51 @@
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>ماجد شيال رحيمه</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Majid Shayal Rhaymah</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3npv2j9ld8ofq14.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>1961-07-01</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>mrhaymah@yahoo.com</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>2006-03-10</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة بيطرية عامة</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>طب باطني ووقائي</t>
         </is>
       </c>
@@ -481,55 +469,51 @@
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>كاظم عبد فريح</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Kazem Abed Freih</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ztemgsc_v48lhfw.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1963-05-16</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>dr.kadnim63mosawy@gmali.com</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2007-12-07</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية وآدابها</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>البلاغة والنقد</t>
         </is>
       </c>
@@ -563,55 +547,51 @@
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>كاظم شنته سعد </t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Kadhem Shanta Saad</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/38cp94lf_bn7wgr.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1959-12-12</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>dr.kadhim1959@gmail.com</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
           <t>2008-08-20</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>الجغرافيا الطبيعية</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>جغرافية التربة </t>
         </is>
       </c>
@@ -645,55 +625,51 @@
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>خالد محمد صالح كرم </t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Khalid Mohammed Saleh </t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hn4rks3uqi5lmtf.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1966-07-20</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>dr-khalid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>2011-09-20</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>الأدب الحديث والنقد المقارن</t>
         </is>
       </c>
@@ -727,55 +703,51 @@
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>احمد هاشم عبود </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Ahmad Hashim Abood </t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/lv8xyn620r4c7st.jpeg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1968-06-05</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>prof.dr.ahmad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2011-09-20</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>الهوائيات المايكرووية</t>
         </is>
       </c>
@@ -809,55 +781,51 @@
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>نيزك صبحي احمد محمد</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Naizak Subhi Ahmed Mohammad</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/m7shg2kpxu1di3y.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1966-12-21</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Naizaksubhi66@gmail.com</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>2012-05-15</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>طب وجراحة بيطرية عامة</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>التشريح والانسجة والاجنة</t>
         </is>
       </c>
@@ -891,55 +859,51 @@
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>كريم سالم عباس </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Kareem Salim Abbas </t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/uexnl_s39b1k2ic.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1960-07-01</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Kareem_Salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
           <t>2012-07-13</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Chemistry </t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>Organic Chemistry </t>
         </is>
       </c>
@@ -973,55 +937,51 @@
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>محمد حسين حميدي </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Mohameed hussein hameedi</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1lejs5nxao7zdg6.jpeg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1971-06-24</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>mohmeed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>2014-01-24</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>تربية بدتية</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>بايو ميكانيك العاب قوى</t>
         </is>
       </c>
@@ -1055,55 +1015,51 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>ياسن عبيد ياسين</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Yaseen  Obaid  Yaseen</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/jz6yt2wnc0vfxda.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1954-07-01</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>yasin.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>2014-05-04</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>الطب الباطني</t>
         </is>
       </c>
@@ -1219,55 +1175,51 @@
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>احمد خليف منخي</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Ahmed Khlaif Mankhi</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/bfm3_6c0jw42xnq.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1973-06-30</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>ahmed4art@yahoo.com</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>2016-01-13</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>فنون تشكيلية</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>نحت</t>
         </is>
       </c>
@@ -1301,55 +1253,51 @@
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>حيدر غازي لازم </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Haidar Gazy Lazim </t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/m16cq5axlyvubw9.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1974-09-28</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>haidar6556@gmail.com</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>2016-02-07</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>فيزياء الحالة الصلبة / الأغشية النانوية</t>
         </is>
       </c>
@@ -1383,55 +1331,51 @@
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>نجم عبد الله غالي </t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Najim Abdullah Gali </t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/80n1x23qipuj5vm.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1976-08-17</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>nagim_14@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>2016-02-10</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>العلوم التربوية والنفسية</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>المناهج وطرائق التدريس العامة</t>
         </is>
       </c>
@@ -1465,55 +1409,51 @@
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>زهره عدنان داخل الشمري </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Zahrah Adnan Dakhel </t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>uploads/files/34_ludmy9g0csw6.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>2022-08-10</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>russia_201369@yahoo.com</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>2016-06-06</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>احياء مجهريه </t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>بكتريا مرضيه</t>
         </is>
       </c>
@@ -1547,55 +1487,51 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>محمد كريم خلف</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Mohamad Kareem</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/62glk980sqtibm3.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1974-01-01</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>mohamad300k@gmail.com</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>2016-06-12</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>فنون جميلة  </t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>فنون مسرحية </t>
         </is>
       </c>
@@ -1629,55 +1565,51 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>محمد حسين زبون </t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Mohamed Hussein Zuboon</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/zej2kgwn5o4utm6.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1974-07-01</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>mohamedh_2017@uomisan.ed.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>2016-06-13</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>تاريخ</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>تاريخ حديث</t>
         </is>
       </c>
@@ -1711,55 +1643,51 @@
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>عامر زغير محيسن</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Ameer Zughair Mohesen</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/t2iwrogkhv350zl.jpeg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1976-08-02</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>amerzghair@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
           <t>2016-09-26</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>القانون الاداري</t>
         </is>
       </c>
@@ -1793,55 +1721,51 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>اياد حميد ابراهيم سليم </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Iyad Hamid Ibrahim Salim</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/xg2ayfvmb6hrui9.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1959-11-07</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>ayyad.hameed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>2016-10-03</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>العلوم الاسلامية</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
           <t>علوم القرآن</t>
         </is>
       </c>
@@ -1875,55 +1799,51 @@
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>محمد عبد المنذر عثمان الربيعي</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Muhammad Abdul Munther Othman Al-Rubaie</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/ygvtew3dsijfcln.jpeg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1973-08-28</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>mohammedrebih.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>2016-10-16</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>علوم الكيمياء</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>كيمياء حياتية سريرية</t>
         </is>
       </c>
@@ -1957,55 +1877,51 @@
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>احمد عبد المحسن كاظم</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Ahmed abdul muhsin kadhim </t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/vu34g2ywsazeh1b.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1971-11-08</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>ahmed_abdel@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
           <t>2016-11-13</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>العلوم التربوية والنفسية</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>المناهج وطرائق التدريس </t>
         </is>
       </c>
@@ -2039,55 +1955,51 @@
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>زينب عبد الجبار رضا </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Zainab Abduljabbar Ridha  </t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/gcx3df0abukli85.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>zainab-alali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
           <t>2016-12-28</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>علوم زراعية </t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>فسلجة حيوان </t>
         </is>
       </c>
@@ -2121,55 +2033,51 @@
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>علي عبدالواحد قاسم</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>ali abdalwahid qasim</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/smk3_qgi7f6xypw.png</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1967-11-16</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>alimycol@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>2016-12-29</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Biology</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>Mycology</t>
         </is>
       </c>
@@ -2203,55 +2111,51 @@
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>محمد صبيح حسن </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Mohammed Sabeh Hassan</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/nkuqa6xh_25wzt8.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1976-11-16</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>profdmsh@gmail.com</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>2017-01-17</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>التدريب الرياضي - الكرة الطائرة</t>
         </is>
       </c>
@@ -2285,55 +2189,51 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>بشار جبار جمعة</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Bashar Jabbar Juma</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/_6xh5vio9tueqac.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1973-07-17</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>agr.coll@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>2017-01-29</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>علوم تربة وموارد مائية</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>كيمياء تربة ومياه</t>
         </is>
       </c>
@@ -2367,55 +2267,51 @@
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>مصطفى جلال مصطفى حمزة</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Mustafa Jalal Mustafa Hamza</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/nc2_pjy1h0trw4m.jpg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>2021-09-26</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>mostafa_jalal@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
           <t>2017-03-13</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>الفنون المسرحية</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>الادب والنقد المسرحي</t>
         </is>
       </c>
@@ -2449,55 +2345,51 @@
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>هاشم داخل حسين </t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Hashim Dakhil Hussein </t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yu2m7tz0qs1ev9k.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>1972-05-01</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>prof.hashimaldrraji@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>2017-04-26</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>نظم وحضارة اسلامية</t>
         </is>
       </c>
@@ -2531,55 +2423,51 @@
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>عباس عودة شنيور</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Abbas auda shniur</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/phd1g06kuim5_y2.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1964-08-15</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>abas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>2017-06-07</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>النقد الحديث</t>
         </is>
       </c>
@@ -2613,55 +2501,51 @@
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>سلام ناجي باقر </t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>salam naji baqir</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmkxgty247qc65u.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>1973-06-01</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>salamnaji@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
           <t>2017-06-11</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>علوم تربوية</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>المناهج وطرائق التدريس</t>
         </is>
       </c>
@@ -2695,55 +2579,51 @@
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>عادل مانع داخل</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Adel Mana&amp;#39; Dakhil</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/0fzyrb2v6x57gqs.png</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1974-01-03</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Dr.adelmanaa@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
           <t>2017-07-03</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>الكترونيات قدرة</t>
         </is>
       </c>
@@ -2777,55 +2657,51 @@
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>محمد كاظم علي </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>ali mohamed kadhim</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5kyxn9ou4qrsv_f.jpg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>1969-07-19</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>dr.mohamedalsaad@gmail.com</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>2017-09-13</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>فنون مسرحية</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t> أخراج مسرحي</t>
         </is>
       </c>
@@ -2859,55 +2735,51 @@
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>جبار عباس نعمة </t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Jabbar Abbas Neamah</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/photos/jhb8uvmec6pxiy7.png</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>1961-01-30</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
           <t>jabbar88@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
           <t>2017-10-12</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>اللغة العربية وآدابها </t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>الأدب الجاهلي </t>
         </is>
       </c>
@@ -2941,55 +2813,51 @@
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>رحيم حلو علي </t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>raheem hilo ali</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/0p4nmz79_b23qj8.jpeg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1973-01-01</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>d.raheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
           <t>2017-10-15</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>علم النفس الرياضي</t>
         </is>
       </c>
@@ -3023,55 +2891,51 @@
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>عبد الباسط محسن عيال </t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Abdulbased  mohsen aeal</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/luf8xaozt9ch2m0.jpeg</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>1970-12-01</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>abd@gmail.com</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
           <t>2017-11-04</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>رياضيات </t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>معادلات تفاضلية </t>
         </is>
       </c>
@@ -3101,55 +2965,51 @@
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>احمد كاظم محمد </t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Ahmed Kadhim </t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/ztwi1v5nrbysf27.jpg</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>1974-02-01</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
           <t>dr.ahmed_alshara@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
           <t>2017-12-24</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Mechanical Engineering الهندسة الميكانيكية </t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>Thermal Mechanics الحراريات</t>
         </is>
       </c>
@@ -3183,55 +3043,51 @@
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>حسنين ضياء نوري علي </t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Hasanen Thiaa Nori</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/i6pg10tw_l3y9ev.jpg</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>1977-09-28</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
           <t>hassanin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
           <t>2018-01-02</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>قانون خاص</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>قانون مدني</t>
         </is>
       </c>
@@ -3265,55 +3121,51 @@
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>رحيم حسين موسى </t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Rahem Husain Mousa</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/zk94t_ej1b3uco7.jpg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>1978-09-04</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
           <t>daldaraji@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
           <t>2018-01-14</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>القانون العام </t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>القانون الدستوري </t>
         </is>
       </c>
@@ -3339,63 +3191,59 @@
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>رشا عبد الحسين صاحب عبد الحسن</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t> Rasha Abdel Hussein Sahib Abdel Hassan</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>uploads/files/p15khyl3iq2bx69.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>1982-03-29</t>
+          <t>1986-03-29</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>rasha.a.sahib@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
           <t>2018-03-06</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
           <t>مناهج و طرائق تدريس العلوم</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>مناهج و طرائق تدريس الفيزياء</t>
         </is>
       </c>
@@ -3429,55 +3277,51 @@
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>عبد الكريم لازم بهير </t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>abed alkareem lazim bahir</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/fga5lsb6ozj34hr.jpg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>1959-06-01</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>abdulkareem.lazim@yahoo.com</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
           <t>2018-07-17</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>علم اللغة </t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>علم اللغة التداولي</t>
         </is>
       </c>
@@ -3511,55 +3355,51 @@
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>سعيد غني نوري </t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>saeed Cheni Noori </t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/67bxr0mwekq5ynz.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>1972-05-07</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>ghani.saeid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
           <t>2018-09-08</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t> تربية بدنية وعلوم رياضة </t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
           <t>علم النفس نظريات التعلم والسلوك </t>
         </is>
       </c>
@@ -3593,55 +3433,51 @@
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>رنا صبيح عبود </t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>rana sabeeh abbood</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>uploads/files/50pwm3hojykgi9v.jpeg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1979-07-07</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>rana19792015@gmail.com</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>2018-10-06</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>رياضيات تطبيقية </t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>احصاء </t>
         </is>
       </c>
@@ -3675,55 +3511,51 @@
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>غفران محمد عزيز </t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>ghufran Muhammed Aziz </t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>uploads/files/4tf7igr5bdo6ajh.jpg</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>1986-01-26</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>qiur_analdaavui@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
           <t>2018-11-05</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>تاريخ</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>تاريخ اسلامي</t>
         </is>
       </c>
@@ -3757,5084 +3589,5156 @@
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>قيصر علي كريدي </t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Qayssar Ali Kraidi </t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/_8kzar7vs24hq5u.jpg</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>1974-04-03</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>caesar.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
           <t>2019-03-12</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>طب بيطري</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>فايروسات</t>
         </is>
       </c>
       <c r="M45" s="1" t="inlineStr">
         <is>
           <t>Epidemiological survey of hydropericardium syndrome in middle area of Iraq </t>
         </is>
       </c>
       <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Molecular study of hemagglutinin and neuraminidase genes of avian influenza subtype H9N2 isolated from broilers in South of Iraq </t>
         </is>
       </c>
       <c r="O45" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="P45" s="1" t="inlineStr">
         <is>
           <t>كلية التمريض</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>258</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>همسة رشيد محي</t>
+          <t>عمر ناطق يحيى</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>hamsa rasheed mohi</t>
+          <t>Omar Natiq Yahya</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/esaiwu98c1hdjmq.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmoz65n0e3_g1f7.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>1979-04-02</t>
+          <t>1981-01-03</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>07719915696</t>
+          <t>07701821686</t>
         </is>
       </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>A125@uomisan.edu.iq</t>
+          <t>omar_natik@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
-          <t>2019-05-01</t>
+          <t>2019-03-31</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة</t>
+          <t>القانون التجاري</t>
         </is>
       </c>
       <c r="M46" s="1" t="inlineStr">
         <is>
-          <t>  اثر استراتيجية التدريس التبادلي في تنمية مهارات الفهم القراءي لدى طالبات الرابع الاعدادي  </t>
-[...2 lines deleted...]
-      <c r="N46" s="1"/>
+          <t> الالية القانونية لعمل سوق الاوراق المالية عبر شركات الوساطة </t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>رهن الاوراق المالية في القانون العراقي </t>
+        </is>
+      </c>
       <c r="O46" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P46" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>319</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>سعدون صالح مطر</t>
+          <t>همسة رشيد محي</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>Sadoon Salih Muttar</t>
+          <t>hamsa rasheed mohi</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7mug6jp89w13dcl.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/esaiwu98c1hdjmq.jpg</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>1662-08-05</t>
+          <t>1979-04-02</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
-          <t>saadoon_salih@uomisan.edu.iq</t>
+          <t>A125@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
-          <t>2019-08-04</t>
+          <t>2019-05-01</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
-          <t>لغه انكليزيه</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
-          <t>General Teaching Methods</t>
+          <t>مناهج وطرائق تدريس عامة</t>
         </is>
       </c>
       <c r="M47" s="1" t="inlineStr">
         <is>
-          <t>Evaluating  the professional Teaching Methods of evening versus  Morning teacher training institutes</t>
-[...6 lines deleted...]
-      </c>
+          <t>  اثر استراتيجية التدريس التبادلي في تنمية مهارات الفهم القراءي لدى طالبات الرابع الاعدادي  </t>
+        </is>
+      </c>
+      <c r="N47" s="1"/>
       <c r="O47" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P47" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>684</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>محمد جبار جاسم </t>
+          <t>سعدون صالح مطر</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>Mohammad Jabbar Jasim</t>
+          <t>Sadoon Salih Muttar</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/3b6cegz8yhmuxl7.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7mug6jp89w13dcl.jpg</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>1969-03-03</t>
+          <t>1662-08-05</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
-          <t>ahmednarjes345@gmail.com</t>
+          <t>saadoon_salih@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
-          <t>2019-08-25</t>
+          <t>2019-08-04</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
-          <t>الشريعة والعلوم الاسلامية</t>
+          <t>لغه انكليزيه</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
-          <t>علوم الحديث</t>
+          <t>General Teaching Methods</t>
         </is>
       </c>
       <c r="M48" s="1" t="inlineStr">
         <is>
-          <t>اية الانقلاب على الاعقاب (دراسة وتحليل)</t>
+          <t>Evaluating  the professional Teaching Methods of evening versus  Morning teacher training institutes</t>
         </is>
       </c>
       <c r="N48" s="1" t="inlineStr">
         <is>
-          <t>روايات العرض على الكتاب (دراسة موضوعية)</t>
+          <t>Designing a Proposed Educational Content to the General Teaching Methods Subject According to the Structural Thinking to the Students of Colleges of Basic Education</t>
         </is>
       </c>
       <c r="O48" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P48" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>76</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>فاطمة رحيم عبد الحسن </t>
+          <t>محمد جبار جاسم </t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>Fatima Rahim Abdulhussein </t>
+          <t>Mohammad Jabbar Jasim</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_iz613lmnx2ursb.jpg</t>
+          <t>uploads/files/3b6cegz8yhmuxl7.jpg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>1970-02-20</t>
+          <t>1969-03-03</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
-          <t>f.iq777@yahoo.com</t>
+          <t>ahmednarjes345@gmail.com</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
-          <t>2019-09-04</t>
+          <t>2019-08-25</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
-          <t>لغة انكليزية</t>
+          <t>الشريعة والعلوم الاسلامية</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس لغة انكليزية</t>
+          <t>علوم الحديث</t>
         </is>
       </c>
       <c r="M49" s="1" t="inlineStr">
         <is>
-          <t> ASSESSMENT OF TECHNIQUES USED IN  TEACHING LITERARY READER  AT PREPARATORY SCHOOLS</t>
+          <t>اية الانقلاب على الاعقاب (دراسة وتحليل)</t>
         </is>
       </c>
       <c r="N49" s="1" t="inlineStr">
         <is>
-          <t>The Effect of  Autonomous Learning Programme on EFL College Students&amp;#39; Performance in Writing</t>
+          <t>روايات العرض على الكتاب (دراسة موضوعية)</t>
         </is>
       </c>
       <c r="O49" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P49" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>693</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>حسين عبدالحسن مويح </t>
+          <t>فاطمة رحيم عبد الحسن </t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>Hussein Abdul Hassan Muwaih</t>
+          <t>Fatima Rahim Abdulhussein </t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/rqy6k7vpmt3z95d.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_iz613lmnx2ursb.jpg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>1976-07-01</t>
+          <t>1970-02-20</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>husseinallame@yahoo.com</t>
+          <t>f.iq777@yahoo.com</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
-          <t>2019-10-23</t>
+          <t>2019-09-04</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية </t>
+          <t>لغة انكليزية</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
-          <t>دراسات دولية </t>
+          <t>طرائق تدريس لغة انكليزية</t>
         </is>
       </c>
       <c r="M50" s="1" t="inlineStr">
         <is>
-          <t>تداعيات العولمة وسبل مواجهتها عربياً </t>
+          <t> ASSESSMENT OF TECHNIQUES USED IN  TEACHING LITERARY READER  AT PREPARATORY SCHOOLS</t>
         </is>
       </c>
       <c r="N50" s="1" t="inlineStr">
         <is>
-          <t>  Regional Players Influences in the Iraq - Kuwait Relations Post-Saddam Era (2003 - 2011) </t>
+          <t>The Effect of  Autonomous Learning Programme on EFL College Students&amp;#39; Performance in Writing</t>
         </is>
       </c>
       <c r="O50" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P50" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>159</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>ماجد رحيمه جبر </t>
+          <t>حسين عبدالحسن مويح </t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>majid raheema jabir</t>
+          <t>Hussein Abdul Hassan Muwaih</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kgp3wt4ihjfb1a9.png</t>
+          <t>uploads/files/rqy6k7vpmt3z95d.jpg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>1968-01-07</t>
+          <t>1976-07-01</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>dr.mrjalhlfi@yahoo.com</t>
+          <t>husseinallame@yahoo.com</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
-          <t>2019-10-29</t>
+          <t>2019-10-23</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
-          <t>علم النفس العام </t>
+          <t>العلوم السياسية </t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
-          <t>الصحة النفسية</t>
+          <t>دراسات دولية </t>
         </is>
       </c>
       <c r="M51" s="1" t="inlineStr">
         <is>
-          <t>١- التماسك الاجتماعي لدى المواطن العراقي في المؤسسات الاجتماعية المتعددة </t>
+          <t>تداعيات العولمة وسبل مواجهتها عربياً </t>
         </is>
       </c>
       <c r="N51" s="1" t="inlineStr">
         <is>
-          <t>القبول / الرفض الوالدي وعلاقته بشخصية أبنائهم التسلطية وسلوكهم اللا اجتماعي  </t>
+          <t>  Regional Players Influences in the Iraq - Kuwait Relations Post-Saddam Era (2003 - 2011) </t>
         </is>
       </c>
       <c r="O51" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P51" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>71</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t> الاء ظافر عامر </t>
+          <t>ماجد رحيمه جبر </t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>Alaa Dhafer Amer</t>
+          <t>majid raheema jabir</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/s37wz1tjigvon6e.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/kgp3wt4ihjfb1a9.png</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>1979-01-17</t>
+          <t>1968-01-07</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
-          <t>alaa.dhafer@uomisan.edu.iq</t>
+          <t>dr.mrjalhlfi@yahoo.com</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2019-10-29</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>علم النفس العام </t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
-          <t>الادب</t>
+          <t>الصحة النفسية</t>
         </is>
       </c>
       <c r="M52" s="1" t="inlineStr">
         <is>
-          <t>دور المرأة في المسرحيات الانتقامية الماساوية في عصر النهضة </t>
+          <t>١- التماسك الاجتماعي لدى المواطن العراقي في المؤسسات الاجتماعية المتعددة </t>
         </is>
       </c>
       <c r="N52" s="1" t="inlineStr">
         <is>
-          <t>هوية السكان الاصليين بين التهميش والاستراد في مسرحيات مختارة من اميركا وكندا واستراليا</t>
+          <t>القبول / الرفض الوالدي وعلاقته بشخصية أبنائهم التسلطية وسلوكهم اللا اجتماعي  </t>
         </is>
       </c>
       <c r="O52" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P52" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>حيدر سعدون قاسم</t>
+          <t> الاء ظافر عامر </t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>HAIDER SAADOON QASIM                 </t>
+          <t>Alaa Dhafer Amer</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/g9hwvu165otkj37.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/s37wz1tjigvon6e.jpeg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>1972-10-19</t>
+          <t>1979-01-17</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>haider.mcm@uomisan.edu.iq</t>
+          <t>alaa.dhafer@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
-          <t>2020-04-25</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
-          <t>الطب الباطني</t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
-          <t>الطب الباطني/الاورام</t>
+          <t>الادب</t>
         </is>
       </c>
       <c r="M53" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>دور المرأة في المسرحيات الانتقامية الماساوية في عصر النهضة </t>
         </is>
       </c>
       <c r="N53" s="1" t="inlineStr">
         <is>
-          <t>THESIS IN CLOTTING ABNORMALITES IN CHRONIC LIVER DISEASE</t>
+          <t>هوية السكان الاصليين بين التهميش والاستراد في مسرحيات مختارة من اميركا وكندا واستراليا</t>
         </is>
       </c>
       <c r="O53" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P53" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>626</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t> رضا علوان حسن رضا</t>
+          <t>حيدر سعدون قاسم</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t> Redha Alwan Hasan Redha</t>
+          <t>HAIDER SAADOON QASIM                 </t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/joiql96tzgc_0yh.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/g9hwvu165otkj37.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>1968-07-01</t>
+          <t>1972-10-19</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
-          <t>redhapharma.mcm@uomisan.edu.iq</t>
+          <t>haider.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
-          <t>2020-05-10</t>
+          <t>2020-04-25</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة عامة</t>
+          <t>الطب الباطني</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>الطب الباطني</t>
+          <t>الطب الباطني/الاورام</t>
         </is>
       </c>
       <c r="M54" s="1" t="inlineStr">
         <is>
-          <t>مرحبا</t>
+          <t>0</t>
         </is>
       </c>
       <c r="N54" s="1" t="inlineStr">
         <is>
-          <t> Bone marrow involvement in non-Hodgkin&amp;#39;s lymphoma</t>
+          <t>THESIS IN CLOTTING ABNORMALITES IN CHRONIC LIVER DISEASE</t>
         </is>
       </c>
       <c r="O54" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P54" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>197</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>زاهد سعدون عزيز </t>
+          <t> رضا علوان حسن رضا</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>Zahid Sa&amp;#39;doon Aziz</t>
+          <t> Redha Alwan Hasan Redha</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/t9yh1gi8qzx_7jn.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/joiql96tzgc_0yh.jpg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>1974-11-21</t>
+          <t>1968-07-01</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
-          <t>dr.aziz_zoonobiology@uomisan.edu.iq</t>
+          <t>redhapharma.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
-          <t>2020-05-13</t>
+          <t>2020-05-10</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
-          <t>احياء مجهرية /بكتريا مرضية</t>
+          <t>الطب الباطني</t>
         </is>
       </c>
       <c r="M55" s="1" t="inlineStr">
         <is>
-          <t> دراسة الاستجابة المناعية الناتجة عن تمنيع خنازير غينيا بالذوفان والمستضدات المستخلصة من عصيات الجمرة الخبيثة غير الضارية واللقاح المحلي</t>
+          <t>مرحبا</t>
         </is>
       </c>
       <c r="N55" s="1" t="inlineStr">
         <is>
-          <t>Study of Some Antibiotic Resistance Genes in Klebsiella Isolates</t>
+          <t> Bone marrow involvement in non-Hodgkin&amp;#39;s lymphoma</t>
         </is>
       </c>
       <c r="O55" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P55" s="1" t="inlineStr">
         <is>
-          <t>كلية العلوم</t>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>411</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>هاشم حنين كريم</t>
+          <t>زاهد سعدون عزيز </t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>Hashim Haneen Kareem</t>
+          <t>Zahid Sa&amp;#39;doon Aziz</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ghbowk4j67s0_m.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/t9yh1gi8qzx_7jn.jpg</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>1978-04-17</t>
+          <t>1974-11-21</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>hashim.hanin@uomisan.edu.iq</t>
+          <t>dr.aziz_zoonobiology@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
-          <t>2020-06-02</t>
+          <t>2020-05-13</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
-          <t>علوم التربة والموارد المائية</t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
-          <t>كيمياء ومعادن التربة</t>
+          <t>احياء مجهرية /بكتريا مرضية</t>
         </is>
       </c>
       <c r="M56" s="1" t="inlineStr">
         <is>
-          <t>تأثير اكاسيد الحرة في كمية الشحنات الموجبة والسالبة لمعادن الطين</t>
+          <t> دراسة الاستجابة المناعية الناتجة عن تمنيع خنازير غينيا بالذوفان والمستضدات المستخلصة من عصيات الجمرة الخبيثة غير الضارية واللقاح المحلي</t>
         </is>
       </c>
       <c r="N56" s="1" t="inlineStr">
         <is>
-          <t>تأثير نوع الغطاء النباتي في تجوية معادن المايكا لبعض ترب غابات شمال العراق</t>
+          <t>Study of Some Antibiotic Resistance Genes in Klebsiella Isolates</t>
         </is>
       </c>
       <c r="O56" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P56" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>146</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>وسن ابراهيم منصور </t>
+          <t>هاشم حنين كريم</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>Wassan ibrahim mansour</t>
+          <t>Hashim Haneen Kareem</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/pkj0h5s4n19fqla.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ghbowk4j67s0_m.jpg</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>1974-03-10</t>
+          <t>1978-04-17</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>wassan_ebrahim@uomisan.edu.iq</t>
+          <t>hashim.hanin@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
-          <t>2020-06-08</t>
+          <t>2020-06-02</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيكية</t>
+          <t>علوم التربة والموارد المائية</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك تطبيقي</t>
+          <t>كيمياء ومعادن التربة</t>
         </is>
       </c>
       <c r="M57" s="1" t="inlineStr">
         <is>
-          <t>تحليل الاهتزاز لعمودين دوارين متداخلين بطريقة دمج فروقات العناصر والمصفوفات الانتقالية</t>
+          <t>تأثير اكاسيد الحرة في كمية الشحنات الموجبة والسالبة لمعادن الطين</t>
         </is>
       </c>
       <c r="N57" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>تأثير نوع الغطاء النباتي في تجوية معادن المايكا لبعض ترب غابات شمال العراق</t>
         </is>
       </c>
       <c r="O57" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P57" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>225</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>عبدالخالق عبداليمه جعفر</t>
+          <t>وسن ابراهيم منصور </t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Abdulkhaliq Abdulyimah Jaafer</t>
+          <t>Wassan ibrahim mansour</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2_ntziy905g8joq.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/pkj0h5s4n19fqla.jpg</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>1981-11-25</t>
+          <t>1974-03-10</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="inlineStr">
         <is>
-          <t>aljabery@uomisan.edu.iq</t>
+          <t>wassan_ebrahim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
-          <t>2020-06-30</t>
+          <t>2020-06-08</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
-          <t> هندسة مدنية</t>
+          <t>هندسة ميكانيكية</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
-          <t>  هندسة انشائية (انشاءات)</t>
+          <t>ميكانيك تطبيقي</t>
         </is>
       </c>
       <c r="M58" s="1" t="inlineStr">
         <is>
-          <t>احتساب مقاومة الالتواء القصوى للعتبات الخرسانية المسلحة باستخدام الشبكات العصبية الصناعية</t>
+          <t>تحليل الاهتزاز لعمودين دوارين متداخلين بطريقة دمج فروقات العناصر والمصفوفات الانتقالية</t>
         </is>
       </c>
       <c r="N58" s="1" t="inlineStr">
         <is>
-          <t>تصرف الاعمدة الخرسانية القصيرة المقواة بالفيروسمنت</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O58" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P58" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>469</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>عباس عوده داود</t>
+          <t>عبدالخالق عبداليمه جعفر</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>Abbas Oda Dawood</t>
+          <t>Abdulkhaliq Abdulyimah Jaafer</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5p_golcvwm3rnz2.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/2_ntziy905g8joq.jpg</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>1977-03-01</t>
+          <t>1981-11-25</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="inlineStr">
         <is>
-          <t>abbasoda03@uomisan.edu.iq</t>
+          <t>aljabery@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I59" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J59" s="1" t="inlineStr">
         <is>
-          <t>2020-07-21</t>
+          <t>2020-06-30</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t> هندسة مدنية</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
-          <t>هندسة الانشاءات</t>
+          <t>  هندسة انشائية (انشاءات)</t>
         </is>
       </c>
       <c r="M59" s="1" t="inlineStr">
         <is>
-          <t>DYNAMIC ANALYSIS OF SUBMARINE PIPELINES AND FIXED OFFSHORE FRAMED STRUCTURES UNDER THE ACTION OF WAVE FORCES</t>
+          <t>احتساب مقاومة الالتواء القصوى للعتبات الخرسانية المسلحة باستخدام الشبكات العصبية الصناعية</t>
         </is>
       </c>
       <c r="N59" s="1" t="inlineStr">
         <is>
-          <t>EXPERIMENTAL AND THEORETICAL INVESTIGATIONS OF CONCRETE BURIED PIPES</t>
+          <t>تصرف الاعمدة الخرسانية القصيرة المقواة بالفيروسمنت</t>
         </is>
       </c>
       <c r="O59" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P59" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>461</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>حسن حميد محسن </t>
+          <t>عباس عوده داود</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t> Hassan Hamid Mohsen</t>
+          <t>Abbas Oda Dawood</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/07tfrkqwvsnj5al.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5p_golcvwm3rnz2.jpg</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>1961-09-07</t>
+          <t>1977-03-01</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G60" s="1"/>
       <c r="H60" s="1" t="inlineStr">
         <is>
-          <t>Hassan_hamid@uomisan.edu.iq</t>
+          <t>abbasoda03@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I60" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J60" s="1" t="inlineStr">
         <is>
-          <t>2020-09-07</t>
+          <t>2020-07-21</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
-          <t>علم الصوت </t>
+          <t>هندسة الانشاءات</t>
         </is>
       </c>
       <c r="M60" s="1" t="inlineStr">
         <is>
-          <t>البناء الرباعي في حماسة ابي تمام دراسة صرفية دلالية </t>
+          <t>DYNAMIC ANALYSIS OF SUBMARINE PIPELINES AND FIXED OFFSHORE FRAMED STRUCTURES UNDER THE ACTION OF WAVE FORCES</t>
         </is>
       </c>
       <c r="N60" s="1" t="inlineStr">
         <is>
-          <t>كتاب المستنير في القراءات العشر لابن سوار البغدادي ( ت ٤٩٦ هـ) دراسة صوتية في ضوء علم الصوت الحديث </t>
+          <t>EXPERIMENTAL AND THEORETICAL INVESTIGATIONS OF CONCRETE BURIED PIPES</t>
         </is>
       </c>
       <c r="O60" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P60" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>88</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>أمير علي حسين</t>
+          <t>حسن حميد محسن </t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Ameer ali hussain</t>
+          <t> Hassan Hamid Mohsen</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/eykv_7f35812u0i.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/07tfrkqwvsnj5al.png</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>1975-09-06</t>
+          <t>1961-09-07</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G61" s="1"/>
       <c r="H61" s="1" t="inlineStr">
         <is>
-          <t>ameer_dr3@uomisan.edu.iq</t>
+          <t>Hassan_hamid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
-          <t>التاريخ</t>
+          <t>علم اللغة</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
-          <t>التاريخ المعاصر</t>
+          <t>علم الصوت </t>
         </is>
       </c>
       <c r="M61" s="1" t="inlineStr">
         <is>
-          <t>الخلاف الحدودي حول واحة البريمي بين المملكة العربية السعودية وسلطنة عمان وابو ظبي</t>
+          <t>البناء الرباعي في حماسة ابي تمام دراسة صرفية دلالية </t>
         </is>
       </c>
       <c r="N61" s="1" t="inlineStr">
         <is>
-          <t>سياسة المملكة العربية السعودية تجاه سوريا ١٩٤٩-١٩٥٨</t>
+          <t>كتاب المستنير في القراءات العشر لابن سوار البغدادي ( ت ٤٩٦ هـ) دراسة صوتية في ضوء علم الصوت الحديث </t>
         </is>
       </c>
       <c r="O61" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P61" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>آيات محمد جبر </t>
+          <t>أمير علي حسين</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>Ayat Muhammad Jabr</t>
+          <t>Ameer ali hussain</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qpn1u8sjb43folr.jpg</t>
+          <t>uploads/files/eykv_7f35812u0i.jpeg</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>1976-05-15</t>
+          <t>1975-09-06</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G62" s="1"/>
       <c r="H62" s="1" t="inlineStr">
         <is>
-          <t>mr.ayat@uomisan.edu.iq</t>
+          <t>ameer_dr3@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I62" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J62" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>التاريخ</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>التاريخ المعاصر</t>
         </is>
       </c>
       <c r="M62" s="1" t="inlineStr">
         <is>
-          <t>اثر استخدام انموذج العرض الماشرفي تحصيل طالبات الصف الثاني متوسط في الرياضيات</t>
+          <t>الخلاف الحدودي حول واحة البريمي بين المملكة العربية السعودية وسلطنة عمان وابو ظبي</t>
         </is>
       </c>
       <c r="N62" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>سياسة المملكة العربية السعودية تجاه سوريا ١٩٤٩-١٩٥٨</t>
         </is>
       </c>
       <c r="O62" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P62" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>عماد جغيم عويد </t>
+          <t>آيات محمد جبر </t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>emad jghem Awead</t>
+          <t>Ayat Muhammad Jabr</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_e1oc0mrvh3a2g5.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qpn1u8sjb43folr.jpg</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>1976-07-01</t>
+          <t>1976-05-15</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G63" s="1"/>
       <c r="H63" s="1" t="inlineStr">
         <is>
-          <t>emud2018.gg@uomisan.edu.iq</t>
+          <t>mr.ayat@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية وآدابها </t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
-          <t>الأدب العباسي</t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M63" s="1" t="inlineStr">
         <is>
-          <t>شعر شهاب الدين الموسوي دراسة فنية </t>
+          <t>اثر استخدام انموذج العرض الماشرفي تحصيل طالبات الصف الثاني متوسط في الرياضيات</t>
         </is>
       </c>
       <c r="N63" s="1" t="inlineStr">
         <is>
-          <t>عراقيات الأبيوردي دراسة تحليلية </t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O63" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P63" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>86</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>علي عبد الحسين حداد</t>
+          <t>عماد جغيم عويد </t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>Ali Abdul Hussein Haddad</t>
+          <t>emad jghem Awead</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/zoalwhgmqn57bxj.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/_e1oc0mrvh3a2g5.png</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>1977-07-07</t>
+          <t>1976-07-01</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G64" s="1"/>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>dr_ali_hdad@uomisan.edu.iq</t>
+          <t>emud2018.gg@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I64" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J64" s="1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
-          <t>الأدب العربي </t>
+          <t>اللغة العربية وآدابها </t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
-          <t>العروض والنقد </t>
+          <t>الأدب العباسي</t>
         </is>
       </c>
       <c r="M64" s="1" t="inlineStr">
         <is>
-          <t>البنية الإيقاعية في شعر أبي نواس </t>
+          <t>شعر شهاب الدين الموسوي دراسة فنية </t>
         </is>
       </c>
       <c r="N64" s="1" t="inlineStr">
         <is>
-          <t>النقد العروضي عند العرب حتى نهاية القرن السابع الهجري </t>
+          <t>عراقيات الأبيوردي دراسة تحليلية </t>
         </is>
       </c>
       <c r="O64" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P64" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>91</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>مرتضى شنشول ساهي حمود </t>
+          <t>علي عبد الحسين حداد</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>Murtadha Shanshul Sahi Hammoud</t>
+          <t>Ali Abdul Hussein Haddad</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y0p79meg15q3ozb.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/zoalwhgmqn57bxj.png</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>1980-07-29</t>
+          <t>1977-07-07</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G65" s="1"/>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>polt21@uomisan.edu.iq</t>
+          <t>dr_ali_hdad@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I65" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J65" s="1" t="inlineStr">
         <is>
-          <t>2020-09-15</t>
+          <t>2020-09-07</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
-          <t>علوم سياسية</t>
+          <t>الأدب العربي </t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
-          <t>الفكر السياسي</t>
+          <t>العروض والنقد </t>
         </is>
       </c>
       <c r="M65" s="1" t="inlineStr">
         <is>
-          <t>الموقف من التعددية الحزبية في الفكر السياسي الإسلامي المعاصر</t>
+          <t>البنية الإيقاعية في شعر أبي نواس </t>
         </is>
       </c>
       <c r="N65" s="1" t="inlineStr">
         <is>
-          <t>رؤية التيارات العلمانية العربية للأطروحات السياسية للتيارات الأسلامية المعاصرة</t>
+          <t>النقد العروضي عند العرب حتى نهاية القرن السابع الهجري </t>
         </is>
       </c>
       <c r="O65" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P65" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>163</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>غسان مهدي داغر </t>
+          <t>مرتضى شنشول ساهي حمود </t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>Ghassan Mahdi  Daghir</t>
+          <t>Murtadha Shanshul Sahi Hammoud</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/1fso3zgyntupwjb.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y0p79meg15q3ozb.jpg</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>1965-02-09</t>
+          <t>1980-07-29</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G66" s="1"/>
       <c r="H66" s="1" t="inlineStr">
         <is>
-          <t>daghirg@uomisan.edu.iq</t>
+          <t>polt21@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
-          <t>2020-10-04</t>
+          <t>2020-09-15</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
-          <t>وقاية نبات</t>
+          <t>علوم سياسية</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>امراض نبات</t>
+          <t>الفكر السياسي</t>
         </is>
       </c>
       <c r="M66" s="1" t="inlineStr">
         <is>
-          <t>دراسة تشخيصية لمرض التقرح والذبول البكتيري المتسبب عن cornybacterium michiganense (e.f.smith) jensen على الطماطم</t>
+          <t>الموقف من التعددية الحزبية في الفكر السياسي الإسلامي المعاصر</t>
         </is>
       </c>
       <c r="N66" s="1" t="inlineStr">
         <is>
-          <t>تأثير مستخلصات بعض النباتات والبسترة الشمسية بالفطر Macrophomina phaseolina (Tassi) Goid</t>
+          <t>رؤية التيارات العلمانية العربية للأطروحات السياسية للتيارات الأسلامية المعاصرة</t>
         </is>
       </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P66" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>174</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>محمد عرب </t>
+          <t>غسان مهدي داغر </t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>mohammed Arab</t>
+          <t>Ghassan Mahdi  Daghir</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/zy1f3qdl_krwno5.jpg</t>
+          <t>uploads/photos/1fso3zgyntupwjb.jpg</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>1971-09-11</t>
+          <t>1965-02-09</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G67" s="1"/>
       <c r="H67" s="1" t="inlineStr">
         <is>
-          <t>dr.almusawi2012@gmail.com</t>
+          <t>daghirg@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
-          <t>2020-11-04</t>
+          <t>2020-10-04</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
-          <t>Geography</t>
+          <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>urban geography</t>
+          <t>امراض نبات</t>
         </is>
       </c>
       <c r="M67" s="1" t="inlineStr">
         <is>
-          <t>الوظيفة الصحية</t>
+          <t>دراسة تشخيصية لمرض التقرح والذبول البكتيري المتسبب عن cornybacterium michiganense (e.f.smith) jensen على الطماطم</t>
         </is>
       </c>
       <c r="N67" s="1" t="inlineStr">
         <is>
-          <t>التركيب الوظيفي لمدينة صبراتة</t>
+          <t>تأثير مستخلصات بعض النباتات والبسترة الشمسية بالفطر Macrophomina phaseolina (Tassi) Goid</t>
         </is>
       </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P67" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>215</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>محمد عبد الرضا كريم</t>
+          <t>محمد عرب </t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>mohammed abdulrada kareem</t>
+          <t>mohammed Arab</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qkbzye8_1m5cxsj.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/zy1f3qdl_krwno5.jpg</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>2022-06-06</t>
+          <t>1971-09-11</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G68" s="1"/>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>D.Altipd@uomisan.edu.iq</t>
+          <t>dr.almusawi2012@gmail.com</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
-          <t>2020-11-11</t>
+          <t>2020-11-04</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
-          <t>التعلم الحركي</t>
+          <t>Geography</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
-          <t>التعلم الحركي</t>
+          <t>urban geography</t>
         </is>
       </c>
       <c r="M68" s="1" t="inlineStr">
         <is>
-          <t> تاثير استخدام اسلوبي التمرين المكثف والمتوزع في سرعة تعلم بعض المهارات الاساسيه بكرة اليد</t>
+          <t>الوظيفة الصحية</t>
         </is>
       </c>
       <c r="N68" s="1" t="inlineStr">
         <is>
-          <t>تأثير سرعة الاستجابة الحركية في تعلم بعض المهارات الدفاعية الفردية والاحتفاظ بها وأداء التصرف الحركي ضمن حدود التشكيلات الدفاعية للمنطقة بكرة اليد</t>
+          <t>التركيب الوظيفي لمدينة صبراتة</t>
         </is>
       </c>
       <c r="O68" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P68" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>661</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>صلاح مهدي عريبي </t>
+          <t>محمد عبد الرضا كريم</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>Salah Mahdi Oribi</t>
+          <t>mohammed abdulrada kareem</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ui024qjmdfko7ls.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qkbzye8_1m5cxsj.jpeg</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>1967-07-05</t>
+          <t>2022-06-06</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G69" s="1"/>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>salahmah944@gmail.com</t>
+          <t>D.Altipd@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I69" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
-          <t>2020-11-21</t>
+          <t>2020-11-11</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
-          <t>الجغرافية البشرية </t>
+          <t>التعلم الحركي</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
-          <t>جغرافية المدن</t>
+          <t>التعلم الحركي</t>
         </is>
       </c>
       <c r="M69" s="1" t="inlineStr">
         <is>
-          <t>تقييم مشاريع الري في محافظة البصرة </t>
+          <t> تاثير استخدام اسلوبي التمرين المكثف والمتوزع في سرعة تعلم بعض المهارات الاساسيه بكرة اليد</t>
         </is>
       </c>
       <c r="N69" s="1" t="inlineStr">
         <is>
-          <t>استعمالات الارض لاغراض النقل في مدينة العمارة </t>
+          <t>تأثير سرعة الاستجابة الحركية في تعلم بعض المهارات الدفاعية الفردية والاحتفاظ بها وأداء التصرف الحركي ضمن حدود التشكيلات الدفاعية للمنطقة بكرة اليد</t>
         </is>
       </c>
       <c r="O69" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P69" s="1" t="inlineStr">
         <is>
-          <t>الرئاسة</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>49</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>عبد الرحيم حنون عطية </t>
+          <t>صلاح مهدي عريبي </t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>AbdulRahim Hanoun Attia</t>
+          <t>Salah Mahdi Oribi</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qu5nsk9pi_zjxov.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ui024qjmdfko7ls.png</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>1969-06-05</t>
+          <t>1967-07-05</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G70" s="1"/>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>abdulrahimatia@yahoo.com</t>
+          <t>salahmah944@gmail.com</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J70" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
-          <t>الاثار</t>
+          <t>الجغرافية البشرية </t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
-          <t>ترميم وصيانة الآثار </t>
+          <t>جغرافية المدن</t>
         </is>
       </c>
       <c r="M70" s="1" t="inlineStr">
         <is>
-          <t>صيانة وترميم الابنية الاثرية والتراثية . دراسة تطبيقية في مدينة ايلة الاسلامية </t>
+          <t>تقييم مشاريع الري في محافظة البصرة </t>
         </is>
       </c>
       <c r="N70" s="1" t="inlineStr">
         <is>
-          <t>تقنية النانو وتطبيقاتها في علاج وصيانة الطوب اللبن المستخدم في تشييد الابنيةالاثرية .دراسة تطبيقية على بعض النماذج المختارةمن جنوب العراق</t>
+          <t>استعمالات الارض لاغراض النقل في مدينة العمارة </t>
         </is>
       </c>
       <c r="O70" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>14</t>
         </is>
       </c>
       <c r="P70" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>يوسف طه حسين القريشي </t>
+          <t>عبد الرحيم حنون عطية </t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>Yousif Taha Hussein Al-Quraishi</t>
+          <t>AbdulRahim Hanoun Attia</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vcghqre52y8w7b_.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/qu5nsk9pi_zjxov.jpg</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
+          <t>1969-06-05</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>abdulrahimatia@yahoo.com</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t>استاذ</t>
+        </is>
+      </c>
+      <c r="J71" s="1" t="inlineStr">
+        <is>
           <t>2020-11-21</t>
         </is>
       </c>
-      <c r="F71" s="1" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الحديث والمعاصر</t>
+          <t>الاثار</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
-          <t>التاريخ الاوربي الحديث والمعاصر </t>
+          <t>ترميم وصيانة الآثار </t>
         </is>
       </c>
       <c r="M71" s="1" t="inlineStr">
         <is>
-          <t>العلاقات السياسية البريطانية - السوفييتية ١٩٤١-١٩٤٥</t>
+          <t>صيانة وترميم الابنية الاثرية والتراثية . دراسة تطبيقية في مدينة ايلة الاسلامية </t>
         </is>
       </c>
       <c r="N71" s="1" t="inlineStr">
         <is>
-          <t>بريطانيا وايرلندا الحرة دراسة في العلاقات السياسية ١٩٣٩-١٩٤٥</t>
+          <t>تقنية النانو وتطبيقاتها في علاج وصيانة الطوب اللبن المستخدم في تشييد الابنيةالاثرية .دراسة تطبيقية على بعض النماذج المختارةمن جنوب العراق</t>
         </is>
       </c>
       <c r="O71" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P71" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>نعمة ساهي حسن </t>
+          <t>يوسف طه حسين القريشي </t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>nehme hasn sahey</t>
+          <t>Yousif Taha Hussein Al-Quraishi</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/fa53dbew6v4m07c.png</t>
+          <t>uploads/photos/vcghqre52y8w7b_.jpg</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="inlineStr">
         <is>
-          <t>dnmhalmwswy@gmeil.com</t>
+          <t>yth973973@gmail.com</t>
         </is>
       </c>
       <c r="I72" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
-          <t>تاريخ اسلامي</t>
+          <t>التاريخ الحديث والمعاصر</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
-          <t>فكر أسلامي عباسي + عقيدة</t>
+          <t>التاريخ الاوربي الحديث والمعاصر </t>
         </is>
       </c>
       <c r="M72" s="1" t="inlineStr">
         <is>
-          <t>الأحوال  الأجتماعية والإقتصادية في العراق من خلال  مؤلفات القاضي التنوخي </t>
+          <t>العلاقات السياسية البريطانية - السوفييتية ١٩٤١-١٩٤٥</t>
         </is>
       </c>
       <c r="N72" s="1" t="inlineStr">
         <is>
-          <t>التشيع في البصرة </t>
+          <t>بريطانيا وايرلندا الحرة دراسة في العلاقات السياسية ١٩٣٩-١٩٤٥</t>
         </is>
       </c>
       <c r="O72" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P72" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>صالح محمد حاتم </t>
+          <t>نعمة ساهي حسن </t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>Saleh Mohammed Hatem</t>
+          <t>nehme hasn sahey</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2edcm31xpw4_nzh.png</t>
+          <t>uploads/files/juolt7dv3qmy0g4.jpeg</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="inlineStr">
         <is>
-          <t>qiur_analdaavui@uomisan.edu.iq</t>
+          <t>dnmhalmwswy@gmeil.com</t>
         </is>
       </c>
       <c r="I73" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
           <t>2020-11-21</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر</t>
+          <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
-          <t>تاريخ عراق معاصر </t>
+          <t>فكر أسلامي عباسي + عقيدة</t>
         </is>
       </c>
       <c r="M73" s="1" t="inlineStr">
         <is>
-          <t>صحيفة الاستقلال في سنوات الانتداب البريطاني ١٩٢٠- ١٩٣٢</t>
+          <t>الأحوال  الأجتماعية والإقتصادية في العراق من خلال  مؤلفات القاضي التنوخي </t>
         </is>
       </c>
       <c r="N73" s="1" t="inlineStr">
         <is>
-          <t>تطور التعليم في العراق ١٩٤٥ - ١٩٨٥ </t>
+          <t>التشيع في البصرة </t>
         </is>
       </c>
       <c r="O73" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P73" s="1" t="inlineStr">
         <is>
-          <t>الرئاسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>هاشم كاظم صبيخي </t>
+          <t>صالح محمد حاتم </t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Hashem Kadhim Subaihi</t>
+          <t>Saleh Mohammed Hatem</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/0fdonm7cr95ethi.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/2edcm31xpw4_nzh.png</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>1967-11-01</t>
+          <t>2020-11-21</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="inlineStr">
         <is>
-          <t>hashimaa1967@gmail.com</t>
+          <t>qiur_analdaavui@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
-          <t>2020-11-22</t>
+          <t>2020-11-21</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
-          <t>جغرافية بشريه</t>
+          <t>تاريخ حديث ومعاصر</t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
-          <t>جغرافيه سياسيه</t>
+          <t>تاريخ عراق معاصر </t>
         </is>
       </c>
       <c r="M74" s="1" t="inlineStr">
         <is>
-          <t>التغلغل الاسرائيلي في افريقيا بعد مايسمى بعملية السلام</t>
+          <t>صحيفة الاستقلال في سنوات الانتداب البريطاني ١٩٢٠- ١٩٣٢</t>
         </is>
       </c>
       <c r="N74" s="1" t="inlineStr">
         <is>
-          <t>التحليل المكاني للصراع  الديموغرافي في فلسطين</t>
+          <t>تطور التعليم في العراق ١٩٤٥ - ١٩٨٥ </t>
         </is>
       </c>
       <c r="O74" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>14</t>
         </is>
       </c>
       <c r="P74" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>52</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>علي غليس ناهي </t>
+          <t>هاشم كاظم صبيخي </t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>Ali ghalis nahi</t>
+          <t>Hashem Kadhim Subaihi</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3f0jkeyngqadv8w.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/0fdonm7cr95ethi.png</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>1967-07-01</t>
+          <t>1967-11-01</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="inlineStr">
         <is>
-          <t>alialseady2013@uomisan.edu.iq</t>
+          <t>hashimaa1967@gmail.com</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
-          <t>2020-11-24</t>
+          <t>2020-11-22</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
-          <t>جغرافية طبيعية</t>
+          <t>جغرافية بشريه</t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
-          <t>مناخ</t>
+          <t>جغرافيه سياسيه</t>
         </is>
       </c>
       <c r="M75" s="1" t="inlineStr">
         <is>
-          <t>تحليل جغرافي لظاهرة التصحر في محافظة واسط</t>
+          <t>التغلغل الاسرائيلي في افريقيا بعد مايسمى بعملية السلام</t>
         </is>
       </c>
       <c r="N75" s="1" t="inlineStr">
         <is>
-          <t>اثر تغير المناخ في تغيير المنظومات السطحية الشمولية الموثرة على العراق خلال الفصل المطير</t>
+          <t>التحليل المكاني للصراع  الديموغرافي في فلسطين</t>
         </is>
       </c>
       <c r="O75" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P75" s="1" t="inlineStr">
         <is>
-          <t>الرئاسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>59</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>كاظم عبادي حمادي</t>
+          <t>علي غليس ناهي </t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>Kadhim Abadi Hammadi</t>
+          <t>Ali ghalis nahi</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pryd2izwxsv_qgo.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/3f0jkeyngqadv8w.png</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>1955-07-01</t>
+          <t>1967-07-01</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="inlineStr">
         <is>
-          <t>drkad955@gmail.com</t>
+          <t>alialseady2013@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I76" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J76" s="1" t="inlineStr">
         <is>
-          <t>2020-11-26</t>
+          <t>2020-11-24</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
-          <t>جغرافية اقتصادية</t>
+          <t>جغرافية طبيعية</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
-          <t>جغرافية زراعية</t>
+          <t>مناخ</t>
         </is>
       </c>
       <c r="M76" s="1" t="inlineStr">
         <is>
-          <t>تجارة العراق الخارجية غير النفطية للمدة 1075/ 1985 دراسة في جغرافية التجارة</t>
+          <t>تحليل جغرافي لظاهرة التصحر في محافظة واسط</t>
         </is>
       </c>
       <c r="N76" s="1" t="inlineStr">
         <is>
-          <t>تحليل جغرافي لمحاصيل البستنة في محافظتي البصرة وميسان</t>
+          <t>اثر تغير المناخ في تغيير المنظومات السطحية الشمولية الموثرة على العراق خلال الفصل المطير</t>
         </is>
       </c>
       <c r="O76" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>14</t>
         </is>
       </c>
       <c r="P76" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>عمار طعمه جاسم </t>
+          <t>كاظم عبادي حمادي</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>Ammar Tohme Jasim</t>
+          <t>Kadhim Abadi Hammadi</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yul9got3anvp47h.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/pryd2izwxsv_qgo.png</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>1974-05-10</t>
+          <t>1955-07-01</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="inlineStr">
         <is>
-          <t>prof.dr.ammar-alsaedi@uomisan.edu.iq</t>
+          <t>drkad955@gmail.com</t>
         </is>
       </c>
       <c r="I77" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J77" s="1" t="inlineStr">
         <is>
-          <t>2020-11-29</t>
+          <t>2020-11-26</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>جغرافية اقتصادية</t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الرياضيات</t>
+          <t>جغرافية زراعية</t>
         </is>
       </c>
       <c r="M77" s="1" t="inlineStr">
         <is>
-          <t>أثر تدريس الهندسة المجسمة باستخدام الحاسوب في تحصيل طالبات الصف الخامس العلمي وتفكيرهن الهندسي</t>
+          <t>تجارة العراق الخارجية غير النفطية للمدة 1075/ 1985 دراسة في جغرافية التجارة</t>
         </is>
       </c>
       <c r="N77" s="1" t="inlineStr">
         <is>
-          <t>تصميم تعليمي- تعلمي على وفق النظرية البنائية وأثره في تحصيل مادة الرياضيات والدافعية نحوها وتنمية مهارات التفكير الإبداعي لدى طلبة كلية التربية الأساسية</t>
+          <t>تحليل جغرافي لمحاصيل البستنة في محافظتي البصرة وميسان</t>
         </is>
       </c>
       <c r="O77" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P77" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>69</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>سالم نعمة صالح </t>
+          <t>عمار طعمه جاسم </t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>Salim Albukhaty</t>
+          <t>Ammar Tohme Jasim</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rh_tdgvnme9qzs5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yul9got3anvp47h.png</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>1976-07-01</t>
+          <t>1974-05-10</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="inlineStr">
         <is>
-          <t>albukhaty.salim@uomisan.edu.iq</t>
+          <t>prof.dr.ammar-alsaedi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I78" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J78" s="1" t="inlineStr">
         <is>
-          <t>2020-12-31</t>
+          <t>2020-11-29</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
-          <t>طب بيطري</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
-          <t>النانوبايوتكنولوجي</t>
+          <t>طرائق تدريس الرياضيات</t>
         </is>
       </c>
       <c r="M78" s="1" t="inlineStr">
         <is>
-          <t>Study of the relationship between animal products) contaminated with Campylobacter and the people of genetic blood groups A and O.                       </t>
+          <t>أثر تدريس الهندسة المجسمة باستخدام الحاسوب في تحصيل طالبات الصف الخامس العلمي وتفكيرهن الهندسي</t>
         </is>
       </c>
       <c r="N78" s="1" t="inlineStr">
         <is>
-          <t>Transfection of neural stem cells by BDNF gene using Nano carrier system.</t>
+          <t>تصميم تعليمي- تعلمي على وفق النظرية البنائية وأثره في تحصيل مادة الرياضيات والدافعية نحوها وتنمية مهارات التفكير الإبداعي لدى طلبة كلية التربية الأساسية</t>
         </is>
       </c>
       <c r="O78" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P78" s="1" t="inlineStr">
         <is>
-          <t>كلية العلوم</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>113</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>سعد فهد رسن</t>
+          <t>سالم نعمة صالح </t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>Sa&amp;#39;ad Fahad Resan</t>
+          <t>Salim Albukhaty</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/427qpyxmakhfz1u.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rh_tdgvnme9qzs5.jpg</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>2021-02-28</t>
+          <t>1976-07-01</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="inlineStr">
         <is>
-          <t>sadresan@uomisan.edu.iq</t>
+          <t>albukhaty.salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I79" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J79" s="1" t="inlineStr">
         <is>
-          <t>2021-03-11</t>
+          <t>2020-12-31</t>
         </is>
       </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
-          <t>Civil Engineering</t>
+          <t>طب بيطري</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
         <is>
-          <t>Structures</t>
+          <t>النانوبايوتكنولوجي</t>
         </is>
       </c>
       <c r="M79" s="1" t="inlineStr">
         <is>
-          <t>STRUCTURAL BEHAVIOR OF SIMPLY SUPPORTED FERROCEMENTALUMINUM COMPOSITE BEAMS</t>
+          <t>Study of the relationship between animal products) contaminated with Campylobacter and the people of genetic blood groups A and O.                       </t>
         </is>
       </c>
       <c r="N79" s="1" t="inlineStr">
         <is>
-          <t>Structural Behavior of Simply Supported Ferrocement Aluminum Composite Beams</t>
+          <t>Transfection of neural stem cells by BDNF gene using Nano carrier system.</t>
         </is>
       </c>
       <c r="O79" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P79" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>460</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>صادق زغير محيسن </t>
+          <t>سعد فهد رسن</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>Sadeq Zughair Mohesn</t>
+          <t>Sa&amp;#39;ad Fahad Resan</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wmngdl0kesr1c8j.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/427qpyxmakhfz1u.jpg</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>2021-06-30</t>
+          <t>2021-02-28</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
       <c r="H80" s="1" t="inlineStr">
         <is>
-          <t>sadij-2008@yahoo.com</t>
+          <t>sadresan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I80" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J80" s="1" t="inlineStr">
         <is>
-          <t>2021-05-07</t>
+          <t>2021-03-11</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي</t>
+          <t>Civil Engineering</t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي الخاص</t>
+          <t>Structures</t>
         </is>
       </c>
       <c r="M80" s="1" t="inlineStr">
         <is>
-          <t>القواعد ذات التطبيق المباشر في القانون الدلولي الخاص</t>
+          <t>STRUCTURAL BEHAVIOR OF SIMPLY SUPPORTED FERROCEMENTALUMINUM COMPOSITE BEAMS</t>
         </is>
       </c>
       <c r="N80" s="1" t="inlineStr">
         <is>
-          <t>تنازع القوانين في عقود نقل التكنولوجيا</t>
+          <t>Structural Behavior of Simply Supported Ferrocement Aluminum Composite Beams</t>
         </is>
       </c>
       <c r="O80" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P80" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>432</t>
+          <t>339</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>   حسين علي مهوس</t>
+          <t>صادق زغير محيسن </t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>Hussain Ali Mhouse </t>
+          <t>Sadeq Zughair Mohesn</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ol45nezw08u3_av.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wmngdl0kesr1c8j.jpg</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>1959-07-01</t>
+          <t>2021-06-30</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="inlineStr">
         <is>
-          <t>hussainsaady@uomisan.edu.iq</t>
+          <t>sadij-2008@yahoo.com</t>
         </is>
       </c>
       <c r="I81" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J81" s="1" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-05-07</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>القانون الدولي</t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
-          <t>طفيليات</t>
+          <t>القانون الدولي الخاص</t>
         </is>
       </c>
       <c r="M81" s="1" t="inlineStr">
         <is>
-          <t>دراسة لمرض العقد الجذرية المتسبب عن نيماتود Meloidogyne spp. على نبات الباذنجان في العراق</t>
+          <t>القواعد ذات التطبيق المباشر في القانون الدلولي الخاص</t>
         </is>
       </c>
       <c r="N81" s="1" t="inlineStr">
         <is>
-          <t>Epidemiological, parasitological and immunological studies of Schistosoma haematobium infection in Maisan Southern Iraq.</t>
+          <t>تنازع القوانين في عقود نقل التكنولوجيا</t>
         </is>
       </c>
       <c r="O81" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P81" s="1" t="inlineStr">
         <is>
-          <t>كلية العلوم</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>432</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>علي عبدالأئمة كاظم </t>
+          <t>   حسين علي مهوس</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>Ali Abdulaaima Kadhim </t>
+          <t>Hussain Ali Mhouse </t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/dwmly49szxjihg_.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ol45nezw08u3_av.jpg</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>1965-10-14</t>
+          <t>1959-07-01</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="inlineStr">
         <is>
-          <t>dr.Alialsade@gmail.com</t>
+          <t>hussainsaady@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I82" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J82" s="1" t="inlineStr">
         <is>
-          <t>2021-06-01</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="K82" s="1" t="inlineStr">
         <is>
-          <t>تربية بدنية وعلوم الرياضة </t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L82" s="1" t="inlineStr">
         <is>
-          <t>طرائق التدريس / كرة سلة</t>
+          <t>طفيليات</t>
         </is>
       </c>
       <c r="M82" s="1" t="inlineStr">
         <is>
-          <t>تأثير تمرينات المنافسة ب أستخدام مقاومات متنوعة لتطوير بعض القدرات البدنية الخاصة والأداء المهاري للاعبي كرة السلة </t>
+          <t>دراسة لمرض العقد الجذرية المتسبب عن نيماتود Meloidogyne spp. على نبات الباذنجان في العراق</t>
         </is>
       </c>
       <c r="N82" s="1" t="inlineStr">
         <is>
-          <t>تأثير استراتيجية التعلم النشط وفق أساليب تفكير الطلبة في تطوير أداء بعض المهارات الهجومية المركبة بكرة السلة</t>
+          <t>Epidemiological, parasitological and immunological studies of Schistosoma haematobium infection in Maisan Southern Iraq.</t>
         </is>
       </c>
       <c r="O82" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P82" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>570</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t> محمد ماجد محمد صالح</t>
+          <t>علي عبدالأئمة كاظم </t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>Mohammad Majid Mohammad Saleh</t>
+          <t>Ali Abdulaaima Kadhim </t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7qc0vuka6hl3pft.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/dwmly49szxjihg_.jpg</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>1980-07-24</t>
+          <t>1965-10-14</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G83" s="1"/>
       <c r="H83" s="1" t="inlineStr">
         <is>
-          <t>dr.mohmmed@uomisan.edu.iq</t>
+          <t>dr.Alialsade@gmail.com</t>
         </is>
       </c>
       <c r="I83" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J83" s="1" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-06-01</t>
         </is>
       </c>
       <c r="K83" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضة</t>
+          <t>تربية بدنية وعلوم الرياضة </t>
         </is>
       </c>
       <c r="L83" s="1" t="inlineStr">
         <is>
-          <t>القياس والتقويم - كرة اليد</t>
+          <t>طرائق التدريس / كرة سلة</t>
         </is>
       </c>
       <c r="M83" s="1" t="inlineStr">
         <is>
-          <t>تحديد معيار مرجعي للتنبؤ بمستوى الأداء الخططي الهجومي بدلالة زمن الأداء القصوي وتحمل  الأداء والمدرك البصري ودقة التصويب   في لعبة كرة اليد</t>
+          <t>تأثير تمرينات المنافسة ب أستخدام مقاومات متنوعة لتطوير بعض القدرات البدنية الخاصة والأداء المهاري للاعبي كرة السلة </t>
         </is>
       </c>
       <c r="N83" s="1" t="inlineStr">
         <is>
-          <t>تحديد مؤشرات رقمية لبعض الاختبارات المصممة وفق متطلبات  الاداء (المهاري – البدني – الفسلجي ) للاعبي كرة اليد الشباب</t>
+          <t>تأثير استراتيجية التعلم النشط وفق أساليب تفكير الطلبة في تطوير أداء بعض المهارات الهجومية المركبة بكرة السلة</t>
         </is>
       </c>
       <c r="O83" s="1" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="P83" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>151</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>افراح سعيد محمد</t>
+          <t> محمد ماجد محمد صالح</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>afrah saeed mohammed</t>
+          <t>Mohammad Majid Mohammad Saleh</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/l46ck5f17g90h8j.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7qc0vuka6hl3pft.jpg</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>1975-01-07</t>
+          <t>1980-07-24</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G84" s="1"/>
       <c r="H84" s="1" t="inlineStr">
         <is>
-          <t>afrah@uomisa.edu.iq</t>
+          <t>dr.mohmmed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I84" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J84" s="1" t="inlineStr">
         <is>
-          <t>2021-06-30</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="K84" s="1" t="inlineStr">
         <is>
-          <t>فسلجة التربية البدنية وعلوم الرياضة</t>
+          <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L84" s="1" t="inlineStr">
         <is>
-          <t>فسلجة تدريب الكرة الطائرة</t>
+          <t>القياس والتقويم - كرة اليد</t>
         </is>
       </c>
       <c r="M84" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات خاصة في بعض القدرات البدنية والوظيفية بالكرة الطائرة</t>
+          <t>تحديد معيار مرجعي للتنبؤ بمستوى الأداء الخططي الهجومي بدلالة زمن الأداء القصوي وتحمل  الأداء والمدرك البصري ودقة التصويب   في لعبة كرة اليد</t>
         </is>
       </c>
       <c r="N84" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات مركبة ع وفق انظمة الطاقة في بعض المتغييرات المهارية والوظيفية بالكرة الطائرة</t>
+          <t>تحديد مؤشرات رقمية لبعض الاختبارات المصممة وفق متطلبات  الاداء (المهاري – البدني – الفسلجي ) للاعبي كرة اليد الشباب</t>
         </is>
       </c>
       <c r="O84" s="1" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="P84" s="1" t="inlineStr">
         <is>
           <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>571</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>  حسين فاضل موسى </t>
+          <t>افراح سعيد محمد</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>Hussein Fadhil Musa </t>
+          <t>afrah saeed mohammed</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ysfevqd7nbo9x0j.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/l46ck5f17g90h8j.jpg</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>1969-11-15</t>
+          <t>1975-01-07</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G85" s="1"/>
       <c r="H85" s="1" t="inlineStr">
         <is>
-          <t>husseinaljawadi.mcm@uomisan.edu.iq</t>
+          <t>afrah@uomisa.edu.iq</t>
         </is>
       </c>
       <c r="I85" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J85" s="1" t="inlineStr">
         <is>
-          <t>2021-09-05</t>
+          <t>2021-06-30</t>
         </is>
       </c>
       <c r="K85" s="1" t="inlineStr">
         <is>
-          <t>pediatrics طب الاطفال </t>
+          <t>فسلجة التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L85" s="1" t="inlineStr">
         <is>
-          <t>pediatrics طب الاطفال </t>
+          <t>فسلجة تدريب الكرة الطائرة</t>
         </is>
       </c>
       <c r="M85" s="1" t="inlineStr">
         <is>
-          <t>لاتوجد</t>
+          <t>تاثير تمرينات خاصة في بعض القدرات البدنية والوظيفية بالكرة الطائرة</t>
         </is>
       </c>
       <c r="N85" s="1" t="inlineStr">
         <is>
-          <t>لاتوجد</t>
+          <t>تاثير تمرينات مركبة ع وفق انظمة الطاقة في بعض المتغييرات المهارية والوظيفية بالكرة الطائرة</t>
         </is>
       </c>
       <c r="O85" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P85" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>191</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>اسراء عبدالمحسن علي</t>
+          <t>  حسين فاضل موسى </t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>Esraa Abd Almuhsen Ali  </t>
+          <t>Hussein Fadhil Musa </t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y3_z6g10wfckhsv.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ysfevqd7nbo9x0j.jpg</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>1973-10-20</t>
+          <t>1969-11-15</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="inlineStr">
         <is>
-          <t>esraa.ali@uomisan.edu.iq</t>
+          <t>husseinaljawadi.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I86" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J86" s="1" t="inlineStr">
         <is>
           <t>2021-09-05</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
           <t>pediatrics طب الاطفال </t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
           <t>pediatrics طب الاطفال </t>
         </is>
       </c>
       <c r="M86" s="1" t="inlineStr">
         <is>
           <t>لاتوجد</t>
         </is>
       </c>
       <c r="N86" s="1" t="inlineStr">
         <is>
           <t>لاتوجد</t>
         </is>
       </c>
       <c r="O86" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P86" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>190</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>أثير أحمد حسين</t>
+          <t>اسراء عبدالمحسن علي</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>Atheer Ahmad Huseen</t>
+          <t>Esraa Abd Almuhsen Ali  </t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/26d50gwozmqvlt_.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/y3_z6g10wfckhsv.png</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>1963-10-01</t>
+          <t>1973-10-20</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="1" t="inlineStr">
         <is>
-          <t>athir.517@uomisan.edu.iq</t>
+          <t>esraa.ali@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I87" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J87" s="1" t="inlineStr">
         <is>
-          <t>2021-09-12</t>
+          <t>2021-09-05</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
-          <t>الآثار القديم</t>
+          <t>pediatrics طب الاطفال </t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
-          <t>عمارة وفنون وتأريخ قديم</t>
+          <t>pediatrics طب الاطفال </t>
         </is>
       </c>
       <c r="M87" s="1" t="inlineStr">
         <is>
-          <t>عمار القصور في العراق القديم حتى نهاية العصر البابلي القديم  ن</t>
+          <t>لاتوجد</t>
         </is>
       </c>
       <c r="N87" s="1" t="inlineStr">
         <is>
-          <t>-------</t>
+          <t>لاتوجد</t>
         </is>
       </c>
       <c r="O87" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P87" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>ماجد عزيز لفته</t>
+          <t>أثير أحمد حسين</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>MAGHD AZIZ LAFTA</t>
+          <t>Atheer Ahmad Huseen</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ni98_w6723kfevp.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/26d50gwozmqvlt_.png</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>2022-06-01</t>
+          <t>1963-10-01</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G88" s="1"/>
       <c r="H88" s="1" t="inlineStr">
         <is>
-          <t>Dr.raheem@uomisan.edu.iq</t>
+          <t>athir.517@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I88" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J88" s="1" t="inlineStr">
         <is>
-          <t>2021-09-18</t>
+          <t>2021-09-12</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
-          <t>تربية رياضية</t>
+          <t>الآثار القديم</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
         <is>
-          <t>فسلجة تدريب العاب فرديه</t>
+          <t>عمارة وفنون وتأريخ قديم</t>
         </is>
       </c>
       <c r="M88" s="1" t="inlineStr">
         <is>
-          <t>علاقة بعض العلاقه الكينماتيكيه لرجل المرجحة بانجاز القفز العالي لابطال القطر العراقي</t>
+          <t>عمار القصور في العراق القديم حتى نهاية العصر البابلي القديم  ن</t>
         </is>
       </c>
       <c r="N88" s="1" t="inlineStr">
         <is>
-          <t>تقويم حالة الرياضي التدريبيه على وفق المؤشرات البنيه والوظيفيه والنفسيه خلال فترة الالانتقاليه</t>
+          <t>-------</t>
         </is>
       </c>
       <c r="O88" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P88" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>677</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>محمد عامر محمد </t>
+          <t>ماجد عزيز لفته</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>Mohammed amer mohammed</t>
+          <t>MAGHD AZIZ LAFTA</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/w6v4e7jmy8n3g0o.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ni98_w6723kfevp.jpeg</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>1976-07-01</t>
+          <t>2022-06-01</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G89" s="1"/>
       <c r="H89" s="1" t="inlineStr">
         <is>
-          <t>mohammed-amer@uomisan.edu.iq</t>
+          <t>Dr.raheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I89" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J89" s="1" t="inlineStr">
         <is>
-          <t>2021-11-07</t>
+          <t>2021-09-18</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
-          <t>علم اللغة</t>
+          <t>فسلجة تدريب العاب فرديه</t>
         </is>
       </c>
       <c r="M89" s="1" t="inlineStr">
         <is>
-          <t>الفعل في العربية بين القدماء والمحدثين دراسة وتخليل</t>
+          <t>علاقة بعض العلاقه الكينماتيكيه لرجل المرجحة بانجاز القفز العالي لابطال القطر العراقي</t>
         </is>
       </c>
       <c r="N89" s="1" t="inlineStr">
         <is>
-          <t>اثر المناسبة في توجيه المعنى في النص القراني</t>
+          <t>تقويم حالة الرياضي التدريبيه على وفق المؤشرات البنيه والوظيفيه والنفسيه خلال فترة الالانتقاليه</t>
         </is>
       </c>
       <c r="O89" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P89" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>1011</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>ماجد شندي والي </t>
+          <t>ساجدة منادي ثامر </t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>Majed Shendi Wali</t>
+          <t>sajida munadi thamer</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vcwz_2n6bah8iqr.jpg</t>
+          <t>uploads/files/zqya41inu3ogsrf.png</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>1977-04-18</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G90" s="1"/>
       <c r="H90" s="1" t="inlineStr">
         <is>
-          <t>Majid@uomisan.edu.iq</t>
+          <t>sajida_munadi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I90" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J90" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2021-09-19</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية </t>
+          <t>علوم كيمياء </t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
-          <t>الفسلجة</t>
+          <t>كيمياء عضوية</t>
         </is>
       </c>
       <c r="M90" s="1" t="inlineStr">
         <is>
-          <t>تاثير التدريب الدائري المرتفع الشدة في بعض مؤشرات الدم والكلى</t>
+          <t>تخليق وتوصيف مشتقات من 2،5- ثنائي ميثوكسي بنزوفينون</t>
         </is>
       </c>
       <c r="N90" s="1" t="inlineStr">
         <is>
-          <t>دراسة بعض المتغيرات البايوكيميائية والفسلجية المصاحبة لظاهرة الافراط في التدريب</t>
+          <t>تخليق مشتقات جديدة لحمض الديهيدروأسيتيك تحتوي على مجموعات حلقية غير متجانسة مختلفة</t>
         </is>
       </c>
       <c r="O90" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P90" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>620</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>مؤيد فيصل ربيع</t>
+          <t>محمد عامر محمد </t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>Moaed faisal rabea</t>
+          <t>Mohammed amer mohammed</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/87r0u4gixambvtc.JPG</t>
+          <t>uploads/photos/w6v4e7jmy8n3g0o.jpg</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>2022-07-28</t>
+          <t>1976-07-01</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G91" s="1"/>
       <c r="H91" s="1" t="inlineStr">
         <is>
-          <t>dr.moaed2015@uomisan.edu.iq</t>
+          <t>mohammed-amer@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I91" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J91" s="1" t="inlineStr">
         <is>
-          <t>2022-01-16</t>
+          <t>2021-11-07</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
-          <t>علوم اسلامية </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
         <is>
-          <t>علوم كلام</t>
+          <t>علم اللغة</t>
         </is>
       </c>
       <c r="M91" s="1" t="inlineStr">
         <is>
-          <t>الوجود عند متكلمي المسلمين</t>
+          <t>الفعل في العربية بين القدماء والمحدثين دراسة وتخليل</t>
         </is>
       </c>
       <c r="N91" s="1" t="inlineStr">
         <is>
-          <t>الوجود عند متكلمي المسلمين</t>
+          <t>اثر المناسبة في توجيه المعنى في النص القراني</t>
         </is>
       </c>
       <c r="O91" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P91" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>488</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>عبد الله كاظم عبد </t>
+          <t>ماجد شندي والي </t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Kadhim Abed</t>
+          <t>Majed Shendi Wali</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ak6x0pblit5j21d.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/vcwz_2n6bah8iqr.jpg</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>2022-02-06</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G92" s="1"/>
       <c r="H92" s="1" t="inlineStr">
         <is>
-          <t>abdullah@uivstiymaisan.edu.iq</t>
+          <t>Majid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I92" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J92" s="1" t="inlineStr">
         <is>
-          <t>2022-02-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
-          <t>تاريخ العراق الخديث</t>
+          <t>التربية البدنية </t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
         <is>
-          <t>تاريخ العراق الحديث</t>
+          <t>الفسلجة</t>
         </is>
       </c>
       <c r="M92" s="1" t="inlineStr">
         <is>
-          <t>تاريخ العراق الحديث جامعة بغداد كلية الآداب </t>
+          <t>تاثير التدريب الدائري المرتفع الشدة في بعض مؤشرات الدم والكلى</t>
         </is>
       </c>
       <c r="N92" s="1" t="inlineStr">
         <is>
-          <t>تاريخ العراق الحديث جامعة بغداد كلية الآداب </t>
+          <t>دراسة بعض المتغيرات البايوكيميائية والفسلجية المصاحبة لظاهرة الافراط في التدريب</t>
         </is>
       </c>
       <c r="O92" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P92" s="1" t="inlineStr">
         <is>
-          <t>الرئاسة</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>634</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>رائد ساعي جاسم </t>
+          <t>مؤيد فيصل ربيع</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>Riaed Al siaede</t>
+          <t>Moaed faisal rabea</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/6u0pb3wixy8o2ar.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/87r0u4gixambvtc.JPG</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>2024-06-23</t>
+          <t>2022-07-28</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G93" s="1"/>
       <c r="H93" s="1" t="inlineStr">
         <is>
-          <t>dr.ra.iraq@uomisan.edu.iq</t>
+          <t>dr.moaed2015@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I93" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J93" s="1" t="inlineStr">
         <is>
-          <t>2022-07-06</t>
+          <t>2022-01-16</t>
         </is>
       </c>
       <c r="K93" s="1" t="inlineStr">
         <is>
-          <t>جيولوجي</t>
+          <t>علوم اسلامية </t>
         </is>
       </c>
       <c r="L93" s="1" t="inlineStr">
         <is>
-          <t>جيوتكنيك </t>
+          <t>علوم كلام</t>
         </is>
       </c>
       <c r="M93" s="1" t="inlineStr">
         <is>
-          <t>الاراضي الجيولوجية الدخيلة في الحزام الاوروجني الالبي في شمال العراق</t>
+          <t>الوجود عند متكلمي المسلمين</t>
         </is>
       </c>
       <c r="N93" s="1" t="inlineStr">
         <is>
-          <t>الموديل التحليلي للمشاكل الجيوتكنيكية حول الانفاق. مشروع مترو بغداد</t>
+          <t>الوجود عند متكلمي المسلمين</t>
         </is>
       </c>
       <c r="O93" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P93" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>662</t>
+          <t>518</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>رحيم عطيه جناني</t>
+          <t>عبد الله كاظم عبد </t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>Rahim Atiya Janani</t>
+          <t>Abdullah Kadhim Abed</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/da9ch1_r7ut465y.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ak6x0pblit5j21d.jpg</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-02-06</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G94" s="1"/>
       <c r="H94" s="1" t="inlineStr">
         <is>
-          <t>Dr.raheem@uomisan.edu.iq</t>
+          <t>abdullah@uivstiymaisan.edu.iq</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
-          <t>2022-07-13</t>
+          <t>2022-02-06</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
-          <t>تربية رياضية</t>
+          <t>تاريخ العراق الخديث</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
-          <t>اختبارات وقياس كرة القدم</t>
+          <t>تاريخ العراق الحديث</t>
         </is>
       </c>
       <c r="M94" s="1" t="inlineStr">
         <is>
-          <t>تحديد اختبارت بدنيه ومهاريه للاعبي الشباب لكرة القدم</t>
-[...2 lines deleted...]
-      <c r="N94" s="1"/>
+          <t>تاريخ العراق الحديث جامعة بغداد كلية الآداب </t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ العراق الحديث جامعة بغداد كلية الآداب </t>
+        </is>
+      </c>
       <c r="O94" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>14</t>
         </is>
       </c>
       <c r="P94" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>842</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>علي موسى عكلة </t>
+          <t>رائد ساعي جاسم </t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>Ali Mousa Oglah</t>
+          <t>Riaed Al siaede</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/e5fx4zc2vr_o6p1.jpg</t>
+          <t>uploads/photos/6u0pb3wixy8o2ar.jpg</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>1955-07-01</t>
+          <t>2024-06-23</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G95" s="1"/>
       <c r="H95" s="1" t="inlineStr">
         <is>
-          <t>alimussa56@uomisan.edu.iq</t>
+          <t>dr.ra.iraq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J95" s="1" t="inlineStr">
         <is>
-          <t>2022-08-01</t>
+          <t>2022-07-06</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
+          <t>جيولوجي</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
         <is>
-          <t>لغة ونحو</t>
+          <t>جيوتكنيك </t>
         </is>
       </c>
       <c r="M95" s="1" t="inlineStr">
         <is>
-          <t>كتاب المواقف للنفري - دراسة في التراكيب ودلالاتها</t>
+          <t>الاراضي الجيولوجية الدخيلة في الحزام الاوروجني الالبي في شمال العراق</t>
         </is>
       </c>
       <c r="N95" s="1" t="inlineStr">
         <is>
-          <t>مُوضِحُ أسرارِ النَّحو للشيخ بهاء الدين محمد بن الحسن الأصفهاني (الفاضل الهندي) 1062 - 1137 هـ‍</t>
+          <t>الموديل التحليلي للمشاكل الجيوتكنيكية حول الانفاق. مشروع مترو بغداد</t>
         </is>
       </c>
       <c r="O95" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P95" s="1" t="inlineStr">
         <is>
-          <t>الرئاسة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>662</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>ايمان خماس سبع</t>
+          <t>رحيم عطيه جناني</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t> Eman Khammas Sabi</t>
+          <t>Rahim Atiya Janani</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8_6yl0qd9msg7jb.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/da9ch1_r7ut465y.jpeg</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>1961-04-18</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G96" s="1"/>
       <c r="H96" s="1" t="inlineStr">
         <is>
-          <t>eman.mcm@uomisan.edu.iq</t>
+          <t>Dr.raheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I96" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J96" s="1" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-07-13</t>
         </is>
       </c>
       <c r="K96" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة عامة</t>
+          <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L96" s="1" t="inlineStr">
         <is>
-          <t>طب الاطفال</t>
+          <t>اختبارات وقياس كرة القدم</t>
         </is>
       </c>
       <c r="M96" s="1" t="inlineStr">
         <is>
-          <t>none</t>
-[...6 lines deleted...]
-      </c>
+          <t>تحديد اختبارت بدنيه ومهاريه للاعبي الشباب لكرة القدم</t>
+        </is>
+      </c>
+      <c r="N96" s="1"/>
       <c r="O96" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P96" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>89</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>عزالدين خزعل نجم </t>
+          <t>علي موسى عكلة </t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>Azalldeen Kazal  AL-Zubaidi</t>
+          <t>Ali Mousa Oglah</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/i5scyb6o72nje4z.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/e5fx4zc2vr_o6p1.jpg</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>1966-11-09</t>
+          <t>1955-07-01</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G97" s="1"/>
       <c r="H97" s="1" t="inlineStr">
         <is>
-          <t>ez_aldeen@uomisan.edu.iq</t>
+          <t>alimussa56@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I97" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J97" s="1" t="inlineStr">
         <is>
-          <t>2023-02-22</t>
+          <t>2022-08-01</t>
         </is>
       </c>
       <c r="K97" s="1" t="inlineStr">
         <is>
-          <t>علوم الأغذية</t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="L97" s="1" t="inlineStr">
         <is>
-          <t>كيمياء الأغذية</t>
-[...3 lines deleted...]
-      <c r="N97" s="1"/>
+          <t>لغة ونحو</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>كتاب المواقف للنفري - دراسة في التراكيب ودلالاتها</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>مُوضِحُ أسرارِ النَّحو للشيخ بهاء الدين محمد بن الحسن الأصفهاني (الفاضل الهندي) 1062 - 1137 هـ‍</t>
+        </is>
+      </c>
       <c r="O97" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>14</t>
         </is>
       </c>
       <c r="P97" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>246</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>حيدر صبيح نجم خاجي التميمي </t>
+          <t>ايمان خماس سبع</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>Haider Sabih Najem Khaji </t>
+          <t> Eman Khammas Sabi</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mfq04unls2or3ib.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8_6yl0qd9msg7jb.jpg</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>1970-06-16</t>
+          <t>1961-04-18</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G98" s="1"/>
       <c r="H98" s="1" t="inlineStr">
         <is>
-          <t>iraqhayder30@uomisan.edu.iq</t>
+          <t>eman.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I98" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J98" s="1" t="inlineStr">
         <is>
-          <t>2023-03-17</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
-          <t>تربية رياضية</t>
+          <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
-          <t>بايوميكانيك جمناستك</t>
+          <t>طب الاطفال</t>
         </is>
       </c>
       <c r="M98" s="1" t="inlineStr">
         <is>
-          <t>تأثير منهج تدريبي مقترح لتطوير القدرات البدنية والحركية الخاصة ببعض الحركات على جهاز المتوازي للناشئين</t>
+          <t>none</t>
         </is>
       </c>
       <c r="N98" s="1" t="inlineStr">
         <is>
-          <t>تأثير تمرينات خاصة مصاحبة لوسائل مساعدة في بعض المتغيرات البدنية والبيوميكانيكية لمهارة القلبة الهوائية الخلفية المستقيمة المتبوعة بلفة كاملة بالحركات الأرضية للجمناستك</t>
+          <t>none/ Arabic Board</t>
         </is>
       </c>
       <c r="O98" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P98" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>913</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>معن عبود علي</t>
+          <t>عزالدين خزعل نجم </t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>Maan Abood Ali </t>
+          <t>Azalldeen Kazal  AL-Zubaidi</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/590qfc1lmb8ht7d.jpg</t>
+          <t>uploads/photos/i5scyb6o72nje4z.jpeg</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>2022-06-05</t>
+          <t>1966-11-09</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G99" s="1"/>
       <c r="H99" s="1" t="inlineStr">
         <is>
-          <t>maanabood3@gmail.com</t>
+          <t>ez_aldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I99" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J99" s="1" t="inlineStr">
         <is>
-          <t>2023-06-02</t>
+          <t>2023-02-22</t>
         </is>
       </c>
       <c r="K99" s="1" t="inlineStr">
         <is>
-          <t>الاقتصاد</t>
+          <t>علوم الأغذية</t>
         </is>
       </c>
       <c r="L99" s="1" t="inlineStr">
         <is>
-          <t>النظرية الجزئية واقتصاديات الطاقة</t>
-[...11 lines deleted...]
-      </c>
+          <t>كيمياء الأغذية</t>
+        </is>
+      </c>
+      <c r="M99" s="1"/>
+      <c r="N99" s="1"/>
       <c r="O99" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P99" s="1" t="inlineStr">
         <is>
-          <t>الادارة والاقتصاد</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>563</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>عبد الزهرة عودة جبر </t>
+          <t>حيدر صبيح نجم خاجي التميمي </t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>Abdul Zahra Odeh Jabr</t>
+          <t>Haider Sabih Najem Khaji </t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/g72o_qiz98hpsr4.jpg</t>
+          <t>uploads/photos/mfq04unls2or3ib.jpg</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>1978-03-26</t>
+          <t>1970-06-16</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G100" s="1"/>
       <c r="H100" s="1" t="inlineStr">
         <is>
-          <t>abdul-zahra@uomisan.edu.iq</t>
+          <t>iraqhayder30@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I100" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J100" s="1" t="inlineStr">
         <is>
-          <t>2024-04-08</t>
+          <t>2023-03-17</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
-          <t>فلسفة اللغة العربية/ اللغة</t>
+          <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
-          <t>اللسانيات</t>
+          <t>بايوميكانيك جمناستك</t>
         </is>
       </c>
       <c r="M100" s="1" t="inlineStr">
         <is>
-          <t>شعر بشار بن برد  - دراسة لغوية</t>
+          <t>تأثير منهج تدريبي مقترح لتطوير القدرات البدنية والحركية الخاصة ببعض الحركات على جهاز المتوازي للناشئين</t>
         </is>
       </c>
       <c r="N100" s="1" t="inlineStr">
         <is>
-          <t>اللسانيات الوظيفية في الدراسات العربية المعاصرة- دراسة في جهود أحمد المتوكل</t>
+          <t>تأثير تمرينات خاصة مصاحبة لوسائل مساعدة في بعض المتغيرات البدنية والبيوميكانيكية لمهارة القلبة الهوائية الخلفية المستقيمة المتبوعة بلفة كاملة بالحركات الأرضية للجمناستك</t>
         </is>
       </c>
       <c r="O100" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P100" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>652</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>محمود عبد الحسين عبد علي الثعالبي الحسني</t>
+          <t>معن عبود علي</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>Mahmoud Abdel Hussein Abed Ali</t>
+          <t>Maan Abood Ali </t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/zw6d93xuj4_hvry.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/590qfc1lmb8ht7d.jpg</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>1971-10-23</t>
+          <t>2022-06-05</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G101" s="1"/>
       <c r="H101" s="1" t="inlineStr">
         <is>
-          <t>mhmwdalthalby@gmail.com</t>
+          <t>maanabood3@gmail.com</t>
         </is>
       </c>
       <c r="I101" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J101" s="1" t="inlineStr">
         <is>
-          <t>2024-06-09</t>
+          <t>2023-06-02</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
-          <t>العلوم الاسلامية</t>
+          <t>الاقتصاد</t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
-          <t>علوم القرآن</t>
+          <t>النظرية الجزئية واقتصاديات الطاقة</t>
         </is>
       </c>
       <c r="M101" s="1" t="inlineStr">
         <is>
-          <t>الحكومه الاسلاميه في فكر السيد محمد باقر الصدر </t>
+          <t>سوق بغداد للاوارق المالية الوضع الحالي وسبل التطوير</t>
         </is>
       </c>
       <c r="N101" s="1" t="inlineStr">
         <is>
-          <t> الماركسية والراسمالية في منهج المقارن للسيد محمد باقر الصدر</t>
+          <t>سوق النفط الدولية والانعاكسات المحتملة على السياسة النفطية في العراق باستخدام نظرية الالعاب</t>
         </is>
       </c>
       <c r="O101" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P101" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>الادارة والاقتصاد</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>95</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>أ.د.أحمد هاشم عبد </t>
+          <t>عبد الزهرة عودة جبر </t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>Prof.Dr. Ahmed Hashim Abed</t>
+          <t>Abdul Zahra Odeh Jabr</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/3yvqsfdcj29h78m.jpg</t>
+          <t>uploads/files/g72o_qiz98hpsr4.jpg</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>1982-08-06</t>
+          <t>1978-03-26</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G102" s="1"/>
       <c r="H102" s="1" t="inlineStr">
         <is>
-          <t>ahmedhashimabed@uomisan.edu.iq</t>
+          <t>abdul-zahra@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I102" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J102" s="1" t="inlineStr">
         <is>
-          <t>2024-11-24</t>
+          <t>2024-04-08</t>
         </is>
       </c>
       <c r="K102" s="1" t="inlineStr">
         <is>
-          <t>القانون الخاص</t>
+          <t>فلسفة اللغة العربية/ اللغة</t>
         </is>
       </c>
       <c r="L102" s="1" t="inlineStr">
         <is>
-          <t>القانون المدني</t>
+          <t>اللسانيات</t>
         </is>
       </c>
       <c r="M102" s="1" t="inlineStr">
         <is>
-          <t>الالتزام بالاعلام في عقد العلاج الطبي(دراسة مقارنة)</t>
+          <t>شعر بشار بن برد  - دراسة لغوية</t>
         </is>
       </c>
       <c r="N102" s="1" t="inlineStr">
         <is>
-          <t>عقد اتاحة المصنفات الالكترونية- دراسة مقارنة</t>
+          <t>اللسانيات الوظيفية في الدراسات العربية المعاصرة- دراسة في جهود أحمد المتوكل</t>
         </is>
       </c>
       <c r="O102" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P102" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>75</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>مثنى ليث حاتم</t>
+          <t>محمود عبد الحسين عبد علي الثعالبي الحسني</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>Muthana Layth Hatem</t>
+          <t>Mahmoud Abdel Hussein Abed Ali</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/nykoj3s6qm78t59.jpg</t>
+          <t>uploads/files/zw6d93xuj4_hvry.jpg</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>1969-06-19</t>
+          <t>1971-10-23</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G103" s="1"/>
       <c r="H103" s="1" t="inlineStr">
         <is>
-          <t>muthanalhatem@gmail.com</t>
+          <t>mhmwdalthalby@gmail.com</t>
         </is>
       </c>
       <c r="I103" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J103" s="1" t="inlineStr">
         <is>
-          <t>2025-01-09</t>
+          <t>2024-06-09</t>
         </is>
       </c>
       <c r="K103" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضة</t>
+          <t>العلوم الاسلامية</t>
         </is>
       </c>
       <c r="L103" s="1" t="inlineStr">
         <is>
-          <t>فسلجة التدريب الرياضي /كرة القدم</t>
+          <t>علوم القرآن</t>
         </is>
       </c>
       <c r="M103" s="1" t="inlineStr">
         <is>
-          <t>ثر الجهد البدني الهوائي واللاهوائي وبعض المواقف الخططية (دفاعية – هجومية) على  الموجات الكهربائية للدماغ لدى  لاعبي  كرة القدم المتقدمين</t>
+          <t>الحكومه الاسلاميه في فكر السيد محمد باقر الصدر </t>
         </is>
       </c>
       <c r="N103" s="1" t="inlineStr">
         <is>
-          <t>مقارنة بعض متغيرات النشاط الكهربائي للدماغ والقلب وعضلات الأطراف السفلى والبيوكيميائية وفقاً للذكاء الخططي والأداء البدني والمهاري للاعبي كرة القدم المحترفين (المحليين والاجانب)</t>
+          <t> الماركسية والراسمالية في منهج المقارن للسيد محمد باقر الصدر</t>
         </is>
       </c>
       <c r="O103" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P103" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>259</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>احمد هادي حافظ</t>
+          <t>أ.د.أحمد هاشم عبد </t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Hadi Hafedh</t>
+          <t>Prof.Dr. Ahmed Hashim Abed</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8ea26zkcmolwgit.jpg</t>
+          <t>uploads/files/3yvqsfdcj29h78m.jpg</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>1985-01-05</t>
+          <t>1982-08-06</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G104" s="1"/>
       <c r="H104" s="1" t="inlineStr">
         <is>
-          <t>ms.ahmedhadi@uomisan.edu.iq</t>
+          <t>ahmedhashimabed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I104" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J104" s="1" t="inlineStr">
         <is>
-          <t>2025-01-16</t>
+          <t>2024-11-24</t>
         </is>
       </c>
       <c r="K104" s="1" t="inlineStr">
         <is>
           <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L104" s="1" t="inlineStr">
         <is>
           <t>القانون المدني</t>
         </is>
       </c>
       <c r="M104" s="1" t="inlineStr">
         <is>
-          <t>الالتزام بضمان السلامة في عقد السياحة واثار الاخلال به</t>
+          <t>الالتزام بالاعلام في عقد العلاج الطبي(دراسة مقارنة)</t>
         </is>
       </c>
       <c r="N104" s="1" t="inlineStr">
         <is>
-          <t>not have</t>
+          <t>عقد اتاحة المصنفات الالكترونية- دراسة مقارنة</t>
         </is>
       </c>
       <c r="O104" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P104" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>676</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>نجم عبدالله برهان</t>
+          <t>رائد فاضل محمد حاتم </t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>Najm Abdullah Burah</t>
+          <t>Raed Fadhil Mohammed</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5aipq23m7xbjwy0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/wfqg3oakyxrb4vc.jpg</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>1980-03-16</t>
+          <t>1975-01-25</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G105" s="1"/>
       <c r="H105" s="1" t="inlineStr">
         <is>
-          <t>najim@uomisan.edu.iq</t>
+          <t>r.f.a@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I105" s="1" t="inlineStr">
         <is>
           <t>استاذ</t>
         </is>
       </c>
       <c r="J105" s="1" t="inlineStr">
         <is>
-          <t>2025-05-04</t>
+          <t>2024-11-26</t>
         </is>
       </c>
       <c r="K105" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>علم اللغة</t>
         </is>
       </c>
       <c r="L105" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس اللغة الانكليزية</t>
+          <t>اسلوبات </t>
         </is>
       </c>
       <c r="M105" s="1" t="inlineStr">
         <is>
-          <t>Evaluating the Pre-Service Training Programme of Teaching EFL at the College of Basic Education in the Light of its Behavioral Objectives </t>
+          <t>دراسة مقارنة بين الطريقة الدلالية التداولية والطريقة التقليدية بتدريس النثر الانكليزي</t>
         </is>
       </c>
       <c r="N105" s="1" t="inlineStr">
         <is>
-          <t>The Effect of Round Robin and Final Report Strategies in Reading Comprehension   Skills Development and the Achievement of English Department Students in Education Faculties in the Comprehension</t>
+          <t>دراسة لغوية لأساليب الاقناع في ثلاث روايات اي ان فولستر </t>
         </is>
       </c>
       <c r="O105" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P105" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
+          <t>565</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>مثنى ليث حاتم</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>Muthana Layth Hatem</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/nykoj3s6qm78t59.jpg</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>1969-06-19</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G106" s="1"/>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>muthanalhatem@gmail.com</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t>استاذ</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>2025-01-09</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>التربية البدنية وعلوم الرياضة</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>فسلجة التدريب الرياضي /كرة القدم</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>ثر الجهد البدني الهوائي واللاهوائي وبعض المواقف الخططية (دفاعية – هجومية) على  الموجات الكهربائية للدماغ لدى  لاعبي  كرة القدم المتقدمين</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>مقارنة بعض متغيرات النشاط الكهربائي للدماغ والقلب وعضلات الأطراف السفلى والبيوكيميائية وفقاً للذكاء الخططي والأداء البدني والمهاري للاعبي كرة القدم المحترفين (المحليين والاجانب)</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>التربية الرياضية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>احمد هادي حافظ</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>Ahmed Hadi Hafedh</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/8ea26zkcmolwgit.jpg</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>1985-01-05</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G107" s="1"/>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>ms.ahmedhadi@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t>استاذ</t>
+        </is>
+      </c>
+      <c r="J107" s="1" t="inlineStr">
+        <is>
+          <t>2025-01-16</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>القانون الخاص</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>القانون المدني</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>الالتزام بضمان السلامة في عقد السياحة واثار الاخلال به</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>not have</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="P107" s="1" t="inlineStr">
+        <is>
+          <t>كلية القانون</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>نجم عبدالله برهان</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>Najm Abdullah Burah</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/5aipq23m7xbjwy0.jpg</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>1980-03-16</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G108" s="1"/>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>najim@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I108" s="1" t="inlineStr">
+        <is>
+          <t>استاذ</t>
+        </is>
+      </c>
+      <c r="J108" s="1" t="inlineStr">
+        <is>
+          <t>2025-05-04</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>اللغة الانكليزية</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>مناهج وطرائق تدريس اللغة الانكليزية</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>Evaluating the Pre-Service Training Programme of Teaching EFL at the College of Basic Education in the Light of its Behavioral Objectives </t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>The Effect of Round Robin and Final Report Strategies in Reading Comprehension   Skills Development and the Achievement of English Department Students in Education Faculties in the Comprehension</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P108" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
           <t>256</t>
         </is>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>أ.د.علاء نافع كطافة </t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t> Prof.Dr Alaa Nafea Kttafah</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/1eluv7fhspa6bg2.jpg</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>2018-11-24</t>
         </is>
       </c>
-      <c r="F106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H106" s="1" t="inlineStr">
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G109" s="1"/>
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>a_aledane@uomisan.edu.iq</t>
         </is>
       </c>
-      <c r="I106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J106" s="1" t="inlineStr">
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t>استاذ</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
         <is>
           <t>2025-05-05</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
-      <c r="L106" s="1" t="inlineStr">
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>القانون الاداري</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>حدود اختصاص القضاء الاداري في منازعات عقد البناء والتشغيل ونقل الملكية (دراسة مقارنة)</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>TRANSPARENCY AND ACCOUNTABILITY IN PUBLIC SECTOR: LEGAL OBSTACLES TO THE IRAQI SUPREME AUDIT INSTITUTION IN COMBATING CORRUPTION</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="P106" s="1" t="inlineStr">
+      <c r="P109" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>690</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>جاسب غازي رشك </t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>Chasib ghazi rashak</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/qjnw4xl6rkh_igz.jpg</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>1966-07-20</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>07739951774</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Gazi.reza@yahoo.com</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t>استاذ</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>2025-08-09</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>اسلامية </t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>علوم القران والحديث </t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>المنهج التربوي للاسرة في الفكر الاسلامي </t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>الاصلاح والتغيير السياسي في القران الكريم </t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P110" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>