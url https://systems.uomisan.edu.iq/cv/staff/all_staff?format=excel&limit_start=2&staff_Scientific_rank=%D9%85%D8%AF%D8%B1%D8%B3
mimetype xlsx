--- v0 (2025-12-16)
+++ v1 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P61"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -207,4548 +207,4668 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Title_Master_Thesis</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Title_of_PhD_thesis</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>id_college</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>colleges_college</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>750</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t> شفاء حسين </t>
+          <t>حيدر خلف محمد</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>Shifaa Hussein </t>
+          <t>hayder khalaf mohammed</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/gma1vori6qbnel_.jpg</t>
+          <t>uploads/photos/_hysmp3at461n2g.jpeg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1986-12-01</t>
+          <t>1984-11-24</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>shifaahussien86@gmail.com</t>
+          <t>aldahabee@gmail.com</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-02-22</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>علوم التربة والمياه</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
-          <t>مناهج وطرائق تدريس عامة </t>
+          <t>خصوبة تربة</t>
         </is>
       </c>
       <c r="M2" s="1" t="inlineStr">
         <is>
-          <t>أثر استراتيجية التعليم المتمازج في التحصيل وتنمية عادات العقل لدى طلبة كلية التربية الاساسية في مادة طرائق التـدريس المتخصـصة</t>
-[...2 lines deleted...]
-      <c r="N2" s="1"/>
+          <t>Quality of winter wheat production under the influence of predecessors and mineral fertilizers</t>
+        </is>
+      </c>
+      <c r="N2" s="1" t="inlineStr">
+        <is>
+          <t>إنتاجية وجودة القمح الشتوي تحت تأثير الاسلاف والأسمدة المعدنية مع الاستخدام طويل الأمد على التربة السوداء في ظروف جنوب غرب روسيا </t>
+        </is>
+      </c>
       <c r="O2" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P2" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>761</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>حيدر خلف محمد</t>
+          <t>دنيا صبيح محمد</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>hayder khalaf mohammed</t>
+          <t>Dunya Sabeeh Mohammed</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/_hysmp3at461n2g.jpeg</t>
+          <t>uploads/photos/g0tl3_d74ep896r.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1984-11-24</t>
+          <t>1991-01-26</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>aldahabee@gmail.com</t>
+          <t>dunya.sabeeh@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2023-02-22</t>
+          <t>2023-02-27</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
-          <t>علوم التربة والمياه</t>
+          <t>الزراعة</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
-          <t>خصوبة تربة</t>
+          <t>فسلجة المحاصيل الحقلية</t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
-          <t>Quality of winter wheat production under the influence of predecessors and mineral fertilizers</t>
+          <t>Effect of Nutrient Solution and its Application method on Barley ( Hordeum vulgare L. ) and Mixture of Barley + Mungbean (Vigna radiate L. ) sprouted in Different periods</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
-          <t>إنتاجية وجودة القمح الشتوي تحت تأثير الاسلاف والأسمدة المعدنية مع الاستخدام طويل الأمد على التربة السوداء في ظروف جنوب غرب روسيا </t>
+          <t>Production and purification of Human Interferon α2b protein in Tobacco (Nicotiana tabacum) and Alfalfa ( Medicago Sativa) plant</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P3" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>دنيا صبيح محمد</t>
+          <t>يسرى عودة علوان </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>Dunya Sabeeh Mohammed</t>
+          <t>Yousra Odeh Alwan</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/g0tl3_d74ep896r.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/w6vejr1pnalsgqc.png</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1991-01-26</t>
+          <t>2020-11-21</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>dunya.sabeeh@uomisan.edu.iq</t>
+          <t>USRUWDT9@gimal.com</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2023-02-27</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
-          <t>الزراعة</t>
+          <t>مناهج طرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>فسلجة المحاصيل الحقلية</t>
+          <t>طرائق تدريس تاريخ</t>
         </is>
       </c>
       <c r="M4" s="1" t="inlineStr">
         <is>
-          <t>Effect of Nutrient Solution and its Application method on Barley ( Hordeum vulgare L. ) and Mixture of Barley + Mungbean (Vigna radiate L. ) sprouted in Different periods</t>
+          <t>اثر استراتيجية المسألجة الحلقة في تحصيل والتفكير التوليدي لدى طالبات الصف الرابع الأدبي في مادة تاريه</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
-          <t>Production and purification of Human Interferon α2b protein in Tobacco (Nicotiana tabacum) and Alfalfa ( Medicago Sativa) plant</t>
+          <t>----------</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P4" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>709</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>يسرى عودة علوان </t>
+          <t>مصطفى فاخر </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>Yousra Odeh Alwan</t>
+          <t>mustafa fakher</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/w6vejr1pnalsgqc.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r1ovctk0hpjqai5.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2020-11-21</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>USRUWDT9@gimal.com</t>
+          <t>mus@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
-          <t>مناهج طرائق تدريس عامة</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس تاريخ</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية المسألجة الحلقة في تحصيل والتفكير التوليدي لدى طالبات الصف الرابع الأدبي في مادة تاريه</t>
-[...6 lines deleted...]
-      </c>
+          <t>علوم حاسبات</t>
+        </is>
+      </c>
+      <c r="N5" s="1"/>
       <c r="O5" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P5" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>933</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>مصطفى فاخر </t>
+          <t>ليث رمضان كاظم الساعدي</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>mustafa fakher</t>
+          <t>laith</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r1ovctk0hpjqai5.jpg</t>
+          <t>uploads/files/64jr_1vxzt9s0od.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>1990-10-30</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>mus@uomisan.edu.iq</t>
+          <t>laithalsady23@gmail.com</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>2023-03-05</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>قانون عام</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>قانون المالية العامة</t>
         </is>
       </c>
       <c r="M6" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
-[...2 lines deleted...]
-      <c r="N6" s="1"/>
+          <t>الاثارالاقتصادية للاعفاءات الجمركية دراسة مقارنة</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>التنظيم القانوني للصناديق السيادية ودورها الاقتصادي -دراسة مقارنة-</t>
+        </is>
+      </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P6" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>736</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>ليث رمضان كاظم الساعدي</t>
+          <t>حسين جبار لازم</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>laith</t>
+          <t>Hussien  Jabar Lazim</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/64jr_1vxzt9s0od.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/p4z2hq3ba8cv_6x.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1990-10-30</t>
+          <t>1972-07-01</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>laithalsady23@gmail.com</t>
+          <t>husin246800@gamil.com</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-05</t>
+          <t>2023-03-07</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
-          <t>قانون عام</t>
+          <t>قانون خاص</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
-          <t>قانون المالية العامة</t>
+          <t>مدني</t>
         </is>
       </c>
       <c r="M7" s="1" t="inlineStr">
         <is>
-          <t>الاثارالاقتصادية للاعفاءات الجمركية دراسة مقارنة</t>
+          <t>الفصل في المنازعات الرياضية بالتحكيم</t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
-          <t>التنظيم القانوني للصناديق السيادية ودورها الاقتصادي -دراسة مقارنة-</t>
+          <t>التكامل والتعارض بين القضاء والتحكيم</t>
         </is>
       </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P7" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>733</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>حسين جبار لازم</t>
+          <t>كامل كاطع غنتاب علي </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>Hussien  Jabar Lazim</t>
+          <t>Kamil Gati&amp;#39;e Ghintab </t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/p4z2hq3ba8cv_6x.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/21ltwco3v7yhpki.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1972-07-01</t>
+          <t>1983-02-04</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>husin246800@gamil.com</t>
+          <t>Ka.aldarraji@gmail.com</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>2023-03-07</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
-          <t>قانون خاص</t>
+          <t>الشريعة والعلوم الإسلامية</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
-          <t>مدني</t>
+          <t>الفقه وأصوله</t>
         </is>
       </c>
       <c r="M8" s="1" t="inlineStr">
         <is>
-          <t>الفصل في المنازعات الرياضية بالتحكيم</t>
+          <t>الاحتياط الوجوبي عند فقهاء الإمامية</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>التكامل والتعارض بين القضاء والتحكيم</t>
+          <t>إشكاليات الحقوق والحريات في الفقه الإسلامي</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P8" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>967</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>كامل كاطع غنتاب علي </t>
+          <t>ستار موزان حسن</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>Kamil Gati&amp;#39;e Ghintab </t>
+          <t>Sattar Mozan Hasan</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/21ltwco3v7yhpki.jpg</t>
+          <t>uploads/files/41h78_k5vp9lsux.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1983-02-04</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Ka.aldarraji@gmail.com</t>
+          <t>sattarhassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-07</t>
+          <t>2023-03-20</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
-          <t>الشريعة والعلوم الإسلامية</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
-          <t>الفقه وأصوله</t>
+          <t>التحليل العددي</t>
         </is>
       </c>
       <c r="M9" s="1" t="inlineStr">
         <is>
-          <t>الاحتياط الوجوبي عند فقهاء الإمامية</t>
+          <t>الابنية ثنائية التوبولوجي على المجموعات المتعددة</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>إشكاليات الحقوق والحريات في الفقه الإسلامي</t>
+          <t>تحليل العناصر المحددة لبعض المعادلات التفاضلية الجزئية غير الخطية لنماذج الانجذاب الكيميائي</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P9" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>832</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>ستار موزان حسن</t>
+          <t>محمود شاكر محمود </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>Sattar Mozan Hasan</t>
+          <t>Mahmood Shacker Mahmood</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/41h78_k5vp9lsux.jpg</t>
+          <t>uploads/photos/1tf78ehl0j9w46k.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>1978-10-14</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>sattarhassan@uomisan.edu.iq</t>
+          <t>mahmood-shacker@uomisan.edu</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-20</t>
+          <t>2023-04-05</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
-          <t>التحليل العددي</t>
+          <t>تطبيقي</t>
         </is>
       </c>
       <c r="M10" s="1" t="inlineStr">
         <is>
-          <t>الابنية ثنائية التوبولوجي على المجموعات المتعددة</t>
+          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>تحليل العناصر المحددة لبعض المعادلات التفاضلية الجزئية غير الخطية لنماذج الانجذاب الكيميائي</t>
+          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P10" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>856</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>محمود شاكر محمود </t>
+          <t>تاج الدين ناصر عبد علي</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Mahmood Shacker Mahmood</t>
+          <t>Taj-Aldeen Naser Abdali</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/1tf78ehl0j9w46k.jpg</t>
+          <t>uploads/photos/nm7p52h_vfzdg69.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1978-10-14</t>
+          <t>1990-01-01</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>mahmood-shacker@uomisan.edu</t>
+          <t>tajaldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2023-04-05</t>
+          <t>2023-04-22</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
-          <t>تطبيقي</t>
-[...11 lines deleted...]
-      </c>
+          <t>Cybersecurity</t>
+        </is>
+      </c>
+      <c r="M11" s="1"/>
+      <c r="N11" s="1"/>
       <c r="O11" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P11" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>تاج الدين ناصر عبد علي</t>
+          <t>مرتضى علي شبيب </t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Taj-Aldeen Naser Abdali</t>
+          <t>Murtadha Ali Shabib</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/nm7p52h_vfzdg69.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1g6zepfkbxri8tl.png</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1990-01-01</t>
+          <t>1975-07-15</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>tajaldeen@uomisan.edu.iq</t>
+          <t>murtadha.alallaq@gmail.com</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2023-04-22</t>
+          <t>2023-05-14</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسبات</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
-          <t>Cybersecurity</t>
-[...3 lines deleted...]
-      <c r="N12" s="1"/>
+          <t>الجبر</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>Extra Special p-group</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Movement of permutation groups </t>
+        </is>
+      </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>نبيل نجم بهلول المياحي</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>NABEEL NAJM BAHLOH AL-MAYYAHI</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qt4w0homa21psud.jpg</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>1984-05-21</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>+9647702780422</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>nabeelclick@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>2023-05-14</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>قسم الهندسة الميكانيكية</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>تكنولوجيا التصنيع المتقدمة</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>EFFECT OF POST TREATMENT PARAMETERS ON CORROSION RESISTANCE OF Ti-13Nb-13Zr COATED WITH HYDROXYAPATITE  VIA ELECTROPHORETIC DEPOSITION</t>
+        </is>
+      </c>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...68 lines deleted...]
-      </c>
       <c r="P13" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>800</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>نبيل نجم بهلول </t>
+          <t>المدرس الدكتور  رياض طعمه حازم</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>Nabil Najm Bahloul</t>
+          <t>Dr.Ryad Tuma Hazem</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qt4w0homa21psud.jpg</t>
+          <t>uploads/photos/7tzfgnploxsik85.JPG</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1984-05-21</t>
+          <t>1977-10-22</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>nabeelclick@uomisan.edu.iq</t>
+          <t>ryadtuma@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-14</t>
+          <t>2023-05-21</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
-          <t>قسم الهندسة الميكانيكية</t>
+          <t>دكتوراه فلسفه في الهندسه المدنيه</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا التصنيع المتقدمة</t>
+          <t>دكتوراه في هندسه اداره المشاريع </t>
         </is>
       </c>
       <c r="M14" s="1" t="inlineStr">
         <is>
-          <t>EFFECT OF POST TREATMENT PARAMETERS ON CORROSION RESISTANCE OF Ti-13Nb-13Zr COATED WITH HYDROXYAPATITE  VIA ELECTROPHORETIC DEPOSITION</t>
-[...2 lines deleted...]
-      <c r="N14" s="1"/>
+          <t>IMPACT OF EXTERNAL AND HUMAN FACTORS ON LABOR PRODUCTIVITY OF CONSTRUCTION PROJECTS IN IRAQ</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t> Development of Integrated Sustainable System for Oil Industry in Iraq </t>
+        </is>
+      </c>
       <c r="O14" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P14" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>731</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>المدرس الدكتور  رياض طعمه حازم</t>
+          <t>هادي عنيد حسان </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>Dr.Ryad Tuma Hazem</t>
+          <t>Hadi Aneed Hassan</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/7tzfgnploxsik85.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hfsjp19xq2on_kl.jpeg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1977-10-22</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>ryadtuma@uomisan.edu.iq</t>
+          <t>dr.hadialhlfi@gmail.com</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-21</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
-          <t>دكتوراه فلسفه في الهندسه المدنيه</t>
+          <t>Private section</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
-          <t>دكتوراه في هندسه اداره المشاريع </t>
+          <t>القانون التجاري</t>
         </is>
       </c>
       <c r="M15" s="1" t="inlineStr">
         <is>
-          <t>IMPACT OF EXTERNAL AND HUMAN FACTORS ON LABOR PRODUCTIVITY OF CONSTRUCTION PROJECTS IN IRAQ</t>
+          <t>اثر اختلال التوازن في العلاقات العقدية الدولية في تطور التجارة الدولية</t>
         </is>
       </c>
       <c r="N15" s="1" t="inlineStr">
         <is>
-          <t> Development of Integrated Sustainable System for Oil Industry in Iraq </t>
+          <t>مدى مسؤولية الشركة القابضة عن التزامات شركاتها التابعة</t>
         </is>
       </c>
       <c r="O15" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P15" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>262</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>هادي عنيد حسان </t>
+          <t>زينب ستار جبار كاظم</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Hadi Aneed Hassan</t>
+          <t>Zainab Satar Jabar</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hfsjp19xq2on_kl.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/uzld0k_3xbtp817.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>1990-12-01</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>dr.hadialhlfi@gmail.com</t>
+          <t>zainab.sattar@uomisan.edu.id</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-12</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
-          <t>Private section</t>
+          <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
-          <t>القانون التجاري</t>
+          <t>القانون المدني</t>
         </is>
       </c>
       <c r="M16" s="1" t="inlineStr">
         <is>
-          <t>اثر اختلال التوازن في العلاقات العقدية الدولية في تطور التجارة الدولية</t>
-[...6 lines deleted...]
-      </c>
+          <t>المسؤولية المدنية الناشئة عن الاعلانات التجارية عبر الانترنت دراسة مقارنة</t>
+        </is>
+      </c>
+      <c r="N16" s="1"/>
       <c r="O16" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P16" s="1" t="inlineStr">
         <is>
           <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>131</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>زينب ستار جبار كاظم</t>
+          <t>حيدر سامي علوان </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>Zainab Satar Jabar</t>
+          <t>Haidar sammi aluwan</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/uzld0k_3xbtp817.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/psa2licvm4jfnb9.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1990-12-01</t>
+          <t>1987-01-14</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>zainab.sattar@uomisan.edu.id</t>
+          <t>haydersami.a87@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-12</t>
+          <t>2023-06-18</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
-          <t>القانون الخاص</t>
+          <t> الاحصاء</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
-          <t>القانون المدني</t>
+          <t>الاحصاء</t>
         </is>
       </c>
       <c r="M17" s="1" t="inlineStr">
         <is>
-          <t>المسؤولية المدنية الناشئة عن الاعلانات التجارية عبر الانترنت دراسة مقارنة</t>
+          <t>استخدام بعض الانموذجات الاحصائية لتقدير نسب الملوثات الكيمياوية في نهر دجلة </t>
         </is>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P17" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>الادارة والاقتصاد</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>823</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>حيدر سامي علوان </t>
+          <t>حيدر حسن حيدر</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>Haidar sammi aluwan</t>
+          <t>Haidar Hassan Haidar</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/psa2licvm4jfnb9.jpg</t>
+          <t>uploads/photos/fqwubh3tymd5s_k.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1987-01-14</t>
+          <t>1984-01-16</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>haydersami.a87@uomisan.edu.iq</t>
+          <t>3haidar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-18</t>
+          <t>2023-06-25</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
-          <t> الاحصاء</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
-          <t>الاحصاء</t>
+          <t>هندسة انشاءات</t>
         </is>
       </c>
       <c r="M18" s="1" t="inlineStr">
         <is>
-          <t>استخدام بعض الانموذجات الاحصائية لتقدير نسب الملوثات الكيمياوية في نهر دجلة </t>
+          <t>تحسين مقاومة القص للبلاطات الخرسانية باستخدام شرائح الالمنيوم</t>
         </is>
       </c>
       <c r="N18" s="1"/>
       <c r="O18" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P18" s="1" t="inlineStr">
         <is>
-          <t>الادارة والاقتصاد</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>105</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>حيدر حسن حيدر</t>
+          <t> قدامه محمد قاسم الياسري</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Haidar Hassan Haidar</t>
+          <t>Qudama Al-Yasiri</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/fqwubh3tymd5s_k.jpg</t>
+          <t>uploads/photos/mew856l0ft4coxv.jpeg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1984-01-16</t>
+          <t>1987-01-15</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>3haidar@uomisan.edu.iq</t>
+          <t>qudamaalyasiri@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-25</t>
+          <t>2023-08-14</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t>هندسة انشاءات</t>
+          <t>هندسةالطاقة</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
-          <t>تحسين مقاومة القص للبلاطات الخرسانية باستخدام شرائح الالمنيوم</t>
-[...2 lines deleted...]
-      <c r="N19" s="1"/>
+          <t>إمكانية تطبيق أنظمة تكييف الهواء الحرارية الشمسية في المباني ذات المناخ الحار</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>دمج المواد متغيرة الطور في غلاف المبنى تحت الظروف الحارة</t>
+        </is>
+      </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>523</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t> قدامه محمد قاسم الياسري</t>
+          <t>دعاء حسين هاشم التميمي</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Qudama Al-Yasiri</t>
+          <t>Doaa Hussain Hashim </t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mew856l0ft4coxv.jpeg</t>
+          <t>uploads/files/f2jdg95xatp_ys7.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1987-01-15</t>
+          <t>1988-09-09</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>qudamaalyasiri@uomisan.edu.iq</t>
+          <t>doaa.hussein@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-14</t>
+          <t>2023-08-23</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الميكانيكية</t>
+          <t>فيزياء</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t>هندسةالطاقة</t>
+          <t> هوائيات مايكروية </t>
         </is>
       </c>
       <c r="M20" s="1" t="inlineStr">
         <is>
-          <t>إمكانية تطبيق أنظمة تكييف الهواء الحرارية الشمسية في المباني ذات المناخ الحار</t>
+          <t>دراسة نظرية لانتشار نبضة كاوسية في الياف البلورة الفوتونية والعوامل المؤثرة فيها</t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
-          <t>دمج المواد متغيرة الطور في غلاف المبنى تحت الظروف الحارة</t>
+          <t>تصميم ومحاكاة لمصفوفات الهوائي الشريطي الدائري المعدل المثارة بمغذيين متعامدين و ركيزتين عازلتين</t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>955</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>دعاء حسين هاشم التميمي</t>
+          <t>منتظر حليم شرهان</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Doaa Hussain Hashim </t>
+          <t>Montazer Halim Sharhan</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/f2jdg95xatp_ys7.jpg</t>
+          <t>uploads/files/cw63yqpr9dmsvan.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1988-09-09</t>
+          <t>1990-11-23</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>doaa.hussein@uomisan.edu.iq</t>
+          <t>mntzrhaleem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-23</t>
+          <t>2023-08-25</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>فيزياء</t>
+          <t>العلوم الإسلامية</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t> هوائيات مايكروية </t>
+          <t>التفسير وعلوم القرآن</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t>دراسة نظرية لانتشار نبضة كاوسية في الياف البلورة الفوتونية والعوامل المؤثرة فيها</t>
+          <t>الأنظار التفسيرية عند الشهيد مرتضى مطهري</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>تصميم ومحاكاة لمصفوفات الهوائي الشريطي الدائري المعدل المثارة بمغذيين متعامدين و ركيزتين عازلتين</t>
+          <t>التفسير الاجتماعي دراسة مقارنة بين تفسيري الكاشف وفي ظلال القرآن</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>زهراء رسول فاخر</t>
+          <t>دعاء ابراهيم زهراو</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Zahra Rasol</t>
+          <t>Douaa Ibrahim Zehraw</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vab2smh9z0qgx6f.jpg</t>
+          <t>uploads/files/c6z9b15h3gwmasj.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1985-07-29</t>
+          <t>1989-12-21</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>07705515693</t>
+          <t>0770</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>geologist_2021@uomisan.edu.iq</t>
+          <t>doaa.a.z@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2023-09-20</t>
+          <t>2023-09-09</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>علوم الارض</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>جيولوجيا هندسية وتحسس نائي</t>
+          <t>القانون الدستوري</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t>Geotechnical and Hydrological Study of Dewerige Dam Project in Missan Governorate/Southern of Iraq</t>
+          <t>التنظيم القانوني لحق متعدد الجنسية في تولي المنصب السيادي (دراسة مقارنة)</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t>The use of remote sensing techniques to identify and evaluate a potential site for water harvesting in eastern Missan, Southern Iraq</t>
+          <t> دستورية   الاستجواب الغيابي للوزارة  وفقاً لدستور جمهورية العراق لسنة 2005 (دراسة مقارنة)</t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>849</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>م.د. مصطفى عدنان عيدان</t>
+          <t>زهراء رسول فاخر</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Dr. Mustafa Adnan Idan</t>
+          <t>Zahra Rasol</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mtz54hw2qvak6jc.jpg</t>
+          <t>uploads/photos/vab2smh9z0qgx6f.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1993-01-28</t>
+          <t>1985-07-29</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>mustafa.adnan@uomisan.edu.iq</t>
+          <t>geologist_2021@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-09-20</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>علوم اغذية</t>
+          <t>علوم الارض</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>تقنية حياتية</t>
+          <t>جيولوجيا هندسية وتحسس نائي</t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
-          <t>عـــزل وتشخيص وخواص بكتــريا التسمم البرفرنجي Clostridium perfringens من الأغذية في مدينة البصرة ودراسة حساسيتها للمضادات الحياتية  وتحديد الجين المسؤول عن تسمم الغذاء</t>
+          <t>Geotechnical and Hydrological Study of Dewerige Dam Project in Missan Governorate/Southern of Iraq</t>
         </is>
       </c>
       <c r="N23" s="1" t="inlineStr">
         <is>
-          <t>تحضير مشروب شرش وظيفي مدعم ببكتريا المعززات الحيوية ودراسة تأثيراته الفسيولوجية على بعض الاضطرابات الايضية في الجرذان المختبرية</t>
+          <t>The use of remote sensing techniques to identify and evaluate a potential site for water harvesting in eastern Missan, Southern Iraq</t>
         </is>
       </c>
       <c r="O23" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>743</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>فراس لطيف حساني</t>
+          <t>م.د. مصطفى عدنان عيدان</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Firas Lattef Hussany</t>
+          <t>Dr. Mustafa Adnan Idan</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xd8ctvje5sfr3w6.jpg</t>
+          <t>uploads/photos/mtz54hw2qvak6jc.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1985-01-01</t>
+          <t>1993-01-28</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>firaslattef@uomisan.edu.iq</t>
+          <t>mustafa.adnan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2023-10-02</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>علوم اغذية</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>تحويل طاقة</t>
+          <t>تقنية حياتية</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>The effect of fuel/air equivalence ratio on energy &amp; exergy efficiency and exergy loose by flue gas</t>
-[...2 lines deleted...]
-      <c r="N24" s="1"/>
+          <t>عـــزل وتشخيص وخواص بكتــريا التسمم البرفرنجي Clostridium perfringens من الأغذية في مدينة البصرة ودراسة حساسيتها للمضادات الحياتية  وتحديد الجين المسؤول عن تسمم الغذاء</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>تحضير مشروب شرش وظيفي مدعم ببكتريا المعززات الحيوية ودراسة تأثيراته الفسيولوجية على بعض الاضطرابات الايضية في الجرذان المختبرية</t>
+        </is>
+      </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>محمد حمدان </t>
+          <t>فراس لطيف حساني</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Hamdan </t>
+          <t>Firas Lattef Hussany</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/qmu6vwx1jzpcrly.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xd8ctvje5sfr3w6.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1991-05-01</t>
+          <t>1985-01-01</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>moh.hamdan@uomisan.edu.iq</t>
+          <t>firaslattef@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>2023-10-27</t>
+          <t>2023-10-02</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
-          <t>وقاية نبات</t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
-          <t>امراض نبات</t>
+          <t>تحويل طاقة</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
-          <t>.تقييم كفاءة مستحضرين الاحيائيين للفطرTrichoderma viride  والبكتريا Pseudomonas fluorescens pf_DS  في مكافحة مرض ثأليل الحنطة المتسبب عن نيماتودا Anguina tritici </t>
-[...6 lines deleted...]
-      </c>
+          <t>The effect of fuel/air equivalence ratio on energy &amp; exergy efficiency and exergy loose by flue gas</t>
+        </is>
+      </c>
+      <c r="N25" s="1"/>
       <c r="O25" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P25" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>357</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>سجى جمعه ضمد</t>
+          <t>محمد حمدان </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Saja Jumah Thumad</t>
+          <t>Mohammed Hamdan </t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/m2kszwvyjtxi34c.jpg</t>
+          <t>uploads/photos/qmu6vwx1jzpcrly.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1990-10-27</t>
+          <t>1991-05-01</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>saja.mcm@uomisan.edu.iq</t>
+          <t>moh.hamdan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
-          <t>2023-11-15</t>
+          <t>2023-10-27</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>طب عام</t>
+          <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>Pedeatric </t>
+          <t>امراض نبات</t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
-          <t>Distribution of hypothyroidism in a sample of children with type 1 diabetes mellitus</t>
+          <t>.تقييم كفاءة مستحضرين الاحيائيين للفطرTrichoderma viride  والبكتريا Pseudomonas fluorescens pf_DS  في مكافحة مرض ثأليل الحنطة المتسبب عن نيماتودا Anguina tritici </t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
-          <t>Pedeatric endocrine </t>
+          <t>.دراسة تصنيفية لنيماتودا ثأليل الحنطة Anguina tritici ونيماتودا حوصلات الحبوب Heterodera avenae في وسط وجنوب العراق وادارتها المتكاملة</t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P26" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>علي عبد الحسين جارالله</t>
+          <t>مصطفى كرم محمد</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>ALI ABD ALHUSSAIN JARLLAH</t>
+          <t>Mustafa Karam Mohammed</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ticgslfzjv8_49m.jpg</t>
+          <t>uploads/files/zad1gfhpiu9qmj3.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1985-01-29</t>
+          <t>1986-08-03</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>alijuristic@gmail.com</t>
+          <t>mustafakaram@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
-          <t>2024-03-13</t>
+          <t>2023-11-01</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>لغة عربية</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي العام </t>
+          <t>أدب مقارن</t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
-          <t>التنظيم الدولي لمواجهة الارهاب الفكري </t>
-[...2 lines deleted...]
-      <c r="N27" s="1"/>
+          <t>الغزل في شعر ابن حزم الاندلسي  وخواجوي كرماني دراسة مقارنه</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>صورة الحسين (ع) في شعر عبد الرزاق عبد الواحد وسيد علي موسوي كرمارودي</t>
+        </is>
+      </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>14</t>
         </is>
       </c>
       <c r="P27" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>780</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>صبا جاسم رحيم</t>
+          <t>سجى جمعه ضمد</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Saba Jassim Raheem</t>
+          <t>Saja Jumah Thumad</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/ru0zag4tdfqekyv.jpg</t>
+          <t>uploads/photos/m2kszwvyjtxi34c.jpg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1990-01-01</t>
+          <t>1990-10-27</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>saba@uomisan.edu.iq</t>
+          <t>saja.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
-          <t>2024-04-01</t>
+          <t>2023-11-15</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>طب عام</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>ادارة مشاريع</t>
+          <t>Pedeatric </t>
         </is>
       </c>
       <c r="M28" s="1" t="inlineStr">
         <is>
-          <t>OFFICE CENTER WITH FLOOR PLATES HAVING DIFFERENT SUPPORT CONDITIONS</t>
+          <t>Distribution of hypothyroidism in a sample of children with type 1 diabetes mellitus</t>
         </is>
       </c>
       <c r="N28" s="1" t="inlineStr">
         <is>
-          <t>INTEGRAL ASSESSMENT OF THE QUALITY OF A CONSTRUCTION ORGANIZATION</t>
+          <t>Pedeatric endocrine </t>
         </is>
       </c>
       <c r="O28" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>666</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>هدى حلو علي</t>
+          <t>علي عبد الحسين جارالله</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>Huda Hilo Ali</t>
+          <t>ALI ABD ALHUSSAIN JARLLAH</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/x6ej_qrhks1v3i8.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ticgslfzjv8_49m.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1986-07-18</t>
+          <t>1985-01-29</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>hudahilo.ha@uomisan.edu.iq</t>
+          <t>alijuristic@gmail.com</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-03-13</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>علوم بيئة</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>بيئة نبات</t>
+          <t>القانون الدولي العام </t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
-          <t>تأثير بعض العوامل البيئية على وجود وانتشار النباتات المائية في نهر دجلة في محافظة ميسان</t>
-[...6 lines deleted...]
-      </c>
+          <t>التنظيم الدولي لمواجهة الارهاب الفكري </t>
+        </is>
+      </c>
+      <c r="N29" s="1"/>
       <c r="O29" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
-          <t>كلية العلوم</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>816</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>د.مصطفى طاهر حاتم </t>
+          <t>صبا جاسم رحيم</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>Dr. Mustafa Taher Hatem</t>
+          <t>Saba Jassim Raheem</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mxagbq6hrne20vj.jpg</t>
+          <t>uploads/photos/ru0zag4tdfqekyv.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1984-06-07</t>
+          <t>1990-01-01</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>pgs.mustafa.taher@uobasrah.edu.iq</t>
+          <t>saba@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>2024-05-26</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>تقانات - طحالب </t>
+          <t>ادارة مشاريع</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
-          <t>تقـييم بـعض أنـواع الطـحالب الخضر-المـزرقـة الـمعزولة مـن التربة - جنوب العـراق في انتاجها للـسموم الكـبدية وتأثير طحلب Oscillatoria pseudogeminata  في نمو نبات الطماطة Lycopersicon esculentum Mill.</t>
+          <t>OFFICE CENTER WITH FLOOR PLATES HAVING DIFFERENT SUPPORT CONDITIONS</t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>عزل وتشخيص السموم الكبدية Microcystins   من بعض الطحالب الخضر المزرقة المعزولة من البيئة المائية في محافظة البصرة - العراق</t>
+          <t>INTEGRAL ASSESSMENT OF THE QUALITY OF A CONSTRUCTION ORGANIZATION</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>412</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>هدى اسماعيل عليوي </t>
+          <t>هدى حلو علي</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Huda Ismail Olewi</t>
+          <t>Huda Hilo Ali</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ec6ozlxd7snq81w.jpg</t>
+          <t>uploads/photos/x6ej_qrhks1v3i8.jpeg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1987-04-28</t>
+          <t>1986-07-18</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>hudaismail@uomisan.edu.iq</t>
+          <t>hudahilo.ha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2024-06-02</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>Computer Engineering </t>
+          <t>علوم بيئة</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>Computer Engineering </t>
+          <t>بيئة نبات</t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>SECURITY ENHANCEMENT OF OFDM PASSIVE OPTICAL NETWORKS USING CHAOTIC TECHNIQUES</t>
-[...2 lines deleted...]
-      <c r="N31" s="1"/>
+          <t>تأثير بعض العوامل البيئية على وجود وانتشار النباتات المائية في نهر دجلة في محافظة ميسان</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>لايوجد</t>
+        </is>
+      </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>918</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>ضياء حميد جياد </t>
+          <t>د.مصطفى طاهر حاتم </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t> DHIAA HAMEED HILFI</t>
+          <t>Dr. Mustafa Taher Hatem</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/kzcm2xvsoji5gr7.jpeg</t>
+          <t>uploads/photos/mxagbq6hrne20vj.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1984-08-17</t>
+          <t>1984-06-07</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>07711998999</t>
+          <t>07705571012 </t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>diaa.hameed@uomisan.edu.iq</t>
+          <t>pgs.mustafa.taher@uobasrah.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2024-06-23</t>
+          <t>2024-05-26</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>هندسة معادن</t>
+          <t>تقانات - طحالب </t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>&amp;#34;Structure and Properties of Free-Nickel   High-Nitrogen Austenitic Stainless Steels after Laser Welding.&amp;#34;</t>
+          <t>تقـييم بـعض أنـواع الطـحالب الخضر-المـزرقـة الـمعزولة مـن التربة - جنوب العـراق في انتاجها للـسموم الكـبدية وتأثير طحلب Oscillatoria pseudogeminata  في نمو نبات الطماطة Lycopersicon esculentum Mill.</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
-          <t>Research and development of technology for plasma-electrolyte surface treatment of mechanical engineering products made of valve alloys formed by additive technologies</t>
+          <t>عزل وتشخيص السموم الكبدية Microcystins   من بعض الطحالب الخضر المزرقة المعزولة من البيئة المائية في محافظة البصرة - العراق</t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>ٍسلام عادل مطلك</t>
+          <t>هدى اسماعيل عليوي </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Salam Adil Wtaife</t>
+          <t>Huda Ismail Olewi</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/kp4_9bgjunvcqeo.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ec6ozlxd7snq81w.jpg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1987-04-28</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>salamwtaife@uomisan.edu.iq</t>
+          <t>hudaismail@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-06-02</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>Computer Engineering </t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>البنية التحتية للطرق والمواصلات</t>
+          <t>Computer Engineering </t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
-          <t>Pavement Surface Characteristics As Influenced By Material Properties</t>
-[...6 lines deleted...]
-      </c>
+          <t>SECURITY ENHANCEMENT OF OFDM PASSIVE OPTICAL NETWORKS USING CHAOTIC TECHNIQUES</t>
+        </is>
+      </c>
+      <c r="N33" s="1"/>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>489</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>علي صباح عبد السيلاوي</t>
+          <t>م.د ضياء حميد جياد </t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>Ali S. Abed Al Sailawi</t>
+          <t> DHIAA HAMEED HILFI</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/rfnqspx54chkldg.jpeg</t>
+          <t>uploads/files/k65iw43punl1jqt.jpg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>1900-01-08</t>
+          <t>1984-08-17</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>07711998999</t>
         </is>
       </c>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>ali_sabah@uomisan.edu.iq</t>
+          <t>diaa.hameed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-06-23</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسوب </t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>برمجيات </t>
+          <t>هندسة معادن</t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
-          <t>An Evaluation of Enterprise Architecture Frameworks for E-Government</t>
+          <t>&amp;#34;Structure and Properties of Free-Nickel   High-Nitrogen Austenitic Stainless Steels after Laser Welding.&amp;#34;</t>
         </is>
       </c>
       <c r="N34" s="1" t="inlineStr">
         <is>
-          <t>Efficacious Management in Long-Lasting Crisis Using a Data Driven Decision Support System Through Using Social Networks: A case Study of the COVID-19 Pandemic </t>
+          <t>Research and development of technology for plasma-electrolyte surface treatment of mechanical engineering products made of valve alloys formed by additive technologies</t>
         </is>
       </c>
       <c r="O34" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>814</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>محمد جاسم رحيم</t>
+          <t>ٍسلام عادل مطلك</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Jassim Raheem</t>
+          <t>Salam Adil Wtaife</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/cmknpwvdz0sio3a.JPG</t>
+          <t>uploads/photos/kp4_9bgjunvcqeo.jpg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1984-01-01</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>m.adhari@uomisan.edu.iq</t>
+          <t>salamwtaife@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
-          <t>2024-07-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
-          <t>ادارة مشاريع</t>
+          <t>البنية التحتية للطرق والمواصلات</t>
         </is>
       </c>
       <c r="M35" s="1" t="inlineStr">
         <is>
-          <t>STRUCTURAL BEHAVIOUR OF REINFORCED CONCRETE DEEP BEAMS WITH WEB OPENINGS UNDER REPEATED LOAD</t>
+          <t>Pavement Surface Characteristics As Influenced By Material Properties</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
-          <t>Improve Managing Risk Indicator and Cost to Quantify Strong Building Design</t>
+          <t>Design and Analysis of Fiber Reinforced Concrete Structure for Transportation Infrastructures</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P35" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>253</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>مصر محمود خلف </t>
+          <t>علي صباح عبد السيلاوي</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>Maser mahmood kalaf </t>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+          <t>Ali S. Abed Al Sailawi</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/rfnqspx54chkldg.jpeg</t>
+        </is>
+      </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1900-01-08</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="inlineStr">
         <is>
-          <t>maser@uom.edu.iq</t>
+          <t>ali_sabah@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
-          <t>2024-07-18</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
-          <t>جيولوجي </t>
+          <t>هندسة حاسوب </t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
-          <t>تحسس نائي </t>
+          <t>برمجيات </t>
         </is>
       </c>
       <c r="M36" s="1" t="inlineStr">
         <is>
-          <t> GEOLOGICAL HAZARDS ASSESSMENT  AND ENVIRONMENTAL  CHANGES MONITORING IN MAYSAN AREA By USING REMOTE SENSING TECHNIQUES AND GIS</t>
+          <t>An Evaluation of Enterprise Architecture Frameworks for E-Government</t>
         </is>
       </c>
       <c r="N36" s="1" t="inlineStr">
         <is>
-          <t>دراسة انشاء مواقع الجيوبارك باستخدام التحسس النهائي شمال شرق ميسان </t>
+          <t>Efficacious Management in Long-Lasting Crisis Using a Data Driven Decision Support System Through Using Social Networks: A case Study of the COVID-19 Pandemic </t>
         </is>
       </c>
       <c r="O36" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P36" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>757</t>
+          <t>813</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>علي محمد راضي </t>
+          <t>محمد جاسم رحيم</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>Ali Muhammad Radi</t>
+          <t>Mohammed Jassim Raheem</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/w419gh0yktm7a3u.jpg</t>
+          <t>uploads/photos/cmknpwvdz0sio3a.JPG</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>1996-01-01</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="inlineStr">
         <is>
-          <t>alipolitical1996@gmail.com</t>
+          <t>m.adhari@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
-          <t>2024-07-29</t>
+          <t>2024-07-16</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية </t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
-          <t>السياسة الدولية </t>
+          <t>ادارة مشاريع</t>
         </is>
       </c>
       <c r="M37" s="1" t="inlineStr">
         <is>
-          <t>البعد الايديولوجي في الدبلوماسية الايرانية بعد عام 2005</t>
+          <t>STRUCTURAL BEHAVIOUR OF REINFORCED CONCRETE DEEP BEAMS WITH WEB OPENINGS UNDER REPEATED LOAD</t>
         </is>
       </c>
       <c r="N37" s="1" t="inlineStr">
         <is>
-          <t>الامم المتحدة وتحديات الامن العالمي بعد عام 2020</t>
+          <t>Improve Managing Risk Indicator and Cost to Quantify Strong Building Design</t>
         </is>
       </c>
       <c r="O37" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P37" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>826</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>فاطمة قاسم حمدان </t>
+          <t>مصر محمود خلف </t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Fatimeh Qassem Hamdan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Maser mahmood kalaf </t>
+        </is>
+      </c>
+      <c r="D38" s="1"/>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>1989-11-25</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>Fatimehmdan88@gmail.com</t>
+          <t>maser@uom.edu.iq</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-07-18</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>جيولوجي </t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
-          <t>حشرات</t>
+          <t>تحسس نائي </t>
         </is>
       </c>
       <c r="M38" s="1" t="inlineStr">
         <is>
-          <t>التشخيص المظهري والتغاير الزوراثي لذباب القرعيات Daus frontalis Becker,1992 في محافظتي البصرة وميسان </t>
+          <t> GEOLOGICAL HAZARDS ASSESSMENT  AND ENVIRONMENTAL  CHANGES MONITORING IN MAYSAN AREA By USING REMOTE SENSING TECHNIQUES AND GIS</t>
         </is>
       </c>
       <c r="N38" s="1" t="inlineStr">
         <is>
-          <t>دراسة تشخيصية مظهرية وجزيئية لبعض حشرات الحبوب المخزونة في محافظة ميسان </t>
+          <t>دراسة انشاء مواقع الجيوبارك باستخدام التحسس النهائي شمال شرق ميسان </t>
         </is>
       </c>
       <c r="O38" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P38" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>757</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>م.د. عدنان خلف فرهود الحمراني</t>
+          <t>علي محمد راضي </t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>Adnan Khalaf Farhood</t>
+          <t>Ali Muhammad Radi</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/0rij4cqtl91n3_k.jpg</t>
+          <t>uploads/photos/w419gh0yktm7a3u.jpg</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>1977-12-28</t>
+          <t>1996-01-01</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>adnankhalaf@uomisan.edu.iq</t>
+          <t>alipolitical1996@gmail.com</t>
         </is>
       </c>
       <c r="I39" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
-          <t>2024-09-17</t>
+          <t>2024-07-29</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>العلوم السياسية </t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
-          <t>تحليل عددي</t>
+          <t>السياسة الدولية </t>
         </is>
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
-          <t>الحلول التقريبية لبعض الفصول من المعادلات التكاملية الكسريه غير الخطية</t>
+          <t>البعد الايديولوجي في الدبلوماسية الايرانية بعد عام 2005</t>
         </is>
       </c>
       <c r="N39" s="1" t="inlineStr">
         <is>
-          <t>الحلول العددية للمعادلات التفاضلية الجزئية ذات الرتب الكسرية المتغيرة التباطؤية</t>
+          <t>الامم المتحدة وتحديات الامن العالمي بعد عام 2020</t>
         </is>
       </c>
       <c r="O39" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P39" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>362</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>زهراء حسين جوده</t>
+          <t>فاطمة قاسم حمدان </t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>ZAHRAA HUSSEIN JOUDAH</t>
+          <t>Fatimeh Qassem Hamdan</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wfjuioyzs2qb3md.jpg</t>
+          <t>uploads/photos/fcurnko3ymxjbhd.jpg</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>1985-12-28</t>
+          <t>1989-11-25</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="inlineStr">
         <is>
-          <t>zahraa.alsafy85@uomisan.edu.iq</t>
+          <t>Fatimehmdan88@gmail.com</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
-          <t>2024-09-30</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>الهندسة المدنية </t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
-          <t>مواد إنشائية مستدامة</t>
+          <t>حشرات</t>
         </is>
       </c>
       <c r="M40" s="1" t="inlineStr">
         <is>
-          <t>......EFFECTS OF EFFECTIVE MICROORGANISM ON  MECHANICAL AND MICROSTRUCTURE PROPERTIES OF  CONCRETE INCORPORATING FLY ASH</t>
-[...2 lines deleted...]
-      <c r="N40" s="1"/>
+          <t>التشخيص المظهري والتغاير الزوراثي لذباب القرعيات Daus frontalis Becker,1992 في محافظتي البصرة وميسان </t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>دراسة تشخيصية مظهرية وجزيئية لبعض حشرات الحبوب المخزونة في محافظة ميسان </t>
+        </is>
+      </c>
       <c r="O40" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P40" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>992</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>علي حسين علي </t>
+          <t>م.د. عدنان خلف فرهود الحمراني</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>Ali Husain ali</t>
+          <t>Adnan Khalaf Farhood</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/hci7ku_jf3veosy.jpg</t>
+          <t>uploads/files/0rij4cqtl91n3_k.jpg</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>1971-01-05</t>
+          <t>1977-12-28</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="inlineStr">
         <is>
-          <t>aalsodine286@gmail.com</t>
+          <t>adnankhalaf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I41" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J41" s="1" t="inlineStr">
         <is>
-          <t>2024-10-02</t>
+          <t>2024-09-17</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
-          <t>وقاية نبات</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
-          <t>حشرات</t>
+          <t>تحليل عددي</t>
         </is>
       </c>
       <c r="M41" s="1" t="inlineStr">
         <is>
-          <t>دراسة تشخيصية وبيئية لنوعين من البق الدقيقي مع بعض طرائق مكافحتها في محافظة البصرة </t>
+          <t>الحلول التقريبية لبعض الفصول من المعادلات التكاملية الكسريه غير الخطية</t>
         </is>
       </c>
       <c r="N41" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>الحلول العددية للمعادلات التفاضلية الجزئية ذات الرتب الكسرية المتغيرة التباطؤية</t>
         </is>
       </c>
       <c r="O41" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P41" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>448</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>بركات حسن عبيد </t>
+          <t>زهراء حسين جوده</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Barakat Hasan Obeid </t>
+          <t>ZAHRAA HUSSEIN JOUDAH</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/ehwic0y1rtuz4sf.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/wfjuioyzs2qb3md.jpg</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>1991-04-28</t>
+          <t>1985-12-28</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="inlineStr">
         <is>
-          <t>Barakatalasadi91@gmail.com</t>
+          <t>zahraa.alsafy85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I42" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J42" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-09-30</t>
         </is>
       </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
-          <t>الطب الباطني</t>
+          <t>الهندسة المدنية </t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
-          <t>الطب الباطني </t>
-[...7 lines deleted...]
-      </c>
+          <t>مواد إنشائية مستدامة</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>......EFFECTS OF EFFECTIVE MICROORGANISM ON  MECHANICAL AND MICROSTRUCTURE PROPERTIES OF  CONCRETE INCORPORATING FLY ASH</t>
+        </is>
+      </c>
+      <c r="N42" s="1"/>
       <c r="O42" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P42" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>360</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>كرار علي مطير</t>
+          <t>علي حسين علي </t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>Karrara Ali Muttair</t>
+          <t>Ali Husain ali</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/8ar_just0f4qkzh.jpg</t>
+          <t>uploads/photos/hci7ku_jf3veosy.jpg</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>1992-01-01</t>
+          <t>1971-01-05</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="inlineStr">
         <is>
-          <t>karrar.sport120@gmail.com</t>
+          <t>aalsodine286@gmail.com</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-10-02</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضة</t>
+          <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
-          <t>التدريب الرياضي </t>
+          <t>حشرات</t>
         </is>
       </c>
       <c r="M43" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات خاصة بوسائل تدريبية مساعدة في تطوير التصرف الحركي اللحظي في المواقف الفردية وعلاقتها بمستوى الذكاء للاعبي الخط الخلفي في كرة اليد في الدوري النخبه العراقي</t>
+          <t>دراسة تشخيصية وبيئية لنوعين من البق الدقيقي مع بعض طرائق مكافحتها في محافظة البصرة </t>
         </is>
       </c>
       <c r="N43" s="1" t="inlineStr">
         <is>
-          <t>تاثير تمرينات خاصة باسلوب المنافسة في التحمل الخاص والتكوينات الهجومية للاعبي الدوري الممتاز لكرة اليد</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O43" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P43" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>837</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>هديل غازي عبدعلي </t>
+          <t>علي حميد قاسم</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>Hadeel Ghazi Abd Ali </t>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+          <t>Ali Hameed Qasim</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>uploads/photos/3zdnq064rtc_kvh.jpg</t>
+        </is>
+      </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>1991-02-12</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
-          <t>00000</t>
+          <t>07709091903</t>
         </is>
       </c>
       <c r="H44" s="1" t="inlineStr">
         <is>
-          <t>hadeel_ghazi@uomisan.edu.iq</t>
+          <t>alkuarchi@gmail.com</t>
         </is>
       </c>
       <c r="I44" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J44" s="1" t="inlineStr">
         <is>
-          <t>2024-10-27</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
-          <t>رياضيات </t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
-          <t>تبولوجيا تفاضلية /تحليل رياضي </t>
+          <t>هندسة المواد</t>
         </is>
       </c>
       <c r="M44" s="1" t="inlineStr">
         <is>
-          <t>Certain Types of Tensors of Viasman-Gray Manifold</t>
+          <t>Powder material of the Al-Cu system</t>
         </is>
       </c>
       <c r="N44" s="1" t="inlineStr">
         <is>
-          <t>Nonlinear Ritz Approximation for Some Nonlinear Differential Equations Using Modify Lyapunov-Schmidt Reduction</t>
+          <t>Modeling the Effect of Ultrasound on the Inelastic Deformation of Metals</t>
         </is>
       </c>
       <c r="O44" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P44" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>981</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>امنه سالم حسن</t>
+          <t>بركات حسن عبيد </t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>Amina salim hassan</t>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+          <t>Barakat Hasan Obeid </t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/ehwic0y1rtuz4sf.jpeg</t>
+        </is>
+      </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>1984-01-17</t>
+          <t>1991-04-28</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="inlineStr">
         <is>
-          <t>aamena.salim@uomisan.edu.iq</t>
+          <t>Barakatalasadi91@gmail.com</t>
         </is>
       </c>
       <c r="I45" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J45" s="1" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>الطب الباطني</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
-[...6 lines deleted...]
-      </c>
+          <t>الطب الباطني </t>
+        </is>
+      </c>
+      <c r="M45" s="1"/>
       <c r="N45" s="1" t="inlineStr">
         <is>
-          <t>القصائد المشهورة في الشعر العربي (دراسة اسلوبية)</t>
+          <t>معدل ضربات القلب أثناء الراحة كمؤشر بيولوجي لمضاعفات الأوعية الدموية الدقيقة بين مرضى السكري من النوع الثاني</t>
         </is>
       </c>
       <c r="O45" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P45" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>895</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>صادق فنجان حسناوي </t>
+          <t>كرار علي مطير</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>Sadiq Fenjan Hasnawi</t>
+          <t>Karrara Ali Muttair</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/skrwi61af0bo2ln.jpg</t>
+          <t>uploads/photos/8ar_just0f4qkzh.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>1973-11-16</t>
+          <t>1992-01-01</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>sadiq.fanjan@uomisan.edu.iq</t>
+          <t>karrar.sport120@gmail.com</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
-          <t>2024-11-19</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
-          <t>علوم اغذية </t>
+          <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
-          <t>التقانات الاحيائية</t>
+          <t>التدريب الرياضي </t>
         </is>
       </c>
       <c r="M46" s="1" t="inlineStr">
         <is>
-          <t>تحسين التكنولوجيا ووسائل المعالجات الأولية لحليب البقر</t>
+          <t>تاثير تمرينات خاصة بوسائل تدريبية مساعدة في تطوير التصرف الحركي اللحظي في المواقف الفردية وعلاقتها بمستوى الذكاء للاعبي الخط الخلفي في كرة اليد في الدوري النخبه العراقي</t>
         </is>
       </c>
       <c r="N46" s="1" t="inlineStr">
         <is>
-          <t>إنتاج وتنقية وتوصيف بروتيز الأسبارتك    ‏‎  ‎من عفن ‏Aspergillus terreus‏ المعزول محلياً واستعماله ‏في تطرية اللحوم ‏</t>
+          <t>تاثير تمرينات خاصة باسلوب المنافسة في التحمل الخاص والتكوينات الهجومية للاعبي الدوري الممتاز لكرة اليد</t>
         </is>
       </c>
       <c r="O46" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P46" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>915</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>صلاح عبد الحسن غيلان</t>
+          <t>هديل غازي عبدعلي </t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>Salah Abdulhassan Ghaylan	</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hadeel Ghazi Abd Ali </t>
+        </is>
+      </c>
+      <c r="D47" s="1"/>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>1975-10-16</t>
+          <t>1991-02-12</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="inlineStr">
         <is>
-          <t>salah.ghilan@uomisan.edu.iq</t>
+          <t>hadeel_ghazi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I47" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J47" s="1" t="inlineStr">
         <is>
-          <t>2024-11-25</t>
+          <t>2024-10-27</t>
         </is>
       </c>
       <c r="K47" s="1" t="inlineStr">
         <is>
-          <t>البستنة وهندسة الحدائق</t>
+          <t>رياضيات </t>
         </is>
       </c>
       <c r="L47" s="1" t="inlineStr">
         <is>
-          <t>فسلجة فاكهة (فسلجة نخيل) </t>
+          <t>تبولوجيا تفاضلية /تحليل رياضي </t>
         </is>
       </c>
       <c r="M47" s="1" t="inlineStr">
         <is>
-          <t>مساند النمو لحاصل الخس في تقنية الفيلم المغذي للزراعة المائية</t>
+          <t>Certain Types of Tensors of Viasman-Gray Manifold</t>
         </is>
       </c>
       <c r="N47" s="1" t="inlineStr">
         <is>
-          <t>دراسة كيموحيوية لظاهرة العقد البكري لثمار نخيل التمر صنف البرحي الخضري والمكثر نسيجيا تحت تأثير منظمات النمو والاحماض الامينية الحرة.</t>
+          <t>Nonlinear Ritz Approximation for Some Nonlinear Differential Equations Using Modify Lyapunov-Schmidt Reduction</t>
         </is>
       </c>
       <c r="O47" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P47" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>855</t>
+          <t>892</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>سيف الدين حسن حسان</t>
+          <t>امنه سالم حسن</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t> Saif Aldeen Hasan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Amina salim hassan</t>
+        </is>
+      </c>
+      <c r="D48" s="1"/>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>1991-01-07</t>
+          <t>1984-01-17</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="inlineStr">
         <is>
-          <t>saif_aldeen@uomisan.edu.iq</t>
+          <t>aamena.salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
-          <t>2024-12-07</t>
+          <t>2024-11-07</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسبات</t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي</t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M48" s="1" t="inlineStr">
         <is>
-          <t>Effectiveness of deep Learning in anticipating future  trends of stock markets</t>
-[...2 lines deleted...]
-      <c r="N48" s="1"/>
+          <t>ابنية الافعال في ديوان ابي الاسود الدؤلي </t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>القصائد المشهورة في الشعر العربي (دراسة اسلوبية)</t>
+        </is>
+      </c>
       <c r="O48" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P48" s="1" t="inlineStr">
         <is>
-          <t>الادارة والاقتصاد</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>346</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>فاتن خضير عباس </t>
+          <t>صادق فنجان حسناوي </t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>Faten Khudair Abbas</t>
+          <t>Sadiq Fenjan Hasnawi</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/vdrpxbnw1yhgeuz.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/skrwi61af0bo2ln.jpg</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>1989-07-17</t>
+          <t>1973-11-16</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
-          <t>fatanf145@gmail.com</t>
+          <t>sadiq.fanjan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
-          <t>2024-12-15</t>
+          <t>2024-11-19</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة </t>
+          <t>علوم اغذية </t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
-          <t>فسلجة طبية </t>
+          <t>التقانات الاحيائية</t>
         </is>
       </c>
       <c r="M49" s="1" t="inlineStr">
         <is>
-          <t>Study of some hormonal and biochemical parameters associated with polycistic ovary syndrome in diabetic women type 2 </t>
-[...2 lines deleted...]
-      <c r="N49" s="1"/>
+          <t>تحسين التكنولوجيا ووسائل المعالجات الأولية لحليب البقر</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>إنتاج وتنقية وتوصيف بروتيز الأسبارتك    ‏‎  ‎من عفن ‏Aspergillus terreus‏ المعزول محلياً واستعماله ‏في تطرية اللحوم ‏</t>
+        </is>
+      </c>
       <c r="O49" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P49" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>361</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>رسل نعيم منخي</t>
+          <t>صلاح عبد الحسن غيلان</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>rusul naeim mankhi</t>
+          <t>Salah Abdulhassan Ghaylan	</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/io8s175qbumgepf.jpg</t>
+          <t>uploads/photos/h4ld21b0ukxz_ny.jpg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>1991-10-14</t>
+          <t>1975-10-16</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>n.rusul22@gmail.com</t>
+          <t>salah.ghilan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
-          <t>2024-12-16</t>
+          <t>2024-11-25</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
-          <t>علوم كيمياء</t>
+          <t>البستنة وهندسة الحدائق</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
-          <t>كيمياء عضوية</t>
+          <t>فسلجة فاكهة (فسلجة نخيل) </t>
         </is>
       </c>
       <c r="M50" s="1" t="inlineStr">
         <is>
-          <t>تحضير وتشخيص بعض المركبات خماسية الحلقة مثل الثايوزوليداينون والكاما لاكتام المستخدمة في تقليل سكر الدم</t>
+          <t>مساند النمو لحاصل الخس في تقنية الفيلم المغذي للزراعة المائية</t>
         </is>
       </c>
       <c r="N50" s="1" t="inlineStr">
         <is>
-          <t>تحضير وتشخيص ودراسة الفعالية الب ايولوجية والالتحام الجزيئي لبعض مشتقات الفينوفايبريت الجديدة</t>
+          <t>دراسة كيموحيوية لظاهرة العقد البكري لثمار نخيل التمر صنف البرحي الخضري والمكثر نسيجيا تحت تأثير منظمات النمو والاحماض الامينية الحرة.</t>
         </is>
       </c>
       <c r="O50" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P50" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>855</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>مصطفى جمال مهدي </t>
+          <t>سيف الدين حسن حسان</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Jamal Mahdi</t>
+          <t> Saif Aldeen Hasan</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/8okgqb43lst0vhc.jpeg</t>
+          <t>uploads/photos/ywfzirtbm603_pe.jpeg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>1991-04-01</t>
+          <t>1991-01-07</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>Mustafaj@uomisan.edu.iq</t>
+          <t>saif_aldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
-          <t>2025-01-13</t>
+          <t>2024-12-07</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضة</t>
+          <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
-          <t>علم التدريب الرياضي </t>
+          <t>الذكاء الاصطناعي</t>
         </is>
       </c>
       <c r="M51" s="1" t="inlineStr">
         <is>
-          <t>«ПРОФИЛАКТИКА ТРАВМАТИЗМА В СПОРТИВНЫХ ИГРАХ»</t>
-[...6 lines deleted...]
-      </c>
+          <t>Effectiveness of deep Learning in anticipating future  trends of stock markets</t>
+        </is>
+      </c>
+      <c r="N51" s="1"/>
       <c r="O51" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P51" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>الادارة والاقتصاد</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>306</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>اكرام فارس غانم </t>
+          <t>فاتن خضير عباس </t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>ikram faris Ghanem</t>
+          <t>Faten Khudair Abbas</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/hcdbqzr8xjev2po.jpg</t>
+          <t>uploads/files/vdrpxbnw1yhgeuz.jpg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>1989-03-27</t>
+          <t>1989-07-17</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
-          <t>ikram.faris@uomisan.edu.iq</t>
+          <t>fatanf145@gmail.com</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
-          <t>2025-01-16</t>
+          <t>2024-12-15</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
-          <t>تاريخ </t>
+          <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر</t>
+          <t>فسلجة طبية </t>
         </is>
       </c>
       <c r="M52" s="1" t="inlineStr">
         <is>
-          <t>الاقطاع في لواء العمارة 1921_1958</t>
-[...6 lines deleted...]
-      </c>
+          <t>Study of some hormonal and biochemical parameters associated with polycistic ovary syndrome in diabetic women type 2 </t>
+        </is>
+      </c>
+      <c r="N52" s="1"/>
       <c r="O52" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P52" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>874</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>سيف طالب عباس</t>
+          <t>رسل نعيم منخي</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>Saif Talib Abbas</t>
+          <t>rusul naeim mankhi</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/12_pxfl3nvm9ib8.png</t>
+          <t>uploads/photos/io8s175qbumgepf.jpg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>1984-10-21</t>
+          <t>1991-10-14</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>saiftalib@uomisan.edu.iq</t>
+          <t>n.rusul22@gmail.com</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
-          <t>2025-03-09</t>
+          <t>2024-12-16</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>علوم كيمياء</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
-          <t>أنظمة الحاسوب و الشبكات</t>
+          <t>كيمياء عضوية</t>
         </is>
       </c>
       <c r="M53" s="1" t="inlineStr">
         <is>
-          <t>Research of Computer Network Protocol using Software Simulation</t>
+          <t>تحضير وتشخيص بعض المركبات خماسية الحلقة مثل الثايوزوليداينون والكاما لاكتام المستخدمة في تقليل سكر الدم</t>
         </is>
       </c>
       <c r="N53" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>تحضير وتشخيص ودراسة الفعالية الب ايولوجية والالتحام الجزيئي لبعض مشتقات الفينوفايبريت الجديدة</t>
         </is>
       </c>
       <c r="O53" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P53" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>718</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>وسام رويس مطرود </t>
+          <t>مصطفى جمال مهدي </t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>WISAM </t>
+          <t>Mustafa Jamal Mahdi</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/xmularjgc6ztn1b.jpg</t>
+          <t>uploads/files/8okgqb43lst0vhc.jpeg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>1989-03-20</t>
+          <t>1991-04-01</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
-          <t>wisam.ruyis@uomisan.edu.iq</t>
+          <t>Mustafaj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-01-13</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>نانو تكنولوجي </t>
-[...3 lines deleted...]
-      <c r="N54" s="1"/>
+          <t>علم التدريب الرياضي </t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>«ПРОФИЛАКТИКА ТРАВМАТИЗМА В СПОРТИВНЫХ ИГРАХ»</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>«МЕТОДИКА РАЗВИТИЯ СПОСОБНОСТЕЙ ЮНЫХ ФУТБОЛИСТОВ 7-10 ЛЕТ К СОХРАНЕНИЮ ПОСТУРАЛЬНОЙ УСТОЙЧИВОСТИ В ПРОЦЕССЕ ТЕХНИЧЕСКОЙ ПОДГОТОВКИ»</t>
+        </is>
+      </c>
       <c r="O54" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P54" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>773</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>مشتاق عباس عريبي </t>
+          <t>اكرام فارس غانم </t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>Mushtaq Abbas Oraibi</t>
+          <t>ikram faris Ghanem</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vrolbgm2i8uh03j.jpg</t>
+          <t>uploads/photos/hcdbqzr8xjev2po.jpg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>1985-03-10</t>
+          <t>1989-03-27</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
-          <t>eng.mushtaq@uomisan.edu.iq</t>
+          <t>ikram.faris@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2025-01-16</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة الحرارية</t>
+          <t>تاريخ </t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة المتجددة </t>
+          <t>تاريخ حديث ومعاصر</t>
         </is>
       </c>
       <c r="M55" s="1" t="inlineStr">
         <is>
-          <t>«Improving the efficiency of regeneration system of steam turbine combined  heat and power plants»</t>
+          <t>الاقطاع في لواء العمارة 1921_1958</t>
         </is>
       </c>
       <c r="N55" s="1" t="inlineStr">
         <is>
-          <t>Development of cooling systems based on lithium bromide absorption refrigeration systems powered  by renewable energy sources</t>
+          <t>تطور نظام العمل وحقوق العمال في بريطانيا حتى عام 1937</t>
         </is>
       </c>
       <c r="O55" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P55" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>اسراء رمضان سلمان قاسم</t>
+          <t>سيف طالب عباس</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>israa ramadhan salman qasim</t>
+          <t>Saif Talib Abbas</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/x2vk_i0dosc39mw.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/12_pxfl3nvm9ib8.png</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>1987-02-14</t>
+          <t>1984-10-21</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>israa.r.s@uomisan.edu.iq</t>
+          <t>saiftalib@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2025-03-09</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
-          <t>تكنلوجيا المعلومات </t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
-          <t>هندسة البرامجيات </t>
-[...3 lines deleted...]
-      <c r="N56" s="1"/>
+          <t>أنظمة الحاسوب و الشبكات</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>Research of Computer Network Protocol using Software Simulation</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>لا توجد</t>
+        </is>
+      </c>
       <c r="O56" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P56" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>1013</t>
+          <t>953</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>مصطفى كرم محمد</t>
+          <t>وسام رويس مطرود </t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Karam Mohammed</t>
+          <t>WISAM </t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/zad1gfhpiu9qmj3.jpg</t>
+          <t>uploads/files/xmularjgc6ztn1b.jpg</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>1986-08-03</t>
+          <t>1989-03-20</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>mustafakaram@uomisan.edu.iq</t>
+          <t>wisam.ruyis@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
-          <t>لغة عربية</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
-          <t>أدب مقارن</t>
-[...11 lines deleted...]
-      </c>
+          <t>نانو تكنولوجي </t>
+        </is>
+      </c>
+      <c r="M57" s="1"/>
+      <c r="N57" s="1"/>
       <c r="O57" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P57" s="1" t="inlineStr">
         <is>
-          <t>الرئاسة</t>
+          <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>مشتاق عباس عريبي  الفريجي</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>Mushtaq Abbas Oraibi</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/y19h5nxus7cfgpj.jpg</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>1985-03-10</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>eng.mushtaq@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>2025-04-28</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>هندسة الطاقة الحرارية</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>هندسة الطاقة المتجددة </t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>«Improving the efficiency of regeneration system of steam turbine combined  heat and power plants»</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Development of cooling systems based on lithium bromide absorption refrigeration systems powered  by renewable energy sources</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>كلية الهندسة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>963</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>اسراء رمضان سلمان قاسم</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>israa ramadhan salman qasim</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/x2vk_i0dosc39mw.jpg</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>1987-02-14</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>israa.r.s@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>2025-05-19</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>تكنلوجيا المعلومات </t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>هندسة البرامجيات </t>
+        </is>
+      </c>
+      <c r="M59" s="1"/>
+      <c r="N59" s="1"/>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>كلية الصيدلة</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>738</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>ندى عادل رحمه</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>Nada Adil Rahmah</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tcxj0_u4o8diphe.jpg</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>1994-01-31</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>07721655094</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>nadabattatlaw@gmail.com</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>2025-11-10</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>القانون العام</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>القانون الدستوري</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>الاثر الرجعي للحكم بعدم الدستورية في قضاء المحكمة الاتحادية العليا في العراق دراسة مقارنة</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>موقع رئيس الدولة في النظام البرلماني </t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>كلية القانون</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>1032</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>ايمان علي حسين</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>Eman Ali Hussein</t>
+        </is>
+      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>1989-09-07</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>07722998445</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>imanalihussin@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>2025-12-30</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>علوم الحياة</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>فسلجه حيوان</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>تقييم مستوى الأوستييوكالسين وبعض الهرمونات والمعايير الكيموحيوية لدى الذكور المرضى المصابين بمرض السكري من النوع الثاني في محافظة ميسان</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>دراسة بعض الجوانب الفسيولوجية والنسيجية لدى النساء قبل وبعد سن اليأس المشخَّصات بمرض حصى المرارة في مركز محافظة ميسان </t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>