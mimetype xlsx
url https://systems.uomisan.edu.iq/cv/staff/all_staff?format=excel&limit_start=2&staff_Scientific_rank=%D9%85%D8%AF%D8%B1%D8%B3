--- v1 (2026-04-02)
+++ v2 (2026-05-31)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P61"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -207,2586 +207,2582 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Title_Master_Thesis</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Title_of_PhD_thesis</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>id_college</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>colleges_college</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>حيدر خلف محمد</t>
+          <t>يسرى عودة علوان </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>hayder khalaf mohammed</t>
+          <t>Yousra Odeh Alwan</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/_hysmp3at461n2g.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/w6vejr1pnalsgqc.png</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1984-11-24</t>
+          <t>2020-11-21</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>aldahabee@gmail.com</t>
+          <t>USRUWDT9@gimal.com</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2023-02-22</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
-          <t>علوم التربة والمياه</t>
+          <t>مناهج طرائق تدريس عامة</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
-          <t>خصوبة تربة</t>
+          <t>طرائق تدريس تاريخ</t>
         </is>
       </c>
       <c r="M2" s="1" t="inlineStr">
         <is>
-          <t>Quality of winter wheat production under the influence of predecessors and mineral fertilizers</t>
+          <t>اثر استراتيجية المسألجة الحلقة في تحصيل والتفكير التوليدي لدى طالبات الصف الرابع الأدبي في مادة تاريه</t>
         </is>
       </c>
       <c r="N2" s="1" t="inlineStr">
         <is>
-          <t>إنتاجية وجودة القمح الشتوي تحت تأثير الاسلاف والأسمدة المعدنية مع الاستخدام طويل الأمد على التربة السوداء في ظروف جنوب غرب روسيا </t>
+          <t>----------</t>
         </is>
       </c>
       <c r="O2" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P2" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>709</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>دنيا صبيح محمد</t>
+          <t>مصطفى فاخر </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>Dunya Sabeeh Mohammed</t>
+          <t>mustafa fakher</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/g0tl3_d74ep896r.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r1ovctk0hpjqai5.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1991-01-26</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>dunya.sabeeh@uomisan.edu.iq</t>
+          <t>mus@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2023-02-27</t>
+          <t>2023-03-01</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
-          <t>الزراعة</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
-          <t>فسلجة المحاصيل الحقلية</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
-          <t>Effect of Nutrient Solution and its Application method on Barley ( Hordeum vulgare L. ) and Mixture of Barley + Mungbean (Vigna radiate L. ) sprouted in Different periods</t>
-[...6 lines deleted...]
-      </c>
+          <t>علوم حاسبات</t>
+        </is>
+      </c>
+      <c r="N3" s="1"/>
       <c r="O3" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P3" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>933</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>يسرى عودة علوان </t>
+          <t>ليث رمضان كاظم الساعدي</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>Yousra Odeh Alwan</t>
+          <t>laith</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/w6vejr1pnalsgqc.png</t>
+          <t>uploads/files/64jr_1vxzt9s0od.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2020-11-21</t>
+          <t>1990-10-30</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>USRUWDT9@gimal.com</t>
+          <t>laithalsady23@gmail.com</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>2023-03-05</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
-          <t>مناهج طرائق تدريس عامة</t>
+          <t>قانون عام</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس تاريخ</t>
+          <t>قانون المالية العامة</t>
         </is>
       </c>
       <c r="M4" s="1" t="inlineStr">
         <is>
-          <t>اثر استراتيجية المسألجة الحلقة في تحصيل والتفكير التوليدي لدى طالبات الصف الرابع الأدبي في مادة تاريه</t>
+          <t>الاثارالاقتصادية للاعفاءات الجمركية دراسة مقارنة</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
-          <t>----------</t>
+          <t>التنظيم القانوني للصناديق السيادية ودورها الاقتصادي -دراسة مقارنة-</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P4" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>736</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>مصطفى فاخر </t>
+          <t>حسين جبار لازم</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>mustafa fakher</t>
+          <t>Hussien  Jabar Lazim</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/r1ovctk0hpjqai5.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/p4z2hq3ba8cv_6x.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>1972-07-01</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>mus@uomisan.edu.iq</t>
+          <t>husin246800@gamil.com</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-01</t>
+          <t>2023-03-07</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>قانون خاص</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>مدني</t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
-[...2 lines deleted...]
-      <c r="N5" s="1"/>
+          <t>الفصل في المنازعات الرياضية بالتحكيم</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>التكامل والتعارض بين القضاء والتحكيم</t>
+        </is>
+      </c>
       <c r="O5" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P5" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>733</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>ليث رمضان كاظم الساعدي</t>
+          <t>كامل كاطع غنتاب علي </t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>laith</t>
+          <t>Kamil Gati&amp;#39;e Ghintab </t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/64jr_1vxzt9s0od.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/21ltwco3v7yhpki.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1990-10-30</t>
+          <t>1983-02-04</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>laithalsady23@gmail.com</t>
+          <t>Ka.aldarraji@gmail.com</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-05</t>
+          <t>2023-03-07</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
-          <t>قانون عام</t>
+          <t>الشريعة والعلوم الإسلامية</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>قانون المالية العامة</t>
+          <t>الفقه وأصوله</t>
         </is>
       </c>
       <c r="M6" s="1" t="inlineStr">
         <is>
-          <t>الاثارالاقتصادية للاعفاءات الجمركية دراسة مقارنة</t>
+          <t>الاحتياط الوجوبي عند فقهاء الإمامية</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
         <is>
-          <t>التنظيم القانوني للصناديق السيادية ودورها الاقتصادي -دراسة مقارنة-</t>
+          <t>إشكاليات الحقوق والحريات في الفقه الإسلامي</t>
         </is>
       </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P6" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>967</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>حسين جبار لازم</t>
+          <t>ستار موزان حسن</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>Hussien  Jabar Lazim</t>
+          <t>Sattar Mozan Hasan</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/p4z2hq3ba8cv_6x.jpg</t>
+          <t>uploads/files/41h78_k5vp9lsux.jpg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1972-07-01</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>husin246800@gamil.com</t>
+          <t>sattarhassan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-07</t>
+          <t>2023-03-20</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
-          <t>قانون خاص</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
-          <t>مدني</t>
+          <t>التحليل العددي</t>
         </is>
       </c>
       <c r="M7" s="1" t="inlineStr">
         <is>
-          <t>الفصل في المنازعات الرياضية بالتحكيم</t>
+          <t>الابنية ثنائية التوبولوجي على المجموعات المتعددة</t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
-          <t>التكامل والتعارض بين القضاء والتحكيم</t>
+          <t>تحليل العناصر المحددة لبعض المعادلات التفاضلية الجزئية غير الخطية لنماذج الانجذاب الكيميائي</t>
         </is>
       </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P7" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>832</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>كامل كاطع غنتاب علي </t>
+          <t>محمود شاكر محمود </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>Kamil Gati&amp;#39;e Ghintab </t>
+          <t>Mahmood Shacker Mahmood</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/21ltwco3v7yhpki.jpg</t>
+          <t>uploads/photos/1tf78ehl0j9w46k.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1983-02-04</t>
+          <t>1978-10-14</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Ka.aldarraji@gmail.com</t>
+          <t>mahmood-shacker@uomisan.edu</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-07</t>
+          <t>2023-04-05</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
-          <t>الشريعة والعلوم الإسلامية</t>
+          <t>ميكانيك</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
-          <t>الفقه وأصوله</t>
+          <t>تطبيقي</t>
         </is>
       </c>
       <c r="M8" s="1" t="inlineStr">
         <is>
-          <t>الاحتياط الوجوبي عند فقهاء الإمامية</t>
+          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>إشكاليات الحقوق والحريات في الفقه الإسلامي</t>
+          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P8" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>856</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>ستار موزان حسن</t>
+          <t>تاج الدين ناصر عبد علي</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>Sattar Mozan Hasan</t>
+          <t>Taj-Aldeen Naser Abdali</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/41h78_k5vp9lsux.jpg</t>
+          <t>uploads/photos/nm7p52h_vfzdg69.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>1990-01-01</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>sattarhassan@uomisan.edu.iq</t>
+          <t>tajaldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-20</t>
+          <t>2023-04-22</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
-          <t>التحليل العددي</t>
-[...11 lines deleted...]
-      </c>
+          <t>Cybersecurity</t>
+        </is>
+      </c>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
       <c r="O9" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P9" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>محمود شاكر محمود </t>
+          <t>مرتضى علي شبيب </t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>Mahmood Shacker Mahmood</t>
+          <t>Murtadha Ali Shabib</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/1tf78ehl0j9w46k.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1g6zepfkbxri8tl.png</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1978-10-14</t>
+          <t>1975-07-15</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>mahmood-shacker@uomisan.edu</t>
+          <t>murtadha.alallaq@gmail.com</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2023-04-05</t>
+          <t>2023-05-14</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
-          <t>ميكانيك</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
-          <t>تطبيقي</t>
+          <t>الجبر</t>
         </is>
       </c>
       <c r="M10" s="1" t="inlineStr">
         <is>
-          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
+          <t>Extra Special p-group</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>&amp;#34;Programming Package for Stress Intensity Factor Calculation Using FEM and Matlab</t>
+          <t>Movement of permutation groups </t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P10" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>98</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>تاج الدين ناصر عبد علي</t>
+          <t>نبيل نجم بهلول المياحي</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Taj-Aldeen Naser Abdali</t>
+          <t>NABEEL NAJM BAHLOH AL-MAYYAHI</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/nm7p52h_vfzdg69.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qt4w0homa21psud.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1990-01-01</t>
+          <t>1984-05-21</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1"/>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>+9647702780422</t>
+        </is>
+      </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>tajaldeen@uomisan.edu.iq</t>
+          <t>nabeelclick@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2023-04-22</t>
+          <t>2023-05-14</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسبات</t>
+          <t>قسم الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
-          <t>Cybersecurity</t>
-[...2 lines deleted...]
-      <c r="M11" s="1"/>
+          <t>تكنولوجيا التصنيع المتقدمة</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>EFFECT OF POST TREATMENT PARAMETERS ON CORROSION RESISTANCE OF Ti-13Nb-13Zr COATED WITH HYDROXYAPATITE  VIA ELECTROPHORETIC DEPOSITION</t>
+        </is>
+      </c>
       <c r="N11" s="1"/>
       <c r="O11" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P11" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>800</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>مرتضى علي شبيب </t>
+          <t>المدرس الدكتور  رياض طعمه حازم</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Murtadha Ali Shabib</t>
+          <t>Dr.Ryad Tuma Hazem</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/1g6zepfkbxri8tl.png</t>
+          <t>uploads/photos/7tzfgnploxsik85.JPG</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1975-07-15</t>
+          <t>1977-10-22</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>murtadha.alallaq@gmail.com</t>
+          <t>ryadtuma@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-14</t>
+          <t>2023-05-21</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>دكتوراه فلسفه في الهندسه المدنيه</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
-          <t>الجبر</t>
+          <t>دكتوراه في هندسه اداره المشاريع </t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
-          <t>Extra Special p-group</t>
+          <t>IMPACT OF EXTERNAL AND HUMAN FACTORS ON LABOR PRODUCTIVITY OF CONSTRUCTION PROJECTS IN IRAQ</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
-          <t>Movement of permutation groups </t>
+          <t> Development of Integrated Sustainable System for Oil Industry in Iraq </t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>731</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>نبيل نجم بهلول المياحي</t>
+          <t>هادي عنيد حسان </t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>NABEEL NAJM BAHLOH AL-MAYYAHI</t>
+          <t>Hadi Aneed Hassan</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/qt4w0homa21psud.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hfsjp19xq2on_kl.jpeg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1984-05-21</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>nabeelclick@uomisan.edu.iq</t>
+          <t>dr.hadialhlfi@gmail.com</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-14</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
-          <t>قسم الهندسة الميكانيكية</t>
+          <t>Private section</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا التصنيع المتقدمة</t>
+          <t>القانون التجاري</t>
         </is>
       </c>
       <c r="M13" s="1" t="inlineStr">
         <is>
-          <t>EFFECT OF POST TREATMENT PARAMETERS ON CORROSION RESISTANCE OF Ti-13Nb-13Zr COATED WITH HYDROXYAPATITE  VIA ELECTROPHORETIC DEPOSITION</t>
-[...2 lines deleted...]
-      <c r="N13" s="1"/>
+          <t>اثر اختلال التوازن في العلاقات العقدية الدولية في تطور التجارة الدولية</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>مدى مسؤولية الشركة القابضة عن التزامات شركاتها التابعة</t>
+        </is>
+      </c>
       <c r="O13" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P13" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>262</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>المدرس الدكتور  رياض طعمه حازم</t>
+          <t>زينب ستار جبار كاظم</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>Dr.Ryad Tuma Hazem</t>
+          <t>Zainab Satar Jabar</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/7tzfgnploxsik85.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/uzld0k_3xbtp817.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1977-10-22</t>
+          <t>1990-12-01</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>ryadtuma@uomisan.edu.iq</t>
+          <t>zainab.sattar@uomisan.edu.id</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-21</t>
+          <t>2023-06-12</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
-          <t>دكتوراه فلسفه في الهندسه المدنيه</t>
+          <t>القانون الخاص</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
-          <t>دكتوراه في هندسه اداره المشاريع </t>
+          <t>القانون المدني</t>
         </is>
       </c>
       <c r="M14" s="1" t="inlineStr">
         <is>
-          <t>IMPACT OF EXTERNAL AND HUMAN FACTORS ON LABOR PRODUCTIVITY OF CONSTRUCTION PROJECTS IN IRAQ</t>
-[...6 lines deleted...]
-      </c>
+          <t>المسؤولية المدنية الناشئة عن الاعلانات التجارية عبر الانترنت دراسة مقارنة</t>
+        </is>
+      </c>
+      <c r="N14" s="1"/>
       <c r="O14" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P14" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>131</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>هادي عنيد حسان </t>
+          <t>حيدر سامي علوان </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>Hadi Aneed Hassan</t>
+          <t>Haidar sammi aluwan</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hfsjp19xq2on_kl.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/psa2licvm4jfnb9.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>1987-01-14</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>dr.hadialhlfi@gmail.com</t>
+          <t>haydersami.a87@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-18</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
-          <t>Private section</t>
+          <t> الاحصاء</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
-          <t>القانون التجاري</t>
+          <t>الاحصاء</t>
         </is>
       </c>
       <c r="M15" s="1" t="inlineStr">
         <is>
-          <t>اثر اختلال التوازن في العلاقات العقدية الدولية في تطور التجارة الدولية</t>
-[...6 lines deleted...]
-      </c>
+          <t>استخدام بعض الانموذجات الاحصائية لتقدير نسب الملوثات الكيمياوية في نهر دجلة </t>
+        </is>
+      </c>
+      <c r="N15" s="1"/>
       <c r="O15" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P15" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>الادارة والاقتصاد</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>823</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>زينب ستار جبار كاظم</t>
+          <t>حيدر حسن حيدر</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Zainab Satar Jabar</t>
+          <t>Haidar Hassan Haidar</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/uzld0k_3xbtp817.jpg</t>
+          <t>uploads/photos/fqwubh3tymd5s_k.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1990-12-01</t>
+          <t>1984-01-16</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>zainab.sattar@uomisan.edu.id</t>
+          <t>3haidar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-12</t>
+          <t>2023-06-25</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
-          <t>القانون الخاص</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
-          <t>القانون المدني</t>
+          <t>هندسة انشاءات</t>
         </is>
       </c>
       <c r="M16" s="1" t="inlineStr">
         <is>
-          <t>المسؤولية المدنية الناشئة عن الاعلانات التجارية عبر الانترنت دراسة مقارنة</t>
+          <t>تحسين مقاومة القص للبلاطات الخرسانية باستخدام شرائح الالمنيوم</t>
         </is>
       </c>
       <c r="N16" s="1"/>
       <c r="O16" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P16" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>105</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>حيدر سامي علوان </t>
+          <t> قدامه محمد قاسم الياسري</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>Haidar sammi aluwan</t>
+          <t>Qudama Al-Yasiri</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/psa2licvm4jfnb9.jpg</t>
+          <t>uploads/photos/mew856l0ft4coxv.jpeg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1987-01-14</t>
+          <t>1987-01-15</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>haydersami.a87@uomisan.edu.iq</t>
+          <t>qudamaalyasiri@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-18</t>
+          <t>2023-08-14</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
-          <t> الاحصاء</t>
+          <t>الهندسة الميكانيكية</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
-          <t>الاحصاء</t>
+          <t>هندسةالطاقة</t>
         </is>
       </c>
       <c r="M17" s="1" t="inlineStr">
         <is>
-          <t>استخدام بعض الانموذجات الاحصائية لتقدير نسب الملوثات الكيمياوية في نهر دجلة </t>
-[...2 lines deleted...]
-      <c r="N17" s="1"/>
+          <t>إمكانية تطبيق أنظمة تكييف الهواء الحرارية الشمسية في المباني ذات المناخ الحار</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>دمج المواد متغيرة الطور في غلاف المبنى تحت الظروف الحارة</t>
+        </is>
+      </c>
       <c r="O17" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P17" s="1" t="inlineStr">
         <is>
-          <t>الادارة والاقتصاد</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>523</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>حيدر حسن حيدر</t>
+          <t>دعاء حسين هاشم التميمي</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>Haidar Hassan Haidar</t>
-[...6 lines deleted...]
-      </c>
+          <t>Doaa Hussain Hashim </t>
+        </is>
+      </c>
+      <c r="D18" s="1"/>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1984-01-16</t>
+          <t>1988-09-09</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G18" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>07718291421</t>
+        </is>
+      </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>3haidar@uomisan.edu.iq</t>
+          <t>doaa.hussein@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-25</t>
+          <t>2023-08-23</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>فيزياء</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
-          <t>هندسة انشاءات</t>
+          <t> هوائيات مايكروية </t>
         </is>
       </c>
       <c r="M18" s="1" t="inlineStr">
         <is>
-          <t>تحسين مقاومة القص للبلاطات الخرسانية باستخدام شرائح الالمنيوم</t>
-[...2 lines deleted...]
-      <c r="N18" s="1"/>
+          <t>دراسة نظرية لانتشار نبضة كاوسية في الياف البلورة الفوتونية والعوامل المؤثرة فيها</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>تصميم ومحاكاة لمصفوفات الهوائي الشريطي الدائري المعدل المثارة بمغذيين متعامدين و ركيزتين عازلتين</t>
+        </is>
+      </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P18" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>955</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t> قدامه محمد قاسم الياسري</t>
+          <t>منتظر حليم شرهان</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Qudama Al-Yasiri</t>
+          <t>Montazer Halim Sharhan</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mew856l0ft4coxv.jpeg</t>
+          <t>uploads/files/cw63yqpr9dmsvan.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1987-01-15</t>
+          <t>1990-11-23</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>qudamaalyasiri@uomisan.edu.iq</t>
+          <t>mntzrhaleem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-14</t>
+          <t>2023-08-25</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
-          <t>الهندسة الميكانيكية</t>
+          <t>العلوم الإسلامية</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t>هندسةالطاقة</t>
+          <t>التفسير وعلوم القرآن</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
-          <t>إمكانية تطبيق أنظمة تكييف الهواء الحرارية الشمسية في المباني ذات المناخ الحار</t>
+          <t>الأنظار التفسيرية عند الشهيد مرتضى مطهري</t>
         </is>
       </c>
       <c r="N19" s="1" t="inlineStr">
         <is>
-          <t>دمج المواد متغيرة الطور في غلاف المبنى تحت الظروف الحارة</t>
+          <t>التفسير الاجتماعي دراسة مقارنة بين تفسيري الكاشف وفي ظلال القرآن</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>دعاء حسين هاشم التميمي</t>
+          <t>دعاء ابراهيم زهراو</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Doaa Hussain Hashim </t>
+          <t>Douaa Ibrahim Zehraw</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/f2jdg95xatp_ys7.jpg</t>
+          <t>uploads/files/c6z9b15h3gwmasj.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1988-09-09</t>
+          <t>1989-12-21</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G20" s="1"/>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>0770</t>
+        </is>
+      </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>doaa.hussein@uomisan.edu.iq</t>
+          <t>doaa.a.z@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-23</t>
+          <t>2023-09-09</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
-          <t>فيزياء</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t> هوائيات مايكروية </t>
+          <t>القانون الدستوري</t>
         </is>
       </c>
       <c r="M20" s="1" t="inlineStr">
         <is>
-          <t>دراسة نظرية لانتشار نبضة كاوسية في الياف البلورة الفوتونية والعوامل المؤثرة فيها</t>
+          <t>التنظيم القانوني لحق متعدد الجنسية في تولي المنصب السيادي (دراسة مقارنة)</t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
-          <t>تصميم ومحاكاة لمصفوفات الهوائي الشريطي الدائري المعدل المثارة بمغذيين متعامدين و ركيزتين عازلتين</t>
+          <t> دستورية   الاستجواب الغيابي للوزارة  وفقاً لدستور جمهورية العراق لسنة 2005 (دراسة مقارنة)</t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>849</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>منتظر حليم شرهان</t>
+          <t>زهراء رسول فاخر</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Montazer Halim Sharhan</t>
+          <t>Zahra Rasol</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/cw63yqpr9dmsvan.jpg</t>
+          <t>uploads/photos/vab2smh9z0qgx6f.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1990-11-23</t>
+          <t>1985-07-29</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>mntzrhaleem@uomisan.edu.iq</t>
+          <t>geologist_2021@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-25</t>
+          <t>2023-09-20</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>العلوم الإسلامية</t>
+          <t>علوم الارض</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>التفسير وعلوم القرآن</t>
+          <t>جيولوجيا هندسية وتحسس نائي</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t>الأنظار التفسيرية عند الشهيد مرتضى مطهري</t>
+          <t>Geotechnical and Hydrological Study of Dewerige Dam Project in Missan Governorate/Southern of Iraq</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>التفسير الاجتماعي دراسة مقارنة بين تفسيري الكاشف وفي ظلال القرآن</t>
+          <t>The use of remote sensing techniques to identify and evaluate a potential site for water harvesting in eastern Missan, Southern Iraq</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>1027</t>
+          <t>743</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>دعاء ابراهيم زهراو</t>
+          <t>م.د. مصطفى عدنان عيدان</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Douaa Ibrahim Zehraw</t>
+          <t>Dr. Mustafa Adnan Idan</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/c6z9b15h3gwmasj.jpg</t>
+          <t>uploads/photos/mtz54hw2qvak6jc.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1989-12-21</t>
+          <t>1993-01-28</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>doaa.a.z@uomisan.edu.iq</t>
+          <t>mustafa.adnan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2023-09-09</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>علوم اغذية</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>القانون الدستوري</t>
+          <t>تقنية حياتية</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t>التنظيم القانوني لحق متعدد الجنسية في تولي المنصب السيادي (دراسة مقارنة)</t>
+          <t>عـــزل وتشخيص وخواص بكتــريا التسمم البرفرنجي Clostridium perfringens من الأغذية في مدينة البصرة ودراسة حساسيتها للمضادات الحياتية  وتحديد الجين المسؤول عن تسمم الغذاء</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t> دستورية   الاستجواب الغيابي للوزارة  وفقاً لدستور جمهورية العراق لسنة 2005 (دراسة مقارنة)</t>
+          <t>تحضير مشروب شرش وظيفي مدعم ببكتريا المعززات الحيوية ودراسة تأثيراته الفسيولوجية على بعض الاضطرابات الايضية في الجرذان المختبرية</t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>زهراء رسول فاخر</t>
+          <t>فراس لطيف حساني</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Zahra Rasol</t>
+          <t>Firas Lattef Hussany</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vab2smh9z0qgx6f.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xd8ctvje5sfr3w6.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1985-07-29</t>
+          <t>1985-01-01</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>geologist_2021@uomisan.edu.iq</t>
+          <t>firaslattef@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2023-09-20</t>
+          <t>2023-10-02</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>علوم الارض</t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>جيولوجيا هندسية وتحسس نائي</t>
+          <t>تحويل طاقة</t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
-          <t>Geotechnical and Hydrological Study of Dewerige Dam Project in Missan Governorate/Southern of Iraq</t>
-[...6 lines deleted...]
-      </c>
+          <t>The effect of fuel/air equivalence ratio on energy &amp; exergy efficiency and exergy loose by flue gas</t>
+        </is>
+      </c>
+      <c r="N23" s="1"/>
       <c r="O23" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>357</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>م.د. مصطفى عدنان عيدان</t>
+          <t>محمد حمدان </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Dr. Mustafa Adnan Idan</t>
+          <t>Mohammed Hamdan </t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mtz54hw2qvak6jc.jpg</t>
+          <t>uploads/photos/qmu6vwx1jzpcrly.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1993-01-28</t>
+          <t>1991-05-01</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>mustafa.adnan@uomisan.edu.iq</t>
+          <t>moh.hamdan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-10-27</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>علوم اغذية</t>
+          <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>تقنية حياتية</t>
+          <t>امراض نبات</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>عـــزل وتشخيص وخواص بكتــريا التسمم البرفرنجي Clostridium perfringens من الأغذية في مدينة البصرة ودراسة حساسيتها للمضادات الحياتية  وتحديد الجين المسؤول عن تسمم الغذاء</t>
+          <t>.تقييم كفاءة مستحضرين الاحيائيين للفطرTrichoderma viride  والبكتريا Pseudomonas fluorescens pf_DS  في مكافحة مرض ثأليل الحنطة المتسبب عن نيماتودا Anguina tritici </t>
         </is>
       </c>
       <c r="N24" s="1" t="inlineStr">
         <is>
-          <t>تحضير مشروب شرش وظيفي مدعم ببكتريا المعززات الحيوية ودراسة تأثيراته الفسيولوجية على بعض الاضطرابات الايضية في الجرذان المختبرية</t>
+          <t>.دراسة تصنيفية لنيماتودا ثأليل الحنطة Anguina tritici ونيماتودا حوصلات الحبوب Heterodera avenae في وسط وجنوب العراق وادارتها المتكاملة</t>
         </is>
       </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
           <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>فراس لطيف حساني</t>
+          <t>مصطفى كرم محمد</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Firas Lattef Hussany</t>
+          <t>Mustafa Karam Mohammed</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/xd8ctvje5sfr3w6.jpg</t>
+          <t>uploads/files/zad1gfhpiu9qmj3.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1985-01-01</t>
+          <t>1986-08-03</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>firaslattef@uomisan.edu.iq</t>
+          <t>mustafakaram@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>2023-10-02</t>
+          <t>2023-11-01</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>لغة عربية</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
-          <t>تحويل طاقة</t>
+          <t>أدب مقارن</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
-          <t>The effect of fuel/air equivalence ratio on energy &amp; exergy efficiency and exergy loose by flue gas</t>
-[...2 lines deleted...]
-      <c r="N25" s="1"/>
+          <t>الغزل في شعر ابن حزم الاندلسي  وخواجوي كرماني دراسة مقارنه</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>صورة الحسين (ع) في شعر عبد الرزاق عبد الواحد وسيد علي موسوي كرمارودي</t>
+        </is>
+      </c>
       <c r="O25" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>14</t>
         </is>
       </c>
       <c r="P25" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>الرئاسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>780</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>محمد حمدان </t>
+          <t>سجى جمعه ضمد</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Hamdan </t>
+          <t>Saja Jumah Thumad</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/qmu6vwx1jzpcrly.jpg</t>
+          <t>uploads/photos/m2kszwvyjtxi34c.jpg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1991-05-01</t>
+          <t>1990-10-27</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>moh.hamdan@uomisan.edu.iq</t>
+          <t>saja.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
-          <t>2023-10-27</t>
+          <t>2023-11-15</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>وقاية نبات</t>
+          <t>طب عام</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>امراض نبات</t>
+          <t>Pedeatric </t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
-          <t>.تقييم كفاءة مستحضرين الاحيائيين للفطرTrichoderma viride  والبكتريا Pseudomonas fluorescens pf_DS  في مكافحة مرض ثأليل الحنطة المتسبب عن نيماتودا Anguina tritici </t>
+          <t>Distribution of hypothyroidism in a sample of children with type 1 diabetes mellitus</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
-          <t>.دراسة تصنيفية لنيماتودا ثأليل الحنطة Anguina tritici ونيماتودا حوصلات الحبوب Heterodera avenae في وسط وجنوب العراق وادارتها المتكاملة</t>
+          <t>Pedeatric endocrine </t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P26" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>1013</t>
+          <t>666</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>مصطفى كرم محمد</t>
+          <t>علي عبد الحسين جارالله</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Karam Mohammed</t>
+          <t>ALI ABD ALHUSSAIN JARLLAH</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/zad1gfhpiu9qmj3.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ticgslfzjv8_49m.jpg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1986-08-03</t>
+          <t>1985-01-29</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>mustafakaram@uomisan.edu.iq</t>
+          <t>alijuristic@gmail.com</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
-          <t>2023-11-01</t>
+          <t>2024-03-13</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
-          <t>لغة عربية</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>أدب مقارن</t>
+          <t>القانون الدولي العام </t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
-          <t>الغزل في شعر ابن حزم الاندلسي  وخواجوي كرماني دراسة مقارنه</t>
-[...6 lines deleted...]
-      </c>
+          <t>التنظيم الدولي لمواجهة الارهاب الفكري </t>
+        </is>
+      </c>
+      <c r="N27" s="1"/>
       <c r="O27" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P27" s="1" t="inlineStr">
         <is>
-          <t>الرئاسة</t>
+          <t>كلية القانون</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>816</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>سجى جمعه ضمد</t>
+          <t>صبا جاسم رحيم</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Saja Jumah Thumad</t>
+          <t>Saba Jassim Raheem</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/m2kszwvyjtxi34c.jpg</t>
+          <t>uploads/photos/ru0zag4tdfqekyv.jpg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1990-10-27</t>
+          <t>1990-01-01</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>saja.mcm@uomisan.edu.iq</t>
+          <t>saba@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
-          <t>2023-11-15</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>طب عام</t>
+          <t>هندسة مدنية</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>Pedeatric </t>
+          <t>ادارة مشاريع</t>
         </is>
       </c>
       <c r="M28" s="1" t="inlineStr">
         <is>
-          <t>Distribution of hypothyroidism in a sample of children with type 1 diabetes mellitus</t>
+          <t>OFFICE CENTER WITH FLOOR PLATES HAVING DIFFERENT SUPPORT CONDITIONS</t>
         </is>
       </c>
       <c r="N28" s="1" t="inlineStr">
         <is>
-          <t>Pedeatric endocrine </t>
+          <t>INTEGRAL ASSESSMENT OF THE QUALITY OF A CONSTRUCTION ORGANIZATION</t>
         </is>
       </c>
       <c r="O28" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>1046</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>علي عبد الحسين جارالله</t>
+          <t>حسن رعد عبد الرزاق </t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>ALI ABD ALHUSSAIN JARLLAH</t>
+          <t>hassan raad</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ticgslfzjv8_49m.jpg</t>
+          <t>uploads/files/x2iwo8led3snquj.jpg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1985-01-29</t>
+          <t>1991-01-22</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1"/>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>07765087130</t>
+        </is>
+      </c>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>alijuristic@gmail.com</t>
+          <t>tim750308@gmail.com</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
-          <t>2024-03-13</t>
+          <t>2024-04-27</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>تاريخ اسلامي</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي العام </t>
-[...6 lines deleted...]
-      </c>
+          <t>تاريخ الدوله الامويه </t>
+        </is>
+      </c>
+      <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>412</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>صبا جاسم رحيم</t>
+          <t>هدى حلو علي</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>Saba Jassim Raheem</t>
+          <t>Huda Hilo Ali</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/ru0zag4tdfqekyv.jpg</t>
+          <t>uploads/photos/x6ej_qrhks1v3i8.jpeg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1990-01-01</t>
+          <t>1986-07-18</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>saba@uomisan.edu.iq</t>
+          <t>hudahilo.ha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>2024-04-01</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية</t>
+          <t>علوم بيئة</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>ادارة مشاريع</t>
+          <t>بيئة نبات</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
-          <t>OFFICE CENTER WITH FLOOR PLATES HAVING DIFFERENT SUPPORT CONDITIONS</t>
+          <t>تأثير بعض العوامل البيئية على وجود وانتشار النباتات المائية في نهر دجلة في محافظة ميسان</t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>INTEGRAL ASSESSMENT OF THE QUALITY OF A CONSTRUCTION ORGANIZATION</t>
+          <t>لايوجد</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>918</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>هدى حلو علي</t>
+          <t>د.مصطفى طاهر حاتم </t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Huda Hilo Ali</t>
+          <t>Dr. Mustafa Taher Hatem</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/x6ej_qrhks1v3i8.jpeg</t>
+          <t>uploads/photos/mxagbq6hrne20vj.jpg</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1986-07-18</t>
+          <t>1984-06-07</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G31" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>07705571012 </t>
+        </is>
+      </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>hudahilo.ha@uomisan.edu.iq</t>
+          <t>pgs.mustafa.taher@uobasrah.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-05-26</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>علوم بيئة</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>بيئة نبات</t>
+          <t>تقانات - طحالب </t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>تأثير بعض العوامل البيئية على وجود وانتشار النباتات المائية في نهر دجلة في محافظة ميسان</t>
+          <t>تقـييم بـعض أنـواع الطـحالب الخضر-المـزرقـة الـمعزولة مـن التربة - جنوب العـراق في انتاجها للـسموم الكـبدية وتأثير طحلب Oscillatoria pseudogeminata  في نمو نبات الطماطة Lycopersicon esculentum Mill.</t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
         <is>
-          <t>لايوجد</t>
+          <t>عزل وتشخيص السموم الكبدية Microcystins   من بعض الطحالب الخضر المزرقة المعزولة من البيئة المائية في محافظة البصرة - العراق</t>
         </is>
       </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
-          <t>كلية العلوم</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>د.مصطفى طاهر حاتم </t>
+          <t>هدى اسماعيل عليوي </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Dr. Mustafa Taher Hatem</t>
+          <t>Huda Ismail Olewi</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/mxagbq6hrne20vj.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ec6ozlxd7snq81w.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1984-06-07</t>
+          <t>1987-04-28</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>pgs.mustafa.taher@uobasrah.edu.iq</t>
+          <t>hudaismail@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2024-05-26</t>
+          <t>2024-06-02</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>Computer Engineering </t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>تقانات - طحالب </t>
+          <t>Computer Engineering </t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>تقـييم بـعض أنـواع الطـحالب الخضر-المـزرقـة الـمعزولة مـن التربة - جنوب العـراق في انتاجها للـسموم الكـبدية وتأثير طحلب Oscillatoria pseudogeminata  في نمو نبات الطماطة Lycopersicon esculentum Mill.</t>
-[...6 lines deleted...]
-      </c>
+          <t>SECURITY ENHANCEMENT OF OFDM PASSIVE OPTICAL NETWORKS USING CHAOTIC TECHNIQUES</t>
+        </is>
+      </c>
+      <c r="N32" s="1"/>
       <c r="O32" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>489</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>هدى اسماعيل عليوي </t>
+          <t>م.د ضياء حميد جياد </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Huda Ismail Olewi</t>
+          <t> DHIAA HAMEED HILFI</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/ec6ozlxd7snq81w.jpg</t>
+          <t>uploads/files/k65iw43punl1jqt.jpg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1987-04-28</t>
+          <t>1984-08-17</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G33" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>07711998999</t>
+        </is>
+      </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>hudaismail@uomisan.edu.iq</t>
+          <t>diaa.hameed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>2024-06-02</t>
+          <t>2024-06-23</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
-          <t>Computer Engineering </t>
+          <t>هندسة ميكانيك</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>Computer Engineering </t>
+          <t>هندسة معادن</t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
-          <t>SECURITY ENHANCEMENT OF OFDM PASSIVE OPTICAL NETWORKS USING CHAOTIC TECHNIQUES</t>
-[...2 lines deleted...]
-      <c r="N33" s="1"/>
+          <t>&amp;#34;Structure and Properties of Free-Nickel   High-Nitrogen Austenitic Stainless Steels after Laser Welding.&amp;#34;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Research and development of technology for plasma-electrolyte surface treatment of mechanical engineering products made of valve alloys formed by additive technologies</t>
+        </is>
+      </c>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>435</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>م.د ضياء حميد جياد </t>
+          <t>مرتضى محمد</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t> DHIAA HAMEED HILFI</t>
+          <t>MURTADHA MOHAMMED</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/k65iw43punl1jqt.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/3w9zpx7q5rt_kdn.jpg</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>1984-08-17</t>
+          <t>1986-01-22</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>07711998999</t>
+          <t>+9647705547721</t>
         </is>
       </c>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>diaa.hameed@uomisan.edu.iq</t>
+          <t>enana@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
-          <t>2024-06-23</t>
+          <t>2024-06-30</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
-          <t>هندسة ميكانيك</t>
+          <t>هندسة البيئة والتلوث</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>هندسة معادن</t>
+          <t>هندسة البيئة والتلوث</t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
-          <t>&amp;#34;Structure and Properties of Free-Nickel   High-Nitrogen Austenitic Stainless Steels after Laser Welding.&amp;#34;</t>
-[...6 lines deleted...]
-      </c>
+          <t>Environmentally friendly recycling of metal cans and polymer bottles obtained from household waste </t>
+        </is>
+      </c>
+      <c r="N34" s="1"/>
       <c r="O34" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>814</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>ٍسلام عادل مطلك</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Salam Adil Wtaife</t>
@@ -3635,51 +3631,55 @@
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>كرار علي مطير</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Karrara Ali Muttair</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>uploads/photos/8ar_just0f4qkzh.jpg</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>1992-01-01</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G46" s="1"/>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>07712660606</t>
+        </is>
+      </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>karrar.sport120@gmail.com</t>
         </is>
       </c>
       <c r="I46" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J46" s="1" t="inlineStr">
         <is>
           <t>2024-10-15</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>التدريب الرياضي </t>
         </is>
       </c>
@@ -3759,1114 +3759,1422 @@
       </c>
       <c r="M47" s="1" t="inlineStr">
         <is>
           <t>Certain Types of Tensors of Viasman-Gray Manifold</t>
         </is>
       </c>
       <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Nonlinear Ritz Approximation for Some Nonlinear Differential Equations Using Modify Lyapunov-Schmidt Reduction</t>
         </is>
       </c>
       <c r="O47" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P47" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>247</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>امنه سالم حسن</t>
+          <t>علي فرحان حاشوس</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>Amina salim hassan</t>
+          <t>Ali Farhan Hashous</t>
         </is>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>1984-01-17</t>
+          <t>1993-06-17</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G48" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>07716679964</t>
+        </is>
+      </c>
       <c r="H48" s="1" t="inlineStr">
         <is>
-          <t>aamena.salim@uomisan.edu.iq</t>
+          <t>ali_fr@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I48" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
-          <t>اللغة العربية</t>
+          <t>علوم رياضيات</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M48" s="1" t="inlineStr">
         <is>
-          <t>ابنية الافعال في ديوان ابي الاسود الدؤلي </t>
+          <t>Suboptimal cutting stocks problem in 1-2-3 dimensional </t>
         </is>
       </c>
       <c r="N48" s="1" t="inlineStr">
         <is>
-          <t>القصائد المشهورة في الشعر العربي (دراسة اسلوبية)</t>
+          <t>Investigating on Stability in Optimal control systems</t>
         </is>
       </c>
       <c r="O48" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P48" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>892</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>صادق فنجان حسناوي </t>
+          <t>امنه سالم حسن</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>Sadiq Fenjan Hasnawi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Amina salim hassan</t>
+        </is>
+      </c>
+      <c r="D49" s="1"/>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>1973-11-16</t>
+          <t>1984-01-17</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="1" t="inlineStr">
         <is>
-          <t>sadiq.fanjan@uomisan.edu.iq</t>
+          <t>aamena.salim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J49" s="1" t="inlineStr">
         <is>
-          <t>2024-11-19</t>
+          <t>2024-11-07</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
-          <t>علوم اغذية </t>
+          <t>اللغة العربية</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
-          <t>التقانات الاحيائية</t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M49" s="1" t="inlineStr">
         <is>
-          <t>تحسين التكنولوجيا ووسائل المعالجات الأولية لحليب البقر</t>
+          <t>ابنية الافعال في ديوان ابي الاسود الدؤلي </t>
         </is>
       </c>
       <c r="N49" s="1" t="inlineStr">
         <is>
-          <t>إنتاج وتنقية وتوصيف بروتيز الأسبارتك    ‏‎  ‎من عفن ‏Aspergillus terreus‏ المعزول محلياً واستعماله ‏في تطرية اللحوم ‏</t>
+          <t>القصائد المشهورة في الشعر العربي (دراسة اسلوبية)</t>
         </is>
       </c>
       <c r="O49" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P49" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>346</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>صلاح عبد الحسن غيلان</t>
+          <t>صادق فنجان حسناوي </t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>Salah Abdulhassan Ghaylan	</t>
+          <t>Sadiq Fenjan Hasnawi</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/h4ld21b0ukxz_ny.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/skrwi61af0bo2ln.jpg</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>1975-10-16</t>
+          <t>1973-11-16</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G50" s="1"/>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>salah.ghilan@uomisan.edu.iq</t>
+          <t>sadiq.fanjan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
-          <t>2024-11-25</t>
+          <t>2024-11-19</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
-          <t>البستنة وهندسة الحدائق</t>
+          <t>علوم اغذية </t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
-          <t>فسلجة فاكهة (فسلجة نخيل) </t>
+          <t>التقانات الاحيائية</t>
         </is>
       </c>
       <c r="M50" s="1" t="inlineStr">
         <is>
-          <t>مساند النمو لحاصل الخس في تقنية الفيلم المغذي للزراعة المائية</t>
+          <t>تحسين التكنولوجيا ووسائل المعالجات الأولية لحليب البقر</t>
         </is>
       </c>
       <c r="N50" s="1" t="inlineStr">
         <is>
-          <t>دراسة كيموحيوية لظاهرة العقد البكري لثمار نخيل التمر صنف البرحي الخضري والمكثر نسيجيا تحت تأثير منظمات النمو والاحماض الامينية الحرة.</t>
+          <t>إنتاج وتنقية وتوصيف بروتيز الأسبارتك    ‏‎  ‎من عفن ‏Aspergillus terreus‏ المعزول محلياً واستعماله ‏في تطرية اللحوم ‏</t>
         </is>
       </c>
       <c r="O50" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="P50" s="1" t="inlineStr">
         <is>
           <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>855</t>
+          <t>361</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>سيف الدين حسن حسان</t>
+          <t>صلاح عبد الحسن غيلان</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t> Saif Aldeen Hasan</t>
+          <t>Salah Abdulhassan Ghaylan	</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/ywfzirtbm603_pe.jpeg</t>
+          <t>uploads/photos/h4ld21b0ukxz_ny.jpg</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>1991-01-07</t>
+          <t>1975-10-16</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G51" s="1"/>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>saif_aldeen@uomisan.edu.iq</t>
+          <t>salah.ghilan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I51" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J51" s="1" t="inlineStr">
         <is>
-          <t>2024-12-07</t>
+          <t>2024-11-25</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
-          <t>علوم الحاسبات</t>
+          <t>البستنة وهندسة الحدائق</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
-          <t>الذكاء الاصطناعي</t>
+          <t>فسلجة فاكهة (فسلجة نخيل) </t>
         </is>
       </c>
       <c r="M51" s="1" t="inlineStr">
         <is>
-          <t>Effectiveness of deep Learning in anticipating future  trends of stock markets</t>
-[...2 lines deleted...]
-      <c r="N51" s="1"/>
+          <t>مساند النمو لحاصل الخس في تقنية الفيلم المغذي للزراعة المائية</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>دراسة كيموحيوية لظاهرة العقد البكري لثمار نخيل التمر صنف البرحي الخضري والمكثر نسيجيا تحت تأثير منظمات النمو والاحماض الامينية الحرة.</t>
+        </is>
+      </c>
       <c r="O51" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P51" s="1" t="inlineStr">
         <is>
-          <t>الادارة والاقتصاد</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>855</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>فاتن خضير عباس </t>
+          <t>سيف الدين حسن حسان</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>Faten Khudair Abbas</t>
+          <t> Saif Aldeen Hasan</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/vdrpxbnw1yhgeuz.jpg</t>
+          <t>uploads/photos/ywfzirtbm603_pe.jpeg</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>1989-07-17</t>
+          <t>1991-01-07</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G52" s="1"/>
       <c r="H52" s="1" t="inlineStr">
         <is>
-          <t>fatanf145@gmail.com</t>
+          <t>saif_aldeen@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I52" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J52" s="1" t="inlineStr">
         <is>
-          <t>2024-12-15</t>
+          <t>2024-12-07</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة </t>
+          <t>علوم الحاسبات</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
-          <t>فسلجة طبية </t>
+          <t>الذكاء الاصطناعي</t>
         </is>
       </c>
       <c r="M52" s="1" t="inlineStr">
         <is>
-          <t>Study of some hormonal and biochemical parameters associated with polycistic ovary syndrome in diabetic women type 2 </t>
+          <t>Effectiveness of deep Learning in anticipating future  trends of stock markets</t>
         </is>
       </c>
       <c r="N52" s="1"/>
       <c r="O52" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P52" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>الادارة والاقتصاد</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>306</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>رسل نعيم منخي</t>
+          <t>فاتن خضير عباس </t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>rusul naeim mankhi</t>
+          <t>Faten Khudair Abbas</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/io8s175qbumgepf.jpg</t>
+          <t>uploads/files/vdrpxbnw1yhgeuz.jpg</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>1991-10-14</t>
+          <t>1989-07-17</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>n.rusul22@gmail.com</t>
+          <t>fatanf145@gmail.com</t>
         </is>
       </c>
       <c r="I53" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J53" s="1" t="inlineStr">
         <is>
-          <t>2024-12-16</t>
+          <t>2024-12-15</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
-          <t>علوم كيمياء</t>
+          <t>علوم الحياة </t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
-          <t>كيمياء عضوية</t>
+          <t>فسلجة طبية </t>
         </is>
       </c>
       <c r="M53" s="1" t="inlineStr">
         <is>
-          <t>تحضير وتشخيص بعض المركبات خماسية الحلقة مثل الثايوزوليداينون والكاما لاكتام المستخدمة في تقليل سكر الدم</t>
-[...6 lines deleted...]
-      </c>
+          <t>Study of some hormonal and biochemical parameters associated with polycistic ovary syndrome in diabetic women type 2 </t>
+        </is>
+      </c>
+      <c r="N53" s="1"/>
       <c r="O53" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P53" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>874</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>مصطفى جمال مهدي </t>
+          <t>رسل نعيم منخي</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Jamal Mahdi</t>
+          <t>rusul naeim mankhi</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/8okgqb43lst0vhc.jpeg</t>
+          <t>uploads/photos/io8s175qbumgepf.jpg</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>1991-04-01</t>
+          <t>1991-10-14</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1" t="inlineStr">
         <is>
-          <t>Mustafaj@uomisan.edu.iq</t>
+          <t>n.rusul22@gmail.com</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
-          <t>2025-01-13</t>
+          <t>2024-12-16</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
-          <t>التربية البدنية وعلوم الرياضة</t>
+          <t>علوم كيمياء</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>علم التدريب الرياضي </t>
+          <t>كيمياء عضوية</t>
         </is>
       </c>
       <c r="M54" s="1" t="inlineStr">
         <is>
-          <t>«ПРОФИЛАКТИКА ТРАВМАТИЗМА В СПОРТИВНЫХ ИГРАХ»</t>
+          <t>تحضير وتشخيص بعض المركبات خماسية الحلقة مثل الثايوزوليداينون والكاما لاكتام المستخدمة في تقليل سكر الدم</t>
         </is>
       </c>
       <c r="N54" s="1" t="inlineStr">
         <is>
-          <t>«МЕТОДИКА РАЗВИТИЯ СПОСОБНОСТЕЙ ЮНЫХ ФУТБОЛИСТОВ 7-10 ЛЕТ К СОХРАНЕНИЮ ПОСТУРАЛЬНОЙ УСТОЙЧИВОСТИ В ПРОЦЕССЕ ТЕХНИЧЕСКОЙ ПОДГОТОВКИ»</t>
+          <t>تحضير وتشخيص ودراسة الفعالية الب ايولوجية والالتحام الجزيئي لبعض مشتقات الفينوفايبريت الجديدة</t>
         </is>
       </c>
       <c r="O54" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P54" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>718</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>اكرام فارس غانم </t>
+          <t>مصطفى جمال مهدي </t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>ikram faris Ghanem</t>
+          <t>Mustafa Jamal Mahdi</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/hcdbqzr8xjev2po.jpg</t>
+          <t>uploads/files/8okgqb43lst0vhc.jpeg</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>1989-03-27</t>
+          <t>1991-04-01</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G55" s="1"/>
       <c r="H55" s="1" t="inlineStr">
         <is>
-          <t>ikram.faris@uomisan.edu.iq</t>
+          <t>Mustafaj@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I55" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J55" s="1" t="inlineStr">
         <is>
-          <t>2025-01-16</t>
+          <t>2025-01-13</t>
         </is>
       </c>
       <c r="K55" s="1" t="inlineStr">
         <is>
-          <t>تاريخ </t>
+          <t>التربية البدنية وعلوم الرياضة</t>
         </is>
       </c>
       <c r="L55" s="1" t="inlineStr">
         <is>
-          <t>تاريخ حديث ومعاصر</t>
+          <t>علم التدريب الرياضي </t>
         </is>
       </c>
       <c r="M55" s="1" t="inlineStr">
         <is>
-          <t>الاقطاع في لواء العمارة 1921_1958</t>
+          <t>«ПРОФИЛАКТИКА ТРАВМАТИЗМА В СПОРТИВНЫХ ИГРАХ»</t>
         </is>
       </c>
       <c r="N55" s="1" t="inlineStr">
         <is>
-          <t>تطور نظام العمل وحقوق العمال في بريطانيا حتى عام 1937</t>
+          <t>«МЕТОДИКА РАЗВИТИЯ СПОСОБНОСТЕЙ ЮНЫХ ФУТБОЛИСТОВ 7-10 ЛЕТ К СОХРАНЕНИЮ ПОСТУРАЛЬНОЙ УСТОЙЧИВОСТИ В ПРОЦЕССЕ ТЕХНИЧЕСКОЙ ПОДГОТОВКИ»</t>
         </is>
       </c>
       <c r="O55" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P55" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>773</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>سيف طالب عباس</t>
+          <t>اكرام فارس غانم </t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>Saif Talib Abbas</t>
+          <t>ikram faris Ghanem</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/12_pxfl3nvm9ib8.png</t>
+          <t>uploads/photos/hcdbqzr8xjev2po.jpg</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>1984-10-21</t>
+          <t>1989-03-27</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G56" s="1"/>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>saiftalib@uomisan.edu.iq</t>
+          <t>ikram.faris@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I56" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J56" s="1" t="inlineStr">
         <is>
-          <t>2025-03-09</t>
+          <t>2025-01-16</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>تاريخ </t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
-          <t>أنظمة الحاسوب و الشبكات</t>
+          <t>تاريخ حديث ومعاصر</t>
         </is>
       </c>
       <c r="M56" s="1" t="inlineStr">
         <is>
-          <t>Research of Computer Network Protocol using Software Simulation</t>
+          <t>الاقطاع في لواء العمارة 1921_1958</t>
         </is>
       </c>
       <c r="N56" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>تطور نظام العمل وحقوق العمال في بريطانيا حتى عام 1937</t>
         </is>
       </c>
       <c r="O56" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P56" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>وسام رويس مطرود </t>
+          <t>سيف طالب عباس</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>WISAM </t>
+          <t>Saif Talib Abbas</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/xmularjgc6ztn1b.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/12_pxfl3nvm9ib8.png</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>1989-03-20</t>
+          <t>1984-10-21</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G57" s="1"/>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>wisam.ruyis@uomisan.edu.iq</t>
+          <t>saiftalib@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I57" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J57" s="1" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-03-09</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
-          <t>نانو تكنولوجي </t>
-[...3 lines deleted...]
-      <c r="N57" s="1"/>
+          <t>أنظمة الحاسوب و الشبكات</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>Research of Computer Network Protocol using Software Simulation</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>لا توجد</t>
+        </is>
+      </c>
       <c r="O57" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P57" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>953</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>مشتاق عباس عريبي  الفريجي</t>
+          <t>وسام رويس مطرود </t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Mushtaq Abbas Oraibi</t>
+          <t>WISAM </t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/y19h5nxus7cfgpj.jpg</t>
+          <t>uploads/files/xmularjgc6ztn1b.jpg</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>1985-03-10</t>
+          <t>1989-03-20</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="inlineStr">
         <is>
-          <t>eng.mushtaq@uomisan.edu.iq</t>
+          <t>wisam.ruyis@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة الحرارية</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
-          <t>هندسة الطاقة المتجددة </t>
-[...11 lines deleted...]
-      </c>
+          <t>نانو تكنولوجي </t>
+        </is>
+      </c>
+      <c r="M58" s="1"/>
+      <c r="N58" s="1"/>
       <c r="O58" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P58" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>99</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>اسراء رمضان سلمان قاسم</t>
+          <t>مشتاق عباس عريبي  الفريجي</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>israa ramadhan salman qasim</t>
+          <t>Mushtaq Abbas Oraibi</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/x2vk_i0dosc39mw.jpg</t>
+          <t>uploads/files/y19h5nxus7cfgpj.jpg</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>1987-02-14</t>
+          <t>1985-03-10</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...2 lines deleted...]
-      <c r="G59" s="1"/>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="H59" s="1" t="inlineStr">
         <is>
-          <t>israa.r.s@uomisan.edu.iq</t>
+          <t>eng.mushtaq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I59" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J59" s="1" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2025-04-28</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
-          <t>تكنلوجيا المعلومات </t>
+          <t>هندسة الطاقة الحرارية</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
-          <t>هندسة البرامجيات </t>
-[...3 lines deleted...]
-      <c r="N59" s="1"/>
+          <t>هندسة الطاقة المتجددة </t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>«Improving the efficiency of regeneration system of steam turbine combined  heat and power plants»</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Development of cooling systems based on lithium bromide absorption refrigeration systems powered  by renewable energy sources</t>
+        </is>
+      </c>
       <c r="O59" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P59" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>963</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>ندى عادل رحمه</t>
+          <t>اسراء رمضان سلمان قاسم</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>Nada Adil Rahmah</t>
+          <t>israa ramadhan salman qasim</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tcxj0_u4o8diphe.jpg</t>
+          <t>uploads/files/x2vk_i0dosc39mw.jpg</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>1994-01-31</t>
+          <t>1987-02-14</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G60" s="1"/>
       <c r="H60" s="1" t="inlineStr">
         <is>
-          <t>nadabattatlaw@gmail.com</t>
+          <t>israa.r.s@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I60" s="1" t="inlineStr">
         <is>
           <t>مدرس</t>
         </is>
       </c>
       <c r="J60" s="1" t="inlineStr">
         <is>
-          <t>2025-11-10</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>تكنلوجيا المعلومات </t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
-          <t>القانون الدستوري</t>
-[...11 lines deleted...]
-      </c>
+          <t>هندسة البرامجيات </t>
+        </is>
+      </c>
+      <c r="M60" s="1"/>
+      <c r="N60" s="1"/>
       <c r="O60" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P60" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
+          <t>1051</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>أنسام علي صادق </t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>ANSAM ALI SADEQ</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/_l20d7w1eao5hjt.jpg</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>1975-12-21</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>07714011519</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>ansam@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>علوم تربوية و نفسية </t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>مناهج و طرائق تدريس عامة </t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>مدى تطبيق مُعلمي اللغة الأنجليزية للطريقة التواصلية في تدريس المنهج المُطور (English For Iraq) في المدارس الابتدائية في ميسان</t>
+        </is>
+      </c>
+      <c r="N61" s="1"/>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>738</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>ندى عادل رحمه</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>Nada Adil Rahmah</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/tcxj0_u4o8diphe.jpg</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>1994-01-31</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>07721655094</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>nadabattatlaw@gmail.com</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>2025-11-10</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>القانون العام</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>القانون الدستوري</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>الاثر الرجعي للحكم بعدم الدستورية في قضاء المحكمة الاتحادية العليا في العراق دراسة مقارنة</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>موقع رئيس الدولة في النظام البرلماني </t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>كلية القانون</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
           <t>1032</t>
         </is>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>ايمان علي حسين</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Eman Ali Hussein</t>
         </is>
       </c>
-      <c r="D61" s="1"/>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="D63" s="1"/>
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>1989-09-07</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>07722998445</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>imanalihussin@uomisan.edu.iq</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J61" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>2025-12-30</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>علوم الحياة</t>
         </is>
       </c>
-      <c r="L61" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>فسلجه حيوان</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>تقييم مستوى الأوستييوكالسين وبعض الهرمونات والمعايير الكيموحيوية لدى الذكور المرضى المصابين بمرض السكري من النوع الثاني في محافظة ميسان</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>دراسة بعض الجوانب الفسيولوجية والنسيجية لدى النساء قبل وبعد سن اليأس المشخَّصات بمرض حصى المرارة في مركز محافظة ميسان </t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>1034</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>د.ڪــرار وائــل الــشــرع</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t> Karrar Wael Al-Shara&amp;#39; عيد ميلاد الأستاذ *                                                   الصورة                                                   اختر الملفات أو اسحبها وأفلتها للتحميل الجنس *</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/7dpzrvn9f_ycmli.jpeg</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>1990-05-23</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>07713102056</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>kararwael@uomisan.edu.ia</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>2025-12-30</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ </t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>تاريخ إسلامي </t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>تقييم أراء المؤرخين حول ولاية الامام الرضا (عليه السلام) أسبابها ونتائجها في القرن الرابع والخامس الهجري</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>تصنيف دور خراسان في تطورات التاريخ الإسلامي من العصر العباسي الثاني حتى اضمحلال العباسيين.</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>1037</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>علا كمال ياسين</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>Ola Kamal Yasin</t>
+        </is>
+      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>07742029922</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>ola.kamal@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t>مدرس</t>
+        </is>
+      </c>
+      <c r="J65" s="1" t="inlineStr">
+        <is>
+          <t>2026-02-01</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>اللغة الإنكليزية</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>اللغة</t>
+        </is>
+      </c>
+      <c r="M65" s="1"/>
+      <c r="N65" s="1"/>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">