--- v0 (2025-12-16)
+++ v1 (2026-04-02)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P35"/>
+  <dimension ref="A1:P36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -207,2355 +207,2243 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Title_Master_Thesis</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Title_of_PhD_thesis</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>id_college</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>colleges_college</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>854</t>
+          <t>821</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>سوزان مهدي فياض </t>
+          <t>ناصر حكيم طعمة </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>Suzan Mahdi Fayyad</t>
+          <t>Nasser Hakeem Tu&amp;#39;ma</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/l0puwrc2715aidj.jpg</t>
+          <t>uploads/photos/qfekclx_61g50th.png</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1985-11-28</t>
+          <t>1977-12-20</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>Suzanalshmary521@gmail.com</t>
+          <t>naserhakeem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-08</t>
+          <t>2023-03-15</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
-          <t>الاعلام / الصحافة </t>
+          <t>هندسة مدنية </t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
-          <t>الصحافة الالكترونية </t>
+          <t>انشاءات </t>
         </is>
       </c>
       <c r="M2" s="1" t="inlineStr">
         <is>
-          <t>التغطية الاخبارية لتظاهرات تشرين في الصحافة الالكترونية العراقية دراسة تحليلية مقارنة في مواقع ( الصباح والزمان وطريق الشعب  ) </t>
-[...2 lines deleted...]
-      <c r="N2" s="1"/>
+          <t>التأثير الديناميكي للرياح على مجموعة من الابراج و قبة</t>
+        </is>
+      </c>
+      <c r="N2" s="1" t="inlineStr">
+        <is>
+          <t>سلوك عتبا ت خرسانة المساحيق الفعالة المسلحة بقضبان الياف البوليمرات المسلحة</t>
+        </is>
+      </c>
       <c r="O2" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P2" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>766</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>سارة عبد الحسين بندر </t>
+          <t>نور الدين عبد الكريم جاسم</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>Sarah Abdel Hussein Bandar</t>
+          <t>Nooralden Abdulkarem Jasim</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/vdi4kzn72se5lfw.jpg</t>
+          <t>uploads/photos/wdz9h5_itv3g2u8.jpg</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1972-02-10</t>
+          <t>1985-01-02</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Sara.ab@uomisan.edu.iq</t>
+          <t>nooraldeenbio_85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-12</t>
+          <t>2023-04-26</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
-          <t>احصاء</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
-          <t>احصاء تطبيقي</t>
+          <t>الاحياء المجهرية</t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
-          <t>استخدام نماذج السلاسل الزمنية والشبكات العصبية للتنبؤ بأسعار الصرف في العراق </t>
+          <t>عزل وتشخيص البكتريا المرافقة لحصى المسالك البولية ودور بكتريا Oxalobacter  formigenes  في اختزال تكوين الحصى </t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
-          <t>قياس كفاءة مرشحات التحليل المويجي في تحليل السلاسل الزمنية </t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P3" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>804</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>ناصر حكيم طعمة </t>
+          <t>محمد حسوني جاسم </t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>Nasser Hakeem Tu&amp;#39;ma</t>
+          <t>Mohammed Hassoni Jasim</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/qfekclx_61g50th.png</t>
+          <t>uploads/photos/9elb0_5c8xandur.jpeg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1977-12-20</t>
+          <t>1994-07-14</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>naserhakeem@uomisan.edu.iq</t>
+          <t>mohammedhasson30@gmial.com</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-15</t>
+          <t>2023-05-24</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية </t>
+          <t>هندسة اتصالات الحاسوب</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>انشاءات </t>
+          <t>هندسة كهرباء وحاسبات </t>
         </is>
       </c>
       <c r="M4" s="1" t="inlineStr">
         <is>
-          <t>التأثير الديناميكي للرياح على مجموعة من الابراج و قبة</t>
-[...6 lines deleted...]
-      </c>
+          <t>التقنيات الحديثة المستخدمة للكشف عن أنشطة الروبوتات داخل الشبكة باستخدام بيانات Netflow و اكتشاف الروبوتات في البيئات الافتراضية</t>
+        </is>
+      </c>
+      <c r="N4" s="1"/>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P4" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>767</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>نور الدين عبد الكريم جاسم</t>
+          <t>مناف صباح صالح</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>Nooralden Abdulkarem Jasim</t>
+          <t>Munaf Sabah Saleh Aal-Aaboda</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/wdz9h5_itv3g2u8.jpg</t>
+          <t>uploads/photos/bo8mwi6_rs4qxgk.jpg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1985-01-02</t>
+          <t>1985-05-16</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>nooraldeenbio_85@uomisan.edu.iq</t>
+          <t>munaf_alaboda@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2023-04-26</t>
+          <t>2023-05-31</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>الصيدلة</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
-          <t>الاحياء المجهرية</t>
+          <t>الأدوية</t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
         <is>
-          <t>عزل وتشخيص البكتريا المرافقة لحصى المسالك البولية ودور بكتريا Oxalobacter  formigenes  في اختزال تكوين الحصى </t>
-[...6 lines deleted...]
-      </c>
+          <t>Glutamate Transporter 1 وCystine-Glutamate Antiporter كأهداف محتملة لتخفيف استهلاك الكحول لدى ذكور الفئران P</t>
+        </is>
+      </c>
+      <c r="N5" s="1"/>
       <c r="O5" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P5" s="1" t="inlineStr">
         <is>
           <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>170</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>محمد حسوني جاسم </t>
+          <t>علي عباس هاشم </t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Hassoni Jasim</t>
+          <t>ALI ABBAS HASHIM</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/9elb0_5c8xandur.jpeg</t>
+          <t>uploads/photos/n_v9wcgb4x0psaf.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1994-07-14</t>
+          <t>1981-11-23</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>mohammedhasson30@gmial.com</t>
+          <t>ali_abbas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-24</t>
+          <t>2023-10-15</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
-          <t>هندسة اتصالات الحاسوب</t>
+          <t>مكننة زراعيه </t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء وحاسبات </t>
+          <t>ساحبات وقوى </t>
         </is>
       </c>
       <c r="M6" s="1" t="inlineStr">
         <is>
-          <t>التقنيات الحديثة المستخدمة للكشف عن أنشطة الروبوتات داخل الشبكة باستخدام بيانات Netflow و اكتشاف الروبوتات في البيئات الافتراضية</t>
-[...2 lines deleted...]
-      <c r="N6" s="1"/>
+          <t>تحديد افضل المؤشرات للبذار والزرع المباشر وتوضيحهم </t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>￼  &amp;#34; تحسين نظام تغذية الوقود لمحركات الغاز والديزل العاملة في المعدات الزراعية  </t>
+        </is>
+      </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P6" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>481</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>مناف صباح صالح</t>
+          <t>مصطفى جاسب جاسم</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>Munaf Sabah Saleh Aal-Aaboda</t>
+          <t>Mustafa Chasib Jasim </t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/bo8mwi6_rs4qxgk.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/veh3ajd9wrxl48m.png</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1985-05-16</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>munaf_alaboda@uomisan.edu.iq</t>
+          <t>mustafa-jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-31</t>
+          <t>2023-10-31</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
-          <t>الصيدلة</t>
+          <t>Civil Engineering</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
-          <t>الأدوية</t>
+          <t>Structural</t>
         </is>
       </c>
       <c r="M7" s="1" t="inlineStr">
         <is>
-          <t>Glutamate Transporter 1 وCystine-Glutamate Antiporter كأهداف محتملة لتخفيف استهلاك الكحول لدى ذكور الفئران P</t>
-[...2 lines deleted...]
-      <c r="N7" s="1"/>
+          <t>PREDICTION OF LOAD CARRYING CAPACITY OF REINFORCED CONCRETE DEEP BEAMS WITH AND WITHOUT WEB OPENING USING ARTIFICIAL NEURAL NETWORK</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Damage-Tolerant Optimal Design of Structures Subjected to Blast Loading</t>
+        </is>
+      </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P7" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>136</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>علي عباس هاشم </t>
+          <t>حلمي إبراهيم منشد</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ALI ABBAS HASHIM</t>
+          <t>Helmy Ibraheem Menshad</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/n_v9wcgb4x0psaf.jpg</t>
+          <t>uploads/files/0ri7ozylewhuq_5.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1981-11-23</t>
+          <t>1964-05-27</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>ali_abbas@uomisan.edu.iq</t>
+          <t>Helmy_IbraheemMenshed@uomisan.adu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2023-10-15</t>
+          <t>2023-11-01</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
-          <t>مكننة زراعيه </t>
+          <t>الإقتصاد</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
-          <t>ساحبات وقوى </t>
+          <t>النظرية الاقتصادية الكلية، السياسات المالية والنقدية</t>
         </is>
       </c>
       <c r="M8" s="1" t="inlineStr">
         <is>
-          <t>تحديد افضل المؤشرات للبذار والزرع المباشر وتوضيحهم </t>
+          <t>الواقع والآفاق المستقبلية لصناعة الأسمدة الفوسفاتية في بلدان مجلس التعاون العربي</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>￼  &amp;#34; تحسين نظام تغذية الوقود لمحركات الغاز والديزل العاملة في المعدات الزراعية  </t>
+          <t>تحليل وقياس ظاهرة العجز المزدوج في مصر وتونس والمغرب للمدة (1975-2000) </t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P8" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>الادارة والاقتصاد</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>796</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>مصطفى جاسب جاسم</t>
+          <t>صادق دعير عنيد</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Chasib Jasim </t>
+          <t>Sadeq D. Al-Majidi</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/veh3ajd9wrxl48m.png</t>
+          <t>uploads/photos/nf6ykmget2_5jch.jpg</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1986-01-01</t>
+          <t>1984-09-08</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>mustafa-jasim@uomisan.edu.iq</t>
+          <t>sadeqalmajidi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2023-10-31</t>
+          <t>2023-11-08</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
-          <t>Civil Engineering</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
-          <t>Structural</t>
+          <t>قدرة</t>
         </is>
       </c>
       <c r="M9" s="1" t="inlineStr">
         <is>
-          <t>PREDICTION OF LOAD CARRYING CAPACITY OF REINFORCED CONCRETE DEEP BEAMS WITH AND WITHOUT WEB OPENING USING ARTIFICIAL NEURAL NETWORK</t>
+          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>Damage-Tolerant Optimal Design of Structures Subjected to Blast Loading</t>
+          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P9" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>789</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>حلمي إبراهيم منشد</t>
+          <t>فراس جواد كاظم</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>Helmy Ibraheem Menshad</t>
+          <t>Firas Jawad Kadhim</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/0ri7ozylewhuq_5.jpg</t>
+          <t>uploads/photos/9zdetym7wa6253u.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1964-05-27</t>
+          <t>1980-04-03</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>Helmy_IbraheemMenshed@uomisan.adu.iq</t>
+          <t>firasjk@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-01</t>
+          <t>2024-01-18</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
-          <t>الإقتصاد</t>
+          <t>هتدسة بناء وانشاءات</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
-          <t>النظرية الاقتصادية الكلية، السياسات المالية والنقدية</t>
+          <t>هندسة جيوتكنيك</t>
         </is>
       </c>
       <c r="M10" s="1" t="inlineStr">
         <is>
-          <t>الواقع والآفاق المستقبلية لصناعة الأسمدة الفوسفاتية في بلدان مجلس التعاون العربي</t>
+          <t>خصائص الانضمام في الترب غير المشبعة</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>تحليل وقياس ظاهرة العجز المزدوج في مصر وتونس والمغرب للمدة (1975-2000) </t>
+          <t>Experimental Investigation on the Effect of Biogrouting  by Using Different Calcium Sources on the Improvement  and Performance of Poorly Graded Fine Sand</t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P10" s="1" t="inlineStr">
         <is>
-          <t>الادارة والاقتصاد</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>175</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>صادق دعير عنيد</t>
+          <t>احمد مالك جمعة </t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Sadeq D. Al-Majidi</t>
+          <t>Ahmed Malik Jumaah</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/nf6ykmget2_5jch.jpg</t>
+          <t>uploads/photos/onhjtque2iwk0c9.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1984-09-08</t>
+          <t>1985-09-18</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>sadeqalmajidi@uomisan.edu.iq</t>
+          <t>Ahmed.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-08</t>
+          <t>2024-02-25</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
-          <t>قدرة</t>
+          <t>امراض نبات - نيماتودا</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
         <is>
-          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
+          <t>استخدام الزراعة البينية في السيطرة على انتشار فايروس MBYMV بواسطة الذبابة البيضاء على الماش </t>
         </is>
       </c>
       <c r="N11" s="1" t="inlineStr">
         <is>
-          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
+          <t>عزل وتشخیص النیماودا المتطفله علی النبات فی محافظه میسان جنوب شرق العراق</t>
         </is>
       </c>
       <c r="O11" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P11" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>فراس جواد كاظم</t>
+          <t>اسماء جاسم حرفش </t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Firas Jawad Kadhim</t>
+          <t>Asmaa Jasim Harfash</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/9zdetym7wa6253u.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yqnm37l_b1tg69z.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1980-04-03</t>
+          <t>1974-12-14</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>firasjk@uomisan.edu.iq</t>
+          <t>assmaj1974@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-18</t>
+          <t>2024-03-24</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
-          <t>هتدسة بناء وانشاءات</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
-          <t>هندسة جيوتكنيك</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
-          <t>خصائص الانضمام في الترب غير المشبعة</t>
+          <t>اساليب فروقات محددة جديدة متضمنة صيغ النقاط الخمس لحل معادلة الانتقال ثنائية البعد</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
-          <t>Experimental Investigation on the Effect of Biogrouting  by Using Different Calcium Sources on the Improvement  and Performance of Poorly Graded Fine Sand</t>
+          <t>New analytical formulas for the analysis and simulation of incompressible flow problems</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>167</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>احمد مالك جمعة </t>
+          <t>ليث صبار جابر كويطع الكعبي</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Malik Jumaah</t>
+          <t>Laith Sabbar Jaber</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/onhjtque2iwk0c9.jpg</t>
+          <t>uploads/photos/6szpwkmioq13uv0.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1985-09-18</t>
+          <t>1987-03-19</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>Ahmed.m@uomisan.edu.iq</t>
+          <t>leith_sabar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2024-02-25</t>
+          <t>2024-04-02</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
-          <t>وقاية نبات</t>
+          <t>الاعلام </t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
-          <t>امراض نبات - نيماتودا</t>
+          <t>العلاقات العامة</t>
         </is>
       </c>
       <c r="M13" s="1" t="inlineStr">
         <is>
-          <t>استخدام الزراعة البينية في السيطرة على انتشار فايروس MBYMV بواسطة الذبابة البيضاء على الماش </t>
+          <t>دور العلاقات العامة في الترويج لمشروع ضم الاهوار والمواقع الأثرية إلى لائحة التراث العالمي </t>
         </is>
       </c>
       <c r="N13" s="1" t="inlineStr">
         <is>
-          <t>عزل وتشخیص النیماودا المتطفله علی النبات فی محافظه میسان جنوب شرق العراق</t>
+          <t>توظيف برامج العلاقات العامة في تشكيل اتجاهات الرأي العام أزاء الممارسات الديمقراطية في العراق</t>
         </is>
       </c>
       <c r="O13" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P13" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>678</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>اسماء جاسم حرفش </t>
+          <t>عباس طه حسين</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>Asmaa Jasim Harfash</t>
+          <t>Abbas Taha Hussein </t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yqnm37l_b1tg69z.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7rxohseuwgp8v6n.jpeg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1974-12-14</t>
+          <t>1983-05-28</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>assmaj1974@uomisan.edu.iq</t>
+          <t>Abbas_taha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2024-03-24</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>طرائق تدريس/ كرة اليد</t>
         </is>
       </c>
       <c r="M14" s="1" t="inlineStr">
         <is>
-          <t>اساليب فروقات محددة جديدة متضمنة صيغ النقاط الخمس لحل معادلة الانتقال ثنائية البعد</t>
-[...6 lines deleted...]
-      </c>
+          <t>نظام مقررات</t>
+        </is>
+      </c>
+      <c r="N14" s="1"/>
       <c r="O14" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P14" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>236</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>ليث صبار جابر كويطع الكعبي</t>
+          <t>سامي عطيه سيد </t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>Laith Sabbar Jaber</t>
+          <t>Sami Atiyah Sayyid </t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/6szpwkmioq13uv0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7enp_u1xfi5g9jq.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1987-03-19</t>
+          <t>1977-03-02</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>leith_sabar@uomisan.edu.iq</t>
+          <t>sami@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2024-04-02</t>
+          <t>2024-06-02</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
-          <t>الاعلام </t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
-          <t>العلاقات العامة</t>
+          <t>احصاء</t>
         </is>
       </c>
       <c r="M15" s="1" t="inlineStr">
         <is>
-          <t>دور العلاقات العامة في الترويج لمشروع ضم الاهوار والمواقع الأثرية إلى لائحة التراث العالمي </t>
-[...6 lines deleted...]
-      </c>
+          <t>( Statistic methods of programming as exemplified in the relation between the blood systolic pressure and the cholesterol level , age and other parameters in the central district of AL-Amarah city (Iraq)</t>
+        </is>
+      </c>
+      <c r="N15" s="1"/>
       <c r="O15" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P15" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>270</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>عباس طه حسين</t>
+          <t>لطيف جبار فرحان</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Abbas Taha Hussein </t>
+          <t>latif Jabbar farhan</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7rxohseuwgp8v6n.jpeg</t>
+          <t>uploads/photos/1fs2tdlm479qvw0.jpg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1983-05-28</t>
+          <t>1968-07-01</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>Abbas_taha@uomisan.edu.iq</t>
+          <t>ltyfjbar86@gmail.com</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-06-30</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
-          <t>تربية رياضية</t>
+          <t>جغرافيا</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس/ كرة اليد</t>
+          <t>علم اشكال سطح الارض / الجيومورفولوجي</t>
         </is>
       </c>
       <c r="M16" s="1" t="inlineStr">
         <is>
-          <t>نظام مقررات</t>
-[...2 lines deleted...]
-      <c r="N16" s="1"/>
+          <t>كورسات</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>تقدير حجم التعرية والجريان السطحي لأحواض وديان منطقة الجنى شمال شرق محافظة ميسان</t>
+        </is>
+      </c>
       <c r="O16" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P16" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>310</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>سامي عطيه سيد </t>
+          <t>سارة طعمة رزاق</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>Sami Atiyah Sayyid </t>
+          <t>Sarah Tuama Razzaq</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7enp_u1xfi5g9jq.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmzqfw7nkxcpd46.JPG</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1977-03-02</t>
+          <t>1984-06-16</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>sami@uomisan.edu.iq</t>
+          <t>saraalsaray@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-02</t>
+          <t>2024-06-30</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
-          <t>احصاء</t>
+          <t>علم الأجنة والأنسجة</t>
         </is>
       </c>
       <c r="M17" s="1" t="inlineStr">
         <is>
-          <t>( Statistic methods of programming as exemplified in the relation between the blood systolic pressure and the cholesterol level , age and other parameters in the central district of AL-Amarah city (Iraq)</t>
+          <t>-</t>
         </is>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P17" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>381</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>لطيف جبار فرحان</t>
+          <t>أسوان صابر ماجد</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>latif Jabbar farhan</t>
+          <t>Aswan Saber Majeed</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/1fs2tdlm479qvw0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_4lfdnt1gwmxhr2.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1968-07-01</t>
+          <t>1979-07-02</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>ltyfjbar86@gmail.com</t>
+          <t>aswan_saber_majed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2024-06-30</t>
+          <t>2024-07-08</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
-          <t>جغرافيا</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
-          <t>علم اشكال سطح الارض / الجيومورفولوجي</t>
+          <t>طرائق تدريس الراضيات</t>
         </is>
       </c>
       <c r="M18" s="1" t="inlineStr">
         <is>
-          <t>كورسات</t>
+          <t>القوة الراضية وعلاقتها بالاداء التدريسي للطلبة المطبقين في كليات التربية الاساسية</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
-          <t>تقدير حجم التعرية والجريان السطحي لأحواض وديان منطقة الجنى شمال شرق محافظة ميسان</t>
+          <t>فاعلبة برنامج تدريبي قائم على بعض استراتيجيات التعلم المنظم ذاتيا لمعلمي الرياضيات وأثره في الرياضيات العلاقية لديهم والتحصيل لتلامذتهم</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P18" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>758</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>سارة طعمة رزاق</t>
+          <t>محمد طالب جاسم</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Sarah Tuama Razzaq</t>
+          <t>Mohammed Talib Jasim</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmzqfw7nkxcpd46.JPG</t>
+          <t>uploads/photos/ql9hscao_t5187n.jpg</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1984-06-16</t>
+          <t>2023-10-14</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>saraalsaray@uomisan.edu.iq</t>
+          <t>dr.mohammed_talib@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2024-06-30</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>العلوم</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t>علم الأجنة والأنسجة</t>
+          <t>Biotechnology</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
-          <t>-</t>
-[...2 lines deleted...]
-      <c r="N19" s="1"/>
+          <t>A Maternal Low Glycemic Index Diet for  Improving Neonatal Metabolic Outcomes</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Identification of genes responsible for ochratoxin-A  biodegradation by Cupriavidus basilensis ŐR16 and  valuation of Cupriavidus genus for mycotoxins  biodegradation potential</t>
+        </is>
+      </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>926</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>أسوان صابر ماجد</t>
+          <t>يحيى عاجب عوده</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Aswan Saber Majeed</t>
+          <t>Yahya Ajib Oudeh</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_4lfdnt1gwmxhr2.jpg</t>
+          <t>uploads/photos/fvt6r19aehb3z8g.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1979-07-02</t>
+          <t>1989-07-15</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>aswan_saber_majed@uomisan.edu.iq</t>
+          <t>Yahya.ajjb@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2024-07-08</t>
+          <t>2024-11-03</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>علوم التربة والموارد المائية</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الراضيات</t>
+          <t>فيزياء التربة</t>
         </is>
       </c>
       <c r="M20" s="1" t="inlineStr">
         <is>
-          <t>القوة الراضية وعلاقتها بالاداء التدريسي للطلبة المطبقين في كليات التربية الاساسية</t>
+          <t>تأثير إضافة المحسنات و المستويات الرطوبية في الخصائص الفيزيائية للتربة الطينية و كفاءة استعمال الماء لمحصول الذرة الصفراء (Zea mays L.) تحت نظامي الري بالتنقيط و السيحي</t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
-          <t>فاعلبة برنامج تدريبي قائم على بعض استراتيجيات التعلم المنظم ذاتيا لمعلمي الرياضيات وأثره في الرياضيات العلاقية لديهم والتحصيل لتلامذتهم</t>
+          <t>استخدام اسلوبين مختلفين لإضافة ماء الري لاختبار فعالية تكنولوجيا SWRT ولمعاملات إدارة تربة مختلفة وأثر ذلك في نمو وحاصل الذرة الصفراء Zea mays L.</t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>477</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>محمد طالب جاسم</t>
+          <t>ميس كريم جبار </t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Talib Jasim</t>
+          <t>Mays Kareem Jabbar </t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/ql9hscao_t5187n.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ps0j3y_w61rquz.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2023-10-14</t>
+          <t>1985-12-01</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>dr.mohammed_talib@uomisan.edu.iq</t>
+          <t>m_mays85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-11-14</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>العلوم</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>Biotechnology</t>
+          <t>هندسة الحاسبات والاتصالات</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t>A Maternal Low Glycemic Index Diet for  Improving Neonatal Metabolic Outcomes</t>
+          <t>An Efficient Handoff Scheme for WiMAX Networks with Load Balancing</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>Identification of genes responsible for ochratoxin-A  biodegradation by Cupriavidus basilensis ŐR16 and  valuation of Cupriavidus genus for mycotoxins  biodegradation potential</t>
+          <t>HyperGraph Based Stable Clustering in VANET</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>364</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>يحيى عاجب عوده</t>
+          <t>فرحان جاسم محمد</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Yahya Ajib Oudeh</t>
+          <t>Farhan Jasim Mohammed </t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/fvt6r19aehb3z8g.jpg</t>
+          <t>uploads/photos/a764b_goil9hdfz.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1989-07-15</t>
+          <t>1973-07-01</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>Yahya.ajjb@uomisan.edu.iq</t>
+          <t>farhanalhakim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2024-11-03</t>
+          <t>2024-12-04</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>علوم التربة والموارد المائية</t>
+          <t>وقاية النبات</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>فيزياء التربة</t>
+          <t>حشرات</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t>تأثير إضافة المحسنات و المستويات الرطوبية في الخصائص الفيزيائية للتربة الطينية و كفاءة استعمال الماء لمحصول الذرة الصفراء (Zea mays L.) تحت نظامي الري بالتنقيط و السيحي</t>
+          <t> ( بيئة وحياتية حشرة حفار أوراق أوراق الطما Tuta absoluta Meyrick Lepidoptera:Gelechiidae    ومكافحتها في محافظتي البصرة وميسان</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t>استخدام اسلوبين مختلفين لإضافة ماء الري لاختبار فعالية تكنولوجيا SWRT ولمعاملات إدارة تربة مختلفة وأثر ذلك في نمو وحاصل الذرة الصفراء Zea mays L.</t>
+          <t>Studies of Non-Chemical Strategies for Postharvest Management of Mediterranean Fruit Fly (Ceratitis capitata)</t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>ميس كريم جبار </t>
+          <t>عقيل عبدالواحد قاسم </t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Mays Kareem Jabbar </t>
+          <t>Akeel Abdul Wahid Qasim</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ps0j3y_w61rquz.jpg</t>
+          <t>uploads/photos/546nbdcmr0hy18t.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1985-12-01</t>
+          <t>1971-11-06</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>m_mays85@uomisan.edu.iq</t>
+          <t>Akeelmath@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2024-11-14</t>
+          <t>2024-12-08</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات والاتصالات</t>
+          <t>التحليل العددي  </t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
-          <t>An Efficient Handoff Scheme for WiMAX Networks with Load Balancing</t>
+          <t>B-spline Weighted Residual Methods For Solving Modified Equal Width Wave Problem</t>
         </is>
       </c>
       <c r="N23" s="1" t="inlineStr">
         <is>
-          <t>HyperGraph Based Stable Clustering in VANET</t>
+          <t>Numerical Solutions of Time-Fractional Burger&amp;#39;s Equation by Using B-Spline Finite Elements</t>
         </is>
       </c>
       <c r="O23" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>380</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>فرحان جاسم محمد</t>
+          <t>احمد اسماعيل محمد </t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Farhan Jasim Mohammed </t>
+          <t>Ahmed Ismail Mohammed</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/a764b_goil9hdfz.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/v8ze62axbip37rf.jpeg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1973-07-01</t>
+          <t>1978-11-05</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>farhanalhakim@uomisan.edu.iq</t>
+          <t>ahmedismailmath78@gmail.com</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2024-12-22</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>وقاية النبات</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>حشرات</t>
+          <t> علوم الرياضيات</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t> ( بيئة وحياتية حشرة حفار أوراق أوراق الطما Tuta absoluta Meyrick Lepidoptera:Gelechiidae    ومكافحتها في محافظتي البصرة وميسان</t>
+          <t>Solvabilty of som nonliner partial differential equations </t>
         </is>
       </c>
       <c r="N24" s="1" t="inlineStr">
         <is>
-          <t>Studies of Non-Chemical Strategies for Postharvest Management of Mediterranean Fruit Fly (Ceratitis capitata)</t>
+          <t>Characterization of m th   Order P-Self Semi Homogeneous System of Difference Equations</t>
         </is>
       </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>359</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>عقيل عبدالواحد قاسم </t>
+          <t>زيدون طارق هاشم</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Akeel Abdul Wahid Qasim</t>
+          <t>Zaidon Al-aqbi</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/546nbdcmr0hy18t.jpg</t>
+          <t>uploads/files/plx_v3ais5ubyc2.jpeg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1971-11-06</t>
+          <t>1988-01-17</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>Akeelmath@uomisan.edu.iq</t>
+          <t>zaidon.alaqbi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>2024-12-08</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>علوم الكيمياء </t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
-          <t>التحليل العددي  </t>
+          <t>كيمياء تحليلية</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
-          <t>B-spline Weighted Residual Methods For Solving Modified Equal Width Wave Problem</t>
+          <t>.</t>
         </is>
       </c>
       <c r="N25" s="1" t="inlineStr">
         <is>
-          <t>Numerical Solutions of Time-Fractional Burger&amp;#39;s Equation by Using B-Spline Finite Elements</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O25" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P25" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>764</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>احمد اسماعيل محمد </t>
+          <t> وداد علي عبد سلمان </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Ismail Mohammed</t>
+          <t>Widad Ali Abed Salman </t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/v8ze62axbip37rf.jpeg</t>
+          <t>uploads/files/mlza4gt5bw1u0oh.jpeg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1978-11-05</t>
+          <t>1984-03-21</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...6 lines deleted...]
-      </c>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>ahmedismailmath78@gmail.com</t>
+          <t>widad84ss@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
-          <t>2024-12-22</t>
+          <t>2025-02-18</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t> علوم الرياضيات</t>
+          <t>نباتات طبية </t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
-          <t>Solvabilty of som nonliner partial differential equations </t>
+          <t>تأثير موعد الزراعة ومسافتها والمعاملة بالمحفز الحيوي  Bio Health وتداخلاتها في نمو وحاصل الثمار والزيت الطيار لنبات الك ا رويه وفعالياته الكيمواحيائية Carum carvi L.</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
-          <t>Characterization of m th   Order P-Self Semi Homogeneous System of Difference Equations</t>
+          <t>التحفيز الالحيوي والحيوي في إكثار و استحثاث الكالس و انتاج المركبات الثانوية لنبات الزنجبيل     Zingier officinal var. Roscoe cv. White خارج الجسم الحي</t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P26" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>160</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>زيدون طارق هاشم</t>
+          <t>محمد طعمه جوده</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>Zaidon Al-aqbi</t>
+          <t>MAHAMMED TAMA JODAJ</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/plx_v3ais5ubyc2.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ctz9pi2gv0d4l_y.jpeg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1988-01-17</t>
+          <t>1976-07-01</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>zaidon.alaqbi@uomisan.edu.iq</t>
+          <t>m.jodah.iq@gmail.com</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-03-06</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
-          <t>علوم الكيمياء </t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>كيمياء تحليلية</t>
+          <t>القانون الدولي العام</t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>الطبيعة القانونية للمقاومة المسلحة ضد الاحتلال</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>الاستيطان الإسرائيلي في الأراضي الفلسطينية المحتلة في ضوء القانون الدولي العام</t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P27" s="1" t="inlineStr">
         <is>
-          <t>كلية العلوم</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>660</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t> وداد علي عبد سلمان </t>
+          <t>ثائر صالح صبر</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Widad Ali Abed Salman </t>
+          <t>Thaer Saleh Sabor</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/mlza4gt5bw1u0oh.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/am2g45h7lrcokb3.jpg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1984-03-21</t>
+          <t>1980-10-29</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
-[...6 lines deleted...]
-      </c>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>widad84ss@uomisan.edu.iq</t>
+          <t>thaeruro.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-03-09</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>علوم زراعية</t>
+          <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>نباتات طبية </t>
+          <t>جراحة الكلى والمسالك البولية والعقم</t>
         </is>
       </c>
       <c r="M28" s="1" t="inlineStr">
         <is>
-          <t>تأثير موعد الزراعة ومسافتها والمعاملة بالمحفز الحيوي  Bio Health وتداخلاتها في نمو وحاصل الثمار والزيت الطيار لنبات الك ا رويه وفعالياته الكيمواحيائية Carum carvi L.</t>
+          <t>0</t>
         </is>
       </c>
       <c r="N28" s="1" t="inlineStr">
         <is>
-          <t>التحفيز الالحيوي والحيوي في إكثار و استحثاث الكالس و انتاج المركبات الثانوية لنبات الزنجبيل     Zingier officinal var. Roscoe cv. White خارج الجسم الحي</t>
+          <t>To assess the efficacy of emergancy extracorporeal shockwave lithotripsy (ESWL) in treatment of ureteric calculi during first 24hours of uretric colic .	</t>
         </is>
       </c>
       <c r="O28" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>ثائر صالح صبر</t>
+          <t>محمد جبار لازم </t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>Thaer Saleh Sabor</t>
+          <t>Mohammad Jabbar Lazim</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/am2g45h7lrcokb3.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hpro6_ki0e18jlt.png</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1980-10-29</t>
+          <t>1981-01-21</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>thaeruro.mcm@uomisan.edu.iq</t>
+          <t>mohammed.jabbar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>2025-03-09</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة عامة</t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>جراحة الكلى والمسالك البولية والعقم</t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Discourse Analysis of Grammatical Cohesive Devices in American Political Speeches </t>
         </is>
       </c>
       <c r="N29" s="1" t="inlineStr">
         <is>
-          <t>To assess the efficacy of emergancy extracorporeal shockwave lithotripsy (ESWL) in treatment of ureteric calculi during first 24hours of uretric colic .	</t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O29" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>حسنين رحيم كريم </t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Hassanain Raheem Kareem</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>uploads/files/oiu4vq8e2fptzwk.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1980-08-26</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>hassanainraheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>2025-03-11</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>تقنية المعلومات</t>
         </is>
       </c>
@@ -2589,55 +2477,51 @@
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>محمد سهام سادة الالوسي</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Mohammed Siham Sada</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>uploads/files/am12hoq0bkgdwnf.png</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>1988-11-27</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Msahaam624@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
           <t>2025-04-16</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>الفيزياء</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>فيزياء الحالة الصلبة/النانوتكنولوجي</t>
         </is>
       </c>
@@ -2671,55 +2555,51 @@
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>محمد أحمد وهم</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Mohammed Ahmed Waham</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>uploads/files/3firle_vtzxp670.jpeg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1983-07-25</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>mohammedwaham@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
           <t>2025-05-18</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>نظرية المنظمة والسلوك التنظيمي</t>
         </is>
       </c>
@@ -2753,55 +2633,51 @@
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>مرتضى حسن جاسم</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Murtadah Hasan Jasim</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/of9_r7uxkbqm4l1.jpg</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>1986-02-05</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>murtadha.hasan@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>القانون العام</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>القانون الجنائي</t>
         </is>
       </c>
@@ -2827,55 +2703,51 @@
         <is>
           <t>978</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>عفاف عبدالله</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>afaf abdullah</t>
         </is>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>1976-02-20</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
           <t>dr-afaf@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>ادوية وسموم</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>ادوية</t>
         </is>
       </c>
@@ -2905,98 +2777,176 @@
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>نبيل مهدي هداد</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>NABEEL MAHDY HADAAD</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>https://systems.uomisan.edu.iq/cv/uploads/files/m10e2olj6ydhwvr.jpg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1975-01-10</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>nabeel.mahdy@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
           <t>2025-06-04</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>تكنولوجيا المعلومات</t>
         </is>
       </c>
       <c r="M35" s="1" t="inlineStr">
         <is>
           <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
           <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P35" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>رشا كريم خضر</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>Rasha Kareem Khudhur</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/a30uz89frds6_kx.png</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>1987-11-05</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>07710792262</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>rashapharma@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t>استاذ مساعد</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>صيدلة</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>علم الادوية</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>A study of the effect of Nigella sativa (Black seeds) on pyrazinamide and anti-tuberculosis drugs induced hepatotoxicity in rabbits.</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Yy</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>