--- v1 (2026-04-02)
+++ v2 (2026-05-31)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id_Professor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Professor_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Name_in_English</t>
         </is>
       </c>
@@ -207,2744 +207,3056 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Title_Master_Thesis</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Title_of_PhD_thesis</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>id_college</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>colleges_college</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>ناصر حكيم طعمة </t>
+          <t>سارة عبد الحسين بندر </t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>Nasser Hakeem Tu&amp;#39;ma</t>
+          <t>Sarah Abdel Hussein Bandar</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/qfekclx_61g50th.png</t>
+          <t>uploads/photos/vdi4kzn72se5lfw.jpg</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1977-12-20</t>
+          <t>1972-02-10</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>naserhakeem@uomisan.edu.iq</t>
+          <t>Sara.ab@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-15</t>
+          <t>2023-03-12</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
-          <t>هندسة مدنية </t>
+          <t>احصاء</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
-          <t>انشاءات </t>
+          <t>احصاء تطبيقي</t>
         </is>
       </c>
       <c r="M2" s="1" t="inlineStr">
         <is>
-          <t>التأثير الديناميكي للرياح على مجموعة من الابراج و قبة</t>
+          <t>استخدام نماذج السلاسل الزمنية والشبكات العصبية للتنبؤ بأسعار الصرف في العراق </t>
         </is>
       </c>
       <c r="N2" s="1" t="inlineStr">
         <is>
-          <t>سلوك عتبا ت خرسانة المساحيق الفعالة المسلحة بقضبان الياف البوليمرات المسلحة</t>
+          <t>قياس كفاءة مرشحات التحليل المويجي في تحليل السلاسل الزمنية </t>
         </is>
       </c>
       <c r="O2" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P2" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>821</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>نور الدين عبد الكريم جاسم</t>
+          <t>ناصر حكيم طعمة </t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>Nooralden Abdulkarem Jasim</t>
+          <t>Nasser Hakeem Tu&amp;#39;ma</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/wdz9h5_itv3g2u8.jpg</t>
+          <t>uploads/photos/qfekclx_61g50th.png</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1985-01-02</t>
+          <t>1977-12-20</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>nooraldeenbio_85@uomisan.edu.iq</t>
+          <t>naserhakeem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2023-04-26</t>
+          <t>2023-03-15</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
-          <t>علوم الحياة</t>
+          <t>هندسة مدنية </t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
-          <t>الاحياء المجهرية</t>
+          <t>انشاءات </t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
-          <t>عزل وتشخيص البكتريا المرافقة لحصى المسالك البولية ودور بكتريا Oxalobacter  formigenes  في اختزال تكوين الحصى </t>
+          <t>التأثير الديناميكي للرياح على مجموعة من الابراج و قبة</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>سلوك عتبا ت خرسانة المساحيق الفعالة المسلحة بقضبان الياف البوليمرات المسلحة</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P3" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>766</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>محمد حسوني جاسم </t>
+          <t>نور الدين عبد الكريم جاسم</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Hassoni Jasim</t>
+          <t>Nooralden Abdulkarem Jasim</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/9elb0_5c8xandur.jpeg</t>
+          <t>uploads/photos/wdz9h5_itv3g2u8.jpg</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1994-07-14</t>
+          <t>1985-01-02</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>mohammedhasson30@gmial.com</t>
+          <t>nooraldeenbio_85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-24</t>
+          <t>2023-04-26</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
-          <t>هندسة اتصالات الحاسوب</t>
+          <t>علوم الحياة</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء وحاسبات </t>
+          <t>الاحياء المجهرية</t>
         </is>
       </c>
       <c r="M4" s="1" t="inlineStr">
         <is>
-          <t>التقنيات الحديثة المستخدمة للكشف عن أنشطة الروبوتات داخل الشبكة باستخدام بيانات Netflow و اكتشاف الروبوتات في البيئات الافتراضية</t>
-[...2 lines deleted...]
-      <c r="N4" s="1"/>
+          <t>عزل وتشخيص البكتريا المرافقة لحصى المسالك البولية ودور بكتريا Oxalobacter  formigenes  في اختزال تكوين الحصى </t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>لا توجد</t>
+        </is>
+      </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P4" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>804</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>مناف صباح صالح</t>
+          <t>محمد حسوني جاسم </t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>Munaf Sabah Saleh Aal-Aaboda</t>
+          <t>Mohammed Hassoni Jasim</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/bo8mwi6_rs4qxgk.jpg</t>
+          <t>uploads/photos/9elb0_5c8xandur.jpeg</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1985-05-16</t>
+          <t>1994-07-14</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>munaf_alaboda@uomisan.edu.iq</t>
+          <t>mohammedhasson30@gmial.com</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-31</t>
+          <t>2023-05-24</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
-          <t>الصيدلة</t>
+          <t>هندسة اتصالات الحاسوب</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
-          <t>الأدوية</t>
+          <t>هندسة كهرباء وحاسبات </t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
         <is>
-          <t>Glutamate Transporter 1 وCystine-Glutamate Antiporter كأهداف محتملة لتخفيف استهلاك الكحول لدى ذكور الفئران P</t>
+          <t>التقنيات الحديثة المستخدمة للكشف عن أنشطة الروبوتات داخل الشبكة باستخدام بيانات Netflow و اكتشاف الروبوتات في البيئات الافتراضية</t>
         </is>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P5" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>767</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>علي عباس هاشم </t>
+          <t>مناف صباح صالح</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ALI ABBAS HASHIM</t>
+          <t>Munaf Sabah Saleh Aal-Aaboda</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/n_v9wcgb4x0psaf.jpg</t>
+          <t>uploads/photos/bo8mwi6_rs4qxgk.jpg</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1981-11-23</t>
+          <t>1985-05-16</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>ali_abbas@uomisan.edu.iq</t>
+          <t>munaf_alaboda@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2023-10-15</t>
+          <t>2023-05-31</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
-          <t>مكننة زراعيه </t>
+          <t>الصيدلة</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>ساحبات وقوى </t>
+          <t>الأدوية</t>
         </is>
       </c>
       <c r="M6" s="1" t="inlineStr">
         <is>
-          <t>تحديد افضل المؤشرات للبذار والزرع المباشر وتوضيحهم </t>
-[...6 lines deleted...]
-      </c>
+          <t>Glutamate Transporter 1 وCystine-Glutamate Antiporter كأهداف محتملة لتخفيف استهلاك الكحول لدى ذكور الفئران P</t>
+        </is>
+      </c>
+      <c r="N6" s="1"/>
       <c r="O6" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P6" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>696</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>مصطفى جاسب جاسم</t>
+          <t>حميد ابو لول جبجباب</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Chasib Jasim </t>
+          <t>hameed abu lwl jibjab</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/veh3ajd9wrxl48m.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/9f_ql1exrpw5ua4.jpeg</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1986-01-01</t>
+          <t>1977-01-01</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
-      <c r="G7" s="1"/>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>07705520816</t>
+        </is>
+      </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>mustafa-jasim@uomisan.edu.iq</t>
+          <t>hamid@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2023-10-31</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
-          <t>Civil Engineering</t>
+          <t>تاريخ </t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
-          <t>Structural</t>
+          <t>تاريخ حديث ومعاصر </t>
         </is>
       </c>
       <c r="M7" s="1" t="inlineStr">
         <is>
-          <t>PREDICTION OF LOAD CARRYING CAPACITY OF REINFORCED CONCRETE DEEP BEAMS WITH AND WITHOUT WEB OPENING USING ARTIFICIAL NEURAL NETWORK</t>
+          <t>  1953 -1975 العلاقات السياسية الايرانية التركية </t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
-          <t>Damage-Tolerant Optimal Design of Structures Subjected to Blast Loading</t>
+          <t>العلاقات السياسية الإيرانية التركية 1935- 1953</t>
         </is>
       </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P7" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>170</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>حلمي إبراهيم منشد</t>
+          <t>علي عباس هاشم </t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>Helmy Ibraheem Menshad</t>
+          <t>ALI ABBAS HASHIM</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/0ri7ozylewhuq_5.jpg</t>
+          <t>uploads/photos/n_v9wcgb4x0psaf.jpg</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1964-05-27</t>
+          <t>1981-11-23</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Helmy_IbraheemMenshed@uomisan.adu.iq</t>
+          <t>ali_abbas@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-01</t>
+          <t>2023-10-15</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
-          <t>الإقتصاد</t>
+          <t>مكننة زراعيه </t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
-          <t>النظرية الاقتصادية الكلية، السياسات المالية والنقدية</t>
+          <t>ساحبات وقوى </t>
         </is>
       </c>
       <c r="M8" s="1" t="inlineStr">
         <is>
-          <t>الواقع والآفاق المستقبلية لصناعة الأسمدة الفوسفاتية في بلدان مجلس التعاون العربي</t>
+          <t>تحديد افضل المؤشرات للبذار والزرع المباشر وتوضيحهم </t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>تحليل وقياس ظاهرة العجز المزدوج في مصر وتونس والمغرب للمدة (1975-2000) </t>
+          <t>￼  &amp;#34; تحسين نظام تغذية الوقود لمحركات الغاز والديزل العاملة في المعدات الزراعية  </t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P8" s="1" t="inlineStr">
         <is>
-          <t>الادارة والاقتصاد</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>481</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>صادق دعير عنيد</t>
+          <t>مصطفى جاسب جاسم</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>Sadeq D. Al-Majidi</t>
+          <t>Mustafa Chasib Jasim </t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/nf6ykmget2_5jch.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/veh3ajd9wrxl48m.png</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1984-09-08</t>
+          <t>1986-01-01</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G9" s="1"/>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>sadeqalmajidi@uomisan.edu.iq</t>
+          <t>mustafa-jasim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-08</t>
+          <t>2023-10-31</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
-          <t>هندسة كهرباء</t>
+          <t>Civil Engineering</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
-          <t>قدرة</t>
+          <t>Structural</t>
         </is>
       </c>
       <c r="M9" s="1" t="inlineStr">
         <is>
-          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
+          <t>PREDICTION OF LOAD CARRYING CAPACITY OF REINFORCED CONCRETE DEEP BEAMS WITH AND WITHOUT WEB OPENING USING ARTIFICIAL NEURAL NETWORK</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
+          <t>Damage-Tolerant Optimal Design of Structures Subjected to Blast Loading</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P9" s="1" t="inlineStr">
         <is>
           <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>136</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>فراس جواد كاظم</t>
+          <t>حلمي إبراهيم منشد</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>Firas Jawad Kadhim</t>
+          <t>Helmy Ibraheem Menshad</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/9zdetym7wa6253u.jpg</t>
+          <t>uploads/files/0ri7ozylewhuq_5.jpg</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1980-04-03</t>
+          <t>1964-05-27</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>firasjk@uomisan.edu.iq</t>
+          <t>Helmy_IbraheemMenshed@uomisan.adu.iq</t>
         </is>
       </c>
       <c r="I10" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-18</t>
+          <t>2023-11-01</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
-          <t>هتدسة بناء وانشاءات</t>
+          <t>الإقتصاد</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
-          <t>هندسة جيوتكنيك</t>
+          <t>النظرية الاقتصادية الكلية، السياسات المالية والنقدية</t>
         </is>
       </c>
       <c r="M10" s="1" t="inlineStr">
         <is>
-          <t>خصائص الانضمام في الترب غير المشبعة</t>
+          <t>الواقع والآفاق المستقبلية لصناعة الأسمدة الفوسفاتية في بلدان مجلس التعاون العربي</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>Experimental Investigation on the Effect of Biogrouting  by Using Different Calcium Sources on the Improvement  and Performance of Poorly Graded Fine Sand</t>
+          <t>تحليل وقياس ظاهرة العجز المزدوج في مصر وتونس والمغرب للمدة (1975-2000) </t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P10" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>الادارة والاقتصاد</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>796</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>احمد مالك جمعة </t>
+          <t>صادق دعير عنيد</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Malik Jumaah</t>
+          <t>Sadeq D. Al-Majidi</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/onhjtque2iwk0c9.jpg</t>
+          <t>uploads/photos/nf6ykmget2_5jch.jpg</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1985-09-18</t>
+          <t>1984-09-08</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Ahmed.m@uomisan.edu.iq</t>
+          <t>sadeqalmajidi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-25</t>
+          <t>2023-11-08</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
-          <t>وقاية نبات</t>
+          <t>هندسة كهرباء</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
-          <t>امراض نبات - نيماتودا</t>
+          <t>قدرة</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
         <is>
-          <t>استخدام الزراعة البينية في السيطرة على انتشار فايروس MBYMV بواسطة الذبابة البيضاء على الماش </t>
+          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
         </is>
       </c>
       <c r="N11" s="1" t="inlineStr">
         <is>
-          <t>عزل وتشخیص النیماودا المتطفله علی النبات فی محافظه میسان جنوب شرق العراق</t>
+          <t>Efficient Maximum Power Point Tracking  Techniques for a Grid-connected  Photovoltaic System using Artificial  Intelligence</t>
         </is>
       </c>
       <c r="O11" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P11" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>789</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>اسماء جاسم حرفش </t>
+          <t>فراس جواد كاظم</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Asmaa Jasim Harfash</t>
+          <t>Firas Jawad Kadhim</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yqnm37l_b1tg69z.jpg</t>
+          <t>uploads/photos/9zdetym7wa6253u.jpg</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1974-12-14</t>
+          <t>1980-04-03</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>assmaj1974@uomisan.edu.iq</t>
+          <t>firasjk@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2024-03-24</t>
+          <t>2024-01-18</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>هتدسة بناء وانشاءات</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات التطبيقية</t>
+          <t>هندسة جيوتكنيك</t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
-          <t>اساليب فروقات محددة جديدة متضمنة صيغ النقاط الخمس لحل معادلة الانتقال ثنائية البعد</t>
+          <t>خصائص الانضمام في الترب غير المشبعة</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
-          <t>New analytical formulas for the analysis and simulation of incompressible flow problems</t>
+          <t>Experimental Investigation on the Effect of Biogrouting  by Using Different Calcium Sources on the Improvement  and Performance of Poorly Graded Fine Sand</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>175</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>ليث صبار جابر كويطع الكعبي</t>
+          <t>احمد مالك جمعة </t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>Laith Sabbar Jaber</t>
+          <t>Ahmed Malik Jumaah</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/6szpwkmioq13uv0.jpg</t>
+          <t>uploads/photos/onhjtque2iwk0c9.jpg</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1987-03-19</t>
+          <t>1985-09-18</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>leith_sabar@uomisan.edu.iq</t>
+          <t>Ahmed.m@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2024-04-02</t>
+          <t>2024-02-25</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
-          <t>الاعلام </t>
+          <t>وقاية نبات</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
-          <t>العلاقات العامة</t>
+          <t>امراض نبات - نيماتودا</t>
         </is>
       </c>
       <c r="M13" s="1" t="inlineStr">
         <is>
-          <t>دور العلاقات العامة في الترويج لمشروع ضم الاهوار والمواقع الأثرية إلى لائحة التراث العالمي </t>
+          <t>استخدام الزراعة البينية في السيطرة على انتشار فايروس MBYMV بواسطة الذبابة البيضاء على الماش </t>
         </is>
       </c>
       <c r="N13" s="1" t="inlineStr">
         <is>
-          <t>توظيف برامج العلاقات العامة في تشكيل اتجاهات الرأي العام أزاء الممارسات الديمقراطية في العراق</t>
+          <t>عزل وتشخیص النیماودا المتطفله علی النبات فی محافظه میسان جنوب شرق العراق</t>
         </is>
       </c>
       <c r="O13" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P13" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>عباس طه حسين</t>
+          <t>اسماء جاسم حرفش </t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>Abbas Taha Hussein </t>
+          <t>Asmaa Jasim Harfash</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7rxohseuwgp8v6n.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/yqnm37l_b1tg69z.jpg</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1983-05-28</t>
+          <t>1974-12-14</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>Abbas_taha@uomisan.edu.iq</t>
+          <t>assmaj1974@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-03-24</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
-          <t>تربية رياضية</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس/ كرة اليد</t>
+          <t>الرياضيات التطبيقية</t>
         </is>
       </c>
       <c r="M14" s="1" t="inlineStr">
         <is>
-          <t>نظام مقررات</t>
-[...2 lines deleted...]
-      <c r="N14" s="1"/>
+          <t>اساليب فروقات محددة جديدة متضمنة صيغ النقاط الخمس لحل معادلة الانتقال ثنائية البعد</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>New analytical formulas for the analysis and simulation of incompressible flow problems</t>
+        </is>
+      </c>
       <c r="O14" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P14" s="1" t="inlineStr">
         <is>
-          <t>التربية الرياضية</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>167</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>سامي عطيه سيد </t>
+          <t>ليث صبار جابر كويطع الكعبي</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>Sami Atiyah Sayyid </t>
+          <t>Laith Sabbar Jaber</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7enp_u1xfi5g9jq.jpg</t>
+          <t>uploads/photos/6szpwkmioq13uv0.jpg</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1977-03-02</t>
+          <t>1987-03-19</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>sami@uomisan.edu.iq</t>
+          <t>leith_sabar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2024-06-02</t>
+          <t>2024-04-02</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>الاعلام </t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
-          <t>احصاء</t>
+          <t>العلاقات العامة</t>
         </is>
       </c>
       <c r="M15" s="1" t="inlineStr">
         <is>
-          <t>( Statistic methods of programming as exemplified in the relation between the blood systolic pressure and the cholesterol level , age and other parameters in the central district of AL-Amarah city (Iraq)</t>
-[...2 lines deleted...]
-      <c r="N15" s="1"/>
+          <t>دور العلاقات العامة في الترويج لمشروع ضم الاهوار والمواقع الأثرية إلى لائحة التراث العالمي </t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>توظيف برامج العلاقات العامة في تشكيل اتجاهات الرأي العام أزاء الممارسات الديمقراطية في العراق</t>
+        </is>
+      </c>
       <c r="O15" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P15" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>678</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>لطيف جبار فرحان</t>
+          <t>عباس طه حسين</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>latif Jabbar farhan</t>
+          <t>Abbas Taha Hussein </t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/1fs2tdlm479qvw0.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/7rxohseuwgp8v6n.jpeg</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1968-07-01</t>
+          <t>1983-05-28</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>ltyfjbar86@gmail.com</t>
+          <t>Abbas_taha@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2024-06-30</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
-          <t>جغرافيا</t>
+          <t>تربية رياضية</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
-          <t>علم اشكال سطح الارض / الجيومورفولوجي</t>
+          <t>طرائق تدريس/ كرة اليد</t>
         </is>
       </c>
       <c r="M16" s="1" t="inlineStr">
         <is>
-          <t>كورسات</t>
-[...6 lines deleted...]
-      </c>
+          <t>نظام مقررات</t>
+        </is>
+      </c>
+      <c r="N16" s="1"/>
       <c r="O16" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P16" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>التربية الرياضية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>236</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>سارة طعمة رزاق</t>
+          <t>سامي عطيه سيد </t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>Sarah Tuama Razzaq</t>
+          <t>Sami Atiyah Sayyid </t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmzqfw7nkxcpd46.JPG</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/7enp_u1xfi5g9jq.jpg</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1984-06-16</t>
+          <t>1977-03-02</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>saraalsaray@uomisan.edu.iq</t>
+          <t>sami@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-30</t>
+          <t>2024-06-02</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
-          <t>علوم حياة</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
-          <t>علم الأجنة والأنسجة</t>
+          <t>احصاء</t>
         </is>
       </c>
       <c r="M17" s="1" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>( Statistic methods of programming as exemplified in the relation between the blood systolic pressure and the cholesterol level , age and other parameters in the central district of AL-Amarah city (Iraq)</t>
         </is>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P17" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>270</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>أسوان صابر ماجد</t>
+          <t>لطيف جبار فرحان</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>Aswan Saber Majeed</t>
+          <t>latif Jabbar farhan</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_4lfdnt1gwmxhr2.jpg</t>
+          <t>uploads/photos/1fs2tdlm479qvw0.jpg</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1979-07-02</t>
+          <t>1968-07-01</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>aswan_saber_majed@uomisan.edu.iq</t>
+          <t>ltyfjbar86@gmail.com</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2024-07-08</t>
+          <t>2024-06-30</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>جغرافيا</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
-          <t>طرائق تدريس الراضيات</t>
+          <t>علم اشكال سطح الارض / الجيومورفولوجي</t>
         </is>
       </c>
       <c r="M18" s="1" t="inlineStr">
         <is>
-          <t>القوة الراضية وعلاقتها بالاداء التدريسي للطلبة المطبقين في كليات التربية الاساسية</t>
+          <t>كورسات</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
-          <t>فاعلبة برنامج تدريبي قائم على بعض استراتيجيات التعلم المنظم ذاتيا لمعلمي الرياضيات وأثره في الرياضيات العلاقية لديهم والتحصيل لتلامذتهم</t>
+          <t>تقدير حجم التعرية والجريان السطحي لأحواض وديان منطقة الجنى شمال شرق محافظة ميسان</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P18" s="1" t="inlineStr">
         <is>
           <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>310</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>محمد طالب جاسم</t>
+          <t>سارة طعمة رزاق</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Talib Jasim</t>
+          <t>Sarah Tuama Razzaq</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/ql9hscao_t5187n.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/rmzqfw7nkxcpd46.JPG</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2023-10-14</t>
+          <t>1984-06-16</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>dr.mohammed_talib@uomisan.edu.iq</t>
+          <t>saraalsaray@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-06-30</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
-          <t>العلوم</t>
+          <t>علوم حياة</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t>Biotechnology</t>
+          <t>علم الأجنة والأنسجة</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
-          <t>A Maternal Low Glycemic Index Diet for  Improving Neonatal Metabolic Outcomes</t>
-[...6 lines deleted...]
-      </c>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N19" s="1"/>
       <c r="O19" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>381</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>يحيى عاجب عوده</t>
+          <t>أسوان صابر ماجد</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Yahya Ajib Oudeh</t>
+          <t>Aswan Saber Majeed</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/fvt6r19aehb3z8g.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/_4lfdnt1gwmxhr2.jpg</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1989-07-15</t>
+          <t>1979-07-02</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G20" s="1"/>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>Yahya.ajjb@uomisan.edu.iq</t>
+          <t>aswan_saber_majed@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I20" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2024-11-03</t>
+          <t>2024-07-08</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
-          <t>علوم التربة والموارد المائية</t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t>فيزياء التربة</t>
+          <t>طرائق تدريس الراضيات</t>
         </is>
       </c>
       <c r="M20" s="1" t="inlineStr">
         <is>
-          <t>تأثير إضافة المحسنات و المستويات الرطوبية في الخصائص الفيزيائية للتربة الطينية و كفاءة استعمال الماء لمحصول الذرة الصفراء (Zea mays L.) تحت نظامي الري بالتنقيط و السيحي</t>
+          <t>القوة الراضية وعلاقتها بالاداء التدريسي للطلبة المطبقين في كليات التربية الاساسية</t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
-          <t>استخدام اسلوبين مختلفين لإضافة ماء الري لاختبار فعالية تكنولوجيا SWRT ولمعاملات إدارة تربة مختلفة وأثر ذلك في نمو وحاصل الذرة الصفراء Zea mays L.</t>
+          <t>فاعلبة برنامج تدريبي قائم على بعض استراتيجيات التعلم المنظم ذاتيا لمعلمي الرياضيات وأثره في الرياضيات العلاقية لديهم والتحصيل لتلامذتهم</t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P20" s="1" t="inlineStr">
         <is>
-          <t>كلية الزراعة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>758</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>ميس كريم جبار </t>
+          <t>محمد طالب جاسم</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Mays Kareem Jabbar </t>
+          <t>Mohammed Talib Jasim</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ps0j3y_w61rquz.jpg</t>
+          <t>uploads/photos/ql9hscao_t5187n.jpg</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1985-12-01</t>
+          <t>2023-10-14</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>m_mays85@uomisan.edu.iq</t>
+          <t>dr.mohammed_talib@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2024-11-14</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>هندسة حاسبات</t>
+          <t>العلوم</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>هندسة الحاسبات والاتصالات</t>
+          <t>Biotechnology</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t>An Efficient Handoff Scheme for WiMAX Networks with Load Balancing</t>
+          <t>A Maternal Low Glycemic Index Diet for  Improving Neonatal Metabolic Outcomes</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>HyperGraph Based Stable Clustering in VANET</t>
+          <t>Identification of genes responsible for ochratoxin-A  biodegradation by Cupriavidus basilensis ŐR16 and  valuation of Cupriavidus genus for mycotoxins  biodegradation potential</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P21" s="1" t="inlineStr">
         <is>
-          <t>كلية الهندسة</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>926</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>فرحان جاسم محمد</t>
+          <t>يحيى عاجب عوده</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Farhan Jasim Mohammed </t>
+          <t>Yahya Ajib Oudeh</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/a764b_goil9hdfz.jpg</t>
+          <t>uploads/photos/fvt6r19aehb3z8g.jpg</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1973-07-01</t>
+          <t>1989-07-15</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>farhanalhakim@uomisan.edu.iq</t>
+          <t>Yahya.ajjb@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2024-11-03</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
-          <t>وقاية النبات</t>
+          <t>علوم التربة والموارد المائية</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>حشرات</t>
+          <t>فيزياء التربة</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
-          <t> ( بيئة وحياتية حشرة حفار أوراق أوراق الطما Tuta absoluta Meyrick Lepidoptera:Gelechiidae    ومكافحتها في محافظتي البصرة وميسان</t>
+          <t>تأثير إضافة المحسنات و المستويات الرطوبية في الخصائص الفيزيائية للتربة الطينية و كفاءة استعمال الماء لمحصول الذرة الصفراء (Zea mays L.) تحت نظامي الري بالتنقيط و السيحي</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t>Studies of Non-Chemical Strategies for Postharvest Management of Mediterranean Fruit Fly (Ceratitis capitata)</t>
+          <t>استخدام اسلوبين مختلفين لإضافة ماء الري لاختبار فعالية تكنولوجيا SWRT ولمعاملات إدارة تربة مختلفة وأثر ذلك في نمو وحاصل الذرة الصفراء Zea mays L.</t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="P22" s="1" t="inlineStr">
         <is>
           <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>477</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>عقيل عبدالواحد قاسم </t>
+          <t>ميس كريم جبار </t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Akeel Abdul Wahid Qasim</t>
+          <t>Mays Kareem Jabbar </t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>uploads/photos/546nbdcmr0hy18t.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/5ps0j3y_w61rquz.jpg</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1971-11-06</t>
+          <t>1985-12-01</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>Akeelmath@uomisan.edu.iq</t>
+          <t>m_mays85@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>2024-12-08</t>
+          <t>2024-11-14</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
-          <t>الرياضيات</t>
+          <t>هندسة حاسبات</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
-          <t>التحليل العددي  </t>
+          <t>هندسة الحاسبات والاتصالات</t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
-          <t>B-spline Weighted Residual Methods For Solving Modified Equal Width Wave Problem</t>
+          <t>An Efficient Handoff Scheme for WiMAX Networks with Load Balancing</t>
         </is>
       </c>
       <c r="N23" s="1" t="inlineStr">
         <is>
-          <t>Numerical Solutions of Time-Fractional Burger&amp;#39;s Equation by Using B-Spline Finite Elements</t>
+          <t>HyperGraph Based Stable Clustering in VANET</t>
         </is>
       </c>
       <c r="O23" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P23" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الهندسة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>364</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>احمد اسماعيل محمد </t>
+          <t>فرحان جاسم محمد</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Ismail Mohammed</t>
+          <t>Farhan Jasim Mohammed </t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/v8ze62axbip37rf.jpeg</t>
+          <t>uploads/photos/a764b_goil9hdfz.jpg</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1978-11-05</t>
+          <t>1973-07-01</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>ahmedismailmath78@gmail.com</t>
+          <t>farhanalhakim@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J24" s="1" t="inlineStr">
         <is>
-          <t>2024-12-22</t>
+          <t>2024-12-04</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
-          <t>رياضيات</t>
+          <t>وقاية النبات</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t> علوم الرياضيات</t>
+          <t>حشرات</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
-          <t>Solvabilty of som nonliner partial differential equations </t>
+          <t> ( بيئة وحياتية حشرة حفار أوراق أوراق الطما Tuta absoluta Meyrick Lepidoptera:Gelechiidae    ومكافحتها في محافظتي البصرة وميسان</t>
         </is>
       </c>
       <c r="N24" s="1" t="inlineStr">
         <is>
-          <t>Characterization of m th   Order P-Self Semi Homogeneous System of Difference Equations</t>
+          <t>Studies of Non-Chemical Strategies for Postharvest Management of Mediterranean Fruit Fly (Ceratitis capitata)</t>
         </is>
       </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
-          <t>التربية الأساسية</t>
+          <t>كلية الزراعة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>زيدون طارق هاشم</t>
+          <t>عقيل عبدالواحد قاسم </t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Zaidon Al-aqbi</t>
+          <t>Akeel Abdul Wahid Qasim</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/plx_v3ais5ubyc2.jpeg</t>
+          <t>uploads/photos/546nbdcmr0hy18t.jpg</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1988-01-17</t>
+          <t>1971-11-06</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>zaidon.alaqbi@uomisan.edu.iq</t>
+          <t>Akeelmath@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2024-12-08</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
-          <t>علوم الكيمياء </t>
+          <t>الرياضيات</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
-          <t>كيمياء تحليلية</t>
+          <t>التحليل العددي  </t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>B-spline Weighted Residual Methods For Solving Modified Equal Width Wave Problem</t>
         </is>
       </c>
       <c r="N25" s="1" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Numerical Solutions of Time-Fractional Burger&amp;#39;s Equation by Using B-Spline Finite Elements</t>
         </is>
       </c>
       <c r="O25" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P25" s="1" t="inlineStr">
         <is>
-          <t>كلية العلوم</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>380</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t> وداد علي عبد سلمان </t>
+          <t>احمد اسماعيل محمد </t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Widad Ali Abed Salman </t>
+          <t>Ahmed Ismail Mohammed</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/mlza4gt5bw1u0oh.jpeg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/v8ze62axbip37rf.jpeg</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1984-03-21</t>
+          <t>1978-11-05</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>widad84ss@uomisan.edu.iq</t>
+          <t>ahmedismailmath78@gmail.com</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2024-12-22</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>علوم زراعية</t>
+          <t>رياضيات</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>نباتات طبية </t>
+          <t> علوم الرياضيات</t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
-          <t>تأثير موعد الزراعة ومسافتها والمعاملة بالمحفز الحيوي  Bio Health وتداخلاتها في نمو وحاصل الثمار والزيت الطيار لنبات الك ا رويه وفعالياته الكيمواحيائية Carum carvi L.</t>
+          <t>Solvabilty of som nonliner partial differential equations </t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
-          <t>التحفيز الالحيوي والحيوي في إكثار و استحثاث الكالس و انتاج المركبات الثانوية لنبات الزنجبيل     Zingier officinal var. Roscoe cv. White خارج الجسم الحي</t>
+          <t>Characterization of m th   Order P-Self Semi Homogeneous System of Difference Equations</t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P26" s="1" t="inlineStr">
         <is>
-          <t>كلية الصيدلة</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>359</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>محمد طعمه جوده</t>
+          <t>زيدون طارق هاشم</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>MAHAMMED TAMA JODAJ</t>
+          <t>Zaidon Al-aqbi</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ctz9pi2gv0d4l_y.jpeg</t>
+          <t>uploads/files/plx_v3ais5ubyc2.jpeg</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1976-07-01</t>
+          <t>1988-01-17</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>m.jodah.iq@gmail.com</t>
+          <t>zaidon.alaqbi@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
-          <t>2025-03-06</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>علوم الكيمياء </t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>القانون الدولي العام</t>
+          <t>كيمياء تحليلية</t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
-          <t>الطبيعة القانونية للمقاومة المسلحة ضد الاحتلال</t>
+          <t>.</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
-          <t>الاستيطان الإسرائيلي في الأراضي الفلسطينية المحتلة في ضوء القانون الدولي العام</t>
+          <t>.</t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P27" s="1" t="inlineStr">
         <is>
-          <t>العلوم السياسية</t>
+          <t>كلية العلوم</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>764</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>ثائر صالح صبر</t>
+          <t> وداد علي عبد سلمان </t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Thaer Saleh Sabor</t>
+          <t>Widad Ali Abed Salman </t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/am2g45h7lrcokb3.jpg</t>
+          <t>uploads/files/mlza4gt5bw1u0oh.jpeg</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1980-10-29</t>
+          <t>1984-03-21</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
+          <t>Female</t>
         </is>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>thaeruro.mcm@uomisan.edu.iq</t>
+          <t>widad84ss@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J28" s="1" t="inlineStr">
         <is>
-          <t>2025-03-09</t>
+          <t>2025-02-18</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>طب وجراحة عامة</t>
+          <t>علوم زراعية</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>جراحة الكلى والمسالك البولية والعقم</t>
+          <t>نباتات طبية </t>
         </is>
       </c>
       <c r="M28" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>تأثير موعد الزراعة ومسافتها والمعاملة بالمحفز الحيوي  Bio Health وتداخلاتها في نمو وحاصل الثمار والزيت الطيار لنبات الك ا رويه وفعالياته الكيمواحيائية Carum carvi L.</t>
         </is>
       </c>
       <c r="N28" s="1" t="inlineStr">
         <is>
-          <t>To assess the efficacy of emergancy extracorporeal shockwave lithotripsy (ESWL) in treatment of ureteric calculi during first 24hours of uretric colic .	</t>
+          <t>التحفيز الالحيوي والحيوي في إكثار و استحثاث الكالس و انتاج المركبات الثانوية لنبات الزنجبيل     Zingier officinal var. Roscoe cv. White خارج الجسم الحي</t>
         </is>
       </c>
       <c r="O28" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P28" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>كلية الصيدلة</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>160</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>محمد جبار لازم </t>
+          <t>محمد طعمه جوده</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>Mohammad Jabbar Lazim</t>
+          <t>MAHAMMED TAMA JODAJ</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hpro6_ki0e18jlt.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/ctz9pi2gv0d4l_y.jpeg</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1981-01-21</t>
+          <t>1976-07-01</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>mohammed.jabbar@uomisan.edu.iq</t>
+          <t>m.jodah.iq@gmail.com</t>
         </is>
       </c>
       <c r="I29" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
-          <t>2025-03-09</t>
+          <t>2025-03-06</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>اللغة الانكليزية</t>
+          <t>القانون العام</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
-          <t>لغة</t>
+          <t>القانون الدولي العام</t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
-          <t>Discourse Analysis of Grammatical Cohesive Devices in American Political Speeches </t>
+          <t>الطبيعة القانونية للمقاومة المسلحة ضد الاحتلال</t>
         </is>
       </c>
       <c r="N29" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>الاستيطان الإسرائيلي في الأراضي الفلسطينية المحتلة في ضوء القانون الدولي العام</t>
         </is>
       </c>
       <c r="O29" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P29" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>العلوم السياسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>660</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>حسنين رحيم كريم </t>
+          <t>ثائر صالح صبر</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>Hassanain Raheem Kareem</t>
+          <t>Thaer Saleh Sabor</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/oiu4vq8e2fptzwk.jpg</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/am2g45h7lrcokb3.jpg</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1980-08-26</t>
+          <t>1980-10-29</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>hassanainraheem@uomisan.edu.iq</t>
+          <t>thaeruro.mcm@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>2025-03-11</t>
+          <t>2025-03-09</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>طب وجراحة عامة</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>تقنية المعلومات</t>
+          <t>جراحة الكلى والمسالك البولية والعقم</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
         <is>
-          <t>ontology model for privacy user&amp;#39;s profile in web usage mining</t>
+          <t>0</t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>لا توجد</t>
+          <t>To assess the efficacy of emergancy extracorporeal shockwave lithotripsy (ESWL) in treatment of ureteric calculi during first 24hours of uretric colic .	</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>كلية الطب</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>محمد سهام سادة الالوسي</t>
+          <t>محمد جبار لازم </t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Siham Sada</t>
+          <t>Mohammad Jabbar Lazim</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/am12hoq0bkgdwnf.png</t>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/photos/hpro6_ki0e18jlt.png</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1988-11-27</t>
+          <t>1981-01-21</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>Msahaam624@uomisan.edu.iq</t>
+          <t>mohammed.jabbar@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-03-09</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
-          <t>الفيزياء</t>
+          <t>اللغة الانكليزية</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>فيزياء الحالة الصلبة/النانوتكنولوجي</t>
+          <t>لغة</t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>Design and construction of Multimode plastic Optical Fiber Sensor for gas detection</t>
+          <t>Discourse Analysis of Grammatical Cohesive Devices in American Political Speeches </t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
         <is>
-          <t>Design and Implementation of Multi-Purpose Optical Fiber Sensor to Detect Environmental Pollution</t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P31" s="1" t="inlineStr">
         <is>
           <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>محمد أحمد وهم</t>
+          <t>حسنين رحيم كريم </t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Mohammed Ahmed Waham</t>
+          <t>Hassanain Raheem Kareem</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>uploads/files/3firle_vtzxp670.jpeg</t>
+          <t>uploads/files/oiu4vq8e2fptzwk.jpg</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1983-07-25</t>
+          <t>1980-08-26</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>mohammedwaham@uomisan.edu.iq</t>
+          <t>hassanainraheem@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>2025-05-18</t>
+          <t>2025-03-11</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>ادارة الاعمال</t>
+          <t>علوم حاسبات</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>نظرية المنظمة والسلوك التنظيمي</t>
+          <t>تقنية المعلومات</t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>Knowledge Management and Its Role in Development of Business Organization</t>
+          <t>ontology model for privacy user&amp;#39;s profile in web usage mining</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
-          <t>The Effect of Transformational Leadership on  Organizational Performance Through the  Mediating Role of Organizational Culture in  Higher Education Institutions in Iraq</t>
+          <t>لا توجد</t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
-          <t>الادارة والاقتصاد</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>1054</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>مرتضى حسن جاسم</t>
+          <t>اسماء صادق غالي </t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Murtadah Hasan Jasim</t>
-[...6 lines deleted...]
-      </c>
+          <t>م. اسماء صادق</t>
+        </is>
+      </c>
+      <c r="D33" s="1"/>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1986-02-05</t>
+          <t>1980-03-26</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Male</t>
-[...2 lines deleted...]
-      <c r="G33" s="1"/>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>07707362842 </t>
+        </is>
+      </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>murtadha.hasan@uomisan.edu.iq</t>
+          <t>AsmaqSadeq@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-03-17</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
-          <t>القانون العام</t>
+          <t>علوم تربوية ونفسية</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>القانون الجنائي</t>
+          <t>مناهج وطراىق تدريس عامة </t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
-          <t>تحليل النظام القضائي العشائري على اساس تعاليم العدالة التصالحية </t>
+          <t>أثر استراتيجية التعليم المتمايز في التحصيل والتفكير الاستدلالي الرياضي لدى تلميذات الصف الخامس الابتدائي</t>
         </is>
       </c>
       <c r="N33" s="1"/>
       <c r="O33" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
-          <t>كلية القانون</t>
+          <t>التربية الأساسية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>943</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>عفاف عبدالله</t>
+          <t>محمد سهام سادة الالوسي</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>afaf abdullah</t>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+          <t>Mohammed Siham Sada</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/am12hoq0bkgdwnf.png</t>
+        </is>
+      </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>1976-02-20</t>
+          <t>1988-11-27</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Female</t>
+          <t>Male</t>
         </is>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>dr-afaf@uomisan.edu.iq</t>
+          <t>Msahaam624@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I34" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J34" s="1" t="inlineStr">
         <is>
-          <t>2025-06-01</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
-          <t>ادوية وسموم</t>
+          <t>الفيزياء</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>ادوية</t>
+          <t>فيزياء الحالة الصلبة/النانوتكنولوجي</t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
-          <t>الجرعة العلاجية المؤثرة لعالق اللوز الحلو مقارنة مع بعض الادوية المنخفضة لدهنية الدم في الفئران المستحدث بها تجريبيا فرط الدهنية في الدم </t>
-[...2 lines deleted...]
-      <c r="N34" s="1"/>
+          <t>Design and construction of Multimode plastic Optical Fiber Sensor for gas detection</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Design and Implementation of Multi-Purpose Optical Fiber Sensor to Detect Environmental Pollution</t>
+        </is>
+      </c>
       <c r="O34" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
-          <t>كلية الطب</t>
+          <t>كلية التربية</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>147</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>نبيل مهدي هداد</t>
+          <t>محمد أحمد وهم</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>NABEEL MAHDY HADAAD</t>
+          <t>Mohammed Ahmed Waham</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>https://systems.uomisan.edu.iq/cv/uploads/files/m10e2olj6ydhwvr.jpg</t>
+          <t>uploads/files/3firle_vtzxp670.jpeg</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1975-01-10</t>
+          <t>1983-07-25</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>nabeel.mahdy@uomisan.edu.iq</t>
+          <t>mohammedwaham@uomisan.edu.iq</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t>استاذ مساعد</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-05-18</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
-          <t>علوم حاسبات</t>
+          <t>ادارة الاعمال</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
-          <t>تكنولوجيا المعلومات</t>
+          <t>نظرية المنظمة والسلوك التنظيمي</t>
         </is>
       </c>
       <c r="M35" s="1" t="inlineStr">
         <is>
-          <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
+          <t>Knowledge Management and Its Role in Development of Business Organization</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
-          <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
+          <t>The Effect of Transformational Leadership on  Organizational Performance Through the  Mediating Role of Organizational Culture in  Higher Education Institutions in Iraq</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P35" s="1" t="inlineStr">
         <is>
-          <t>كلية التربية</t>
+          <t>الادارة والاقتصاد</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>مرتضى حسن جاسم</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>Murtadah Hasan Jasim</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/of9_r7uxkbqm4l1.jpg</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>1986-02-05</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>murtadha.hasan@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t>استاذ مساعد</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>2025-05-22</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>القانون العام</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>القانون الجنائي</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>تحليل النظام القضائي العشائري على اساس تعاليم العدالة التصالحية </t>
+        </is>
+      </c>
+      <c r="N36" s="1"/>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>كلية القانون</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>978</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>عفاف عبدالله</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>afaf abdullah</t>
+        </is>
+      </c>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>1976-02-20</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>Female</t>
+        </is>
+      </c>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>dr-afaf@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t>استاذ مساعد</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>2025-06-01</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>ادوية وسموم</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>ادوية</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>الجرعة العلاجية المؤثرة لعالق اللوز الحلو مقارنة مع بعض الادوية المنخفضة لدهنية الدم في الفئران المستحدث بها تجريبيا فرط الدهنية في الدم </t>
+        </is>
+      </c>
+      <c r="N37" s="1"/>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>كلية الطب</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>525</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>نبيل مهدي هداد</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>NABEEL MAHDY HADAAD</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>https://systems.uomisan.edu.iq/cv/uploads/files/m10e2olj6ydhwvr.jpg</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>1975-01-10</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>nabeel.mahdy@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t>استاذ مساعد</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>2025-06-04</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>علوم حاسبات</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>تكنولوجيا المعلومات</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>STAKEHOLDER SECURITY ANALYSIS – A NEW APPROACH TO SECURITY DESIGN WITH EXAMPLE APPLICATION</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>كلية التربية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>1039</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>فاضل ارحيم جار الله</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>Fadila Arhiem garalla</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>uploads/files/m0xv4hljqik19bz.jpg</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>1968-11-20</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>Male</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>07710091220</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>fadhellarhem@uomisan.edu.iq</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t>استاذ مساعد</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>2026-02-14</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>اللغة العربية</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>طرائق تدريس اللغة العربية</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>اثر تعليم القراءة بدائرة الاسئلة في تجنب الخطأ الاملائي لتلاميذ الصف الخامس الابتدائي</t>
+        </is>
+      </c>
+      <c r="N39" s="1"/>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>التربية الأساسية</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
           <t>203</t>
         </is>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>رشا كريم خضر</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Rasha Kareem Khudhur</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>uploads/files/a30uz89frds6_kx.png</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>1987-11-05</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>07710792262</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>rashapharma@uomisan.edu.iq</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J36" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t>استاذ مساعد</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>صيدلة</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>علم الادوية</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>A study of the effect of Nigella sativa (Black seeds) on pyrazinamide and anti-tuberculosis drugs induced hepatotoxicity in rabbits.</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Yy</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
+      <c r="P40" s="1" t="inlineStr">
         <is>
           <t>كلية الطب</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">